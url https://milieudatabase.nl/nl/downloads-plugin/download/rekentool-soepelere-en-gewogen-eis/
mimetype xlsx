--- v0 (2026-07-12)
+++ v1 (2026-08-02)
@@ -1,179 +1,257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://milieudatabase.sharepoint.com/sites/Beleid/Gedeelde documenten/soepelere en gewogen eis/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8B3980A2-765A-4022-8225-5CF08F0951BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{CE6B90A0-6501-4939-97EB-1489DAB4C125}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4BB941D3-1EDF-4DE7-BEC5-EAA78792531F}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C56F33FB-6FC6-4613-A81D-DE1EAA0FE571}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{C56F33FB-6FC6-4613-A81D-DE1EAA0FE571}"/>
   </bookViews>
   <sheets>
     <sheet name="Soepelere MPG combinatiegebouw" sheetId="1" r:id="rId1"/>
     <sheet name="Gemeenschappelijke ruimten" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AA100" i="1" l="1"/>
-[...78 lines deleted...]
-  <c r="AA21" i="1"/>
+  <c r="H100" i="1" l="1"/>
+  <c r="H99" i="1"/>
+  <c r="H98" i="1"/>
+  <c r="H97" i="1"/>
+  <c r="H96" i="1"/>
+  <c r="H95" i="1"/>
+  <c r="H94" i="1"/>
+  <c r="H93" i="1"/>
+  <c r="H92" i="1"/>
+  <c r="H91" i="1"/>
+  <c r="H90" i="1"/>
+  <c r="H89" i="1"/>
+  <c r="H88" i="1"/>
+  <c r="H87" i="1"/>
+  <c r="H86" i="1"/>
+  <c r="H85" i="1"/>
+  <c r="H84" i="1"/>
+  <c r="H83" i="1"/>
+  <c r="H82" i="1"/>
+  <c r="H81" i="1"/>
+  <c r="H80" i="1"/>
+  <c r="H79" i="1"/>
+  <c r="H78" i="1"/>
+  <c r="H77" i="1"/>
+  <c r="H76" i="1"/>
+  <c r="H75" i="1"/>
+  <c r="H74" i="1"/>
+  <c r="H73" i="1"/>
+  <c r="H72" i="1"/>
+  <c r="H71" i="1"/>
+  <c r="H70" i="1"/>
+  <c r="H69" i="1"/>
+  <c r="H68" i="1"/>
+  <c r="H67" i="1"/>
+  <c r="H66" i="1"/>
+  <c r="H65" i="1"/>
+  <c r="H64" i="1"/>
+  <c r="H63" i="1"/>
+  <c r="H62" i="1"/>
+  <c r="H61" i="1"/>
+  <c r="H60" i="1"/>
+  <c r="H59" i="1"/>
+  <c r="H58" i="1"/>
+  <c r="H57" i="1"/>
+  <c r="H56" i="1"/>
+  <c r="H55" i="1"/>
+  <c r="H54" i="1"/>
+  <c r="H53" i="1"/>
+  <c r="H52" i="1"/>
+  <c r="H51" i="1"/>
+  <c r="H50" i="1"/>
+  <c r="H49" i="1"/>
+  <c r="H48" i="1"/>
+  <c r="H47" i="1"/>
+  <c r="H46" i="1"/>
+  <c r="H45" i="1"/>
+  <c r="H44" i="1"/>
+  <c r="H43" i="1"/>
+  <c r="H42" i="1"/>
+  <c r="H41" i="1"/>
+  <c r="H40" i="1"/>
+  <c r="H39" i="1"/>
+  <c r="H38" i="1"/>
+  <c r="H37" i="1"/>
+  <c r="H36" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="H34" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="H29" i="1"/>
+  <c r="H28" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="H26" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="H22" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="L25" i="1"/>
+  <c r="T22" i="1"/>
   <c r="H5" i="2"/>
-  <c r="AG95" i="1"/>
-  <c r="AB97" i="1"/>
+  <c r="T100" i="1"/>
+  <c r="T99" i="1"/>
+  <c r="T98" i="1"/>
+  <c r="T97" i="1"/>
+  <c r="T96" i="1"/>
+  <c r="T95" i="1"/>
+  <c r="T94" i="1"/>
+  <c r="T93" i="1"/>
+  <c r="T92" i="1"/>
+  <c r="T91" i="1"/>
+  <c r="T90" i="1"/>
+  <c r="T89" i="1"/>
+  <c r="T88" i="1"/>
+  <c r="T87" i="1"/>
+  <c r="T86" i="1"/>
+  <c r="T85" i="1"/>
+  <c r="T84" i="1"/>
+  <c r="T83" i="1"/>
+  <c r="T82" i="1"/>
+  <c r="T81" i="1"/>
+  <c r="T80" i="1"/>
+  <c r="T79" i="1"/>
+  <c r="T78" i="1"/>
+  <c r="T77" i="1"/>
+  <c r="T76" i="1"/>
+  <c r="T75" i="1"/>
+  <c r="T74" i="1"/>
+  <c r="T73" i="1"/>
+  <c r="T72" i="1"/>
+  <c r="T71" i="1"/>
+  <c r="T70" i="1"/>
+  <c r="T69" i="1"/>
+  <c r="T68" i="1"/>
+  <c r="T67" i="1"/>
+  <c r="T66" i="1"/>
+  <c r="T65" i="1"/>
+  <c r="T64" i="1"/>
+  <c r="T63" i="1"/>
+  <c r="T62" i="1"/>
+  <c r="T61" i="1"/>
+  <c r="T60" i="1"/>
+  <c r="T59" i="1"/>
+  <c r="T58" i="1"/>
+  <c r="T57" i="1"/>
+  <c r="T56" i="1"/>
+  <c r="T55" i="1"/>
+  <c r="T54" i="1"/>
+  <c r="T53" i="1"/>
+  <c r="T52" i="1"/>
+  <c r="T51" i="1"/>
+  <c r="T50" i="1"/>
+  <c r="T49" i="1"/>
+  <c r="T48" i="1"/>
+  <c r="T47" i="1"/>
+  <c r="T46" i="1"/>
+  <c r="T45" i="1"/>
+  <c r="T44" i="1"/>
+  <c r="T43" i="1"/>
+  <c r="T42" i="1"/>
+  <c r="T41" i="1"/>
+  <c r="T40" i="1"/>
+  <c r="T39" i="1"/>
+  <c r="T38" i="1"/>
+  <c r="T37" i="1"/>
+  <c r="T36" i="1"/>
+  <c r="T35" i="1"/>
+  <c r="T34" i="1"/>
+  <c r="T33" i="1"/>
+  <c r="T32" i="1"/>
+  <c r="T31" i="1"/>
+  <c r="T30" i="1"/>
+  <c r="T29" i="1"/>
+  <c r="T28" i="1"/>
+  <c r="T27" i="1"/>
+  <c r="T26" i="1"/>
+  <c r="T25" i="1"/>
+  <c r="T24" i="1"/>
+  <c r="T23" i="1"/>
+  <c r="T21" i="1"/>
   <c r="P36" i="2"/>
   <c r="N36" i="2"/>
   <c r="L36" i="2"/>
   <c r="J36" i="2"/>
   <c r="H36" i="2"/>
   <c r="F36" i="2"/>
   <c r="D36" i="2"/>
   <c r="P35" i="2"/>
   <c r="N35" i="2"/>
   <c r="L35" i="2"/>
   <c r="J35" i="2"/>
   <c r="H35" i="2"/>
   <c r="F35" i="2"/>
   <c r="D35" i="2"/>
   <c r="P34" i="2"/>
   <c r="N34" i="2"/>
   <c r="L34" i="2"/>
   <c r="J34" i="2"/>
   <c r="H34" i="2"/>
   <c r="F34" i="2"/>
   <c r="D34" i="2"/>
   <c r="P33" i="2"/>
   <c r="N33" i="2"/>
   <c r="L33" i="2"/>
   <c r="J33" i="2"/>
@@ -295,183 +373,167 @@
   <c r="P16" i="2"/>
   <c r="N16" i="2"/>
   <c r="L16" i="2"/>
   <c r="J16" i="2"/>
   <c r="H16" i="2"/>
   <c r="F16" i="2"/>
   <c r="D16" i="2"/>
   <c r="P15" i="2"/>
   <c r="N15" i="2"/>
   <c r="L15" i="2"/>
   <c r="J15" i="2"/>
   <c r="H15" i="2"/>
   <c r="F15" i="2"/>
   <c r="P14" i="2"/>
   <c r="N14" i="2"/>
   <c r="L14" i="2"/>
   <c r="J14" i="2"/>
   <c r="H14" i="2"/>
   <c r="F14" i="2"/>
   <c r="P13" i="2"/>
   <c r="N13" i="2"/>
   <c r="L13" i="2"/>
   <c r="J13" i="2"/>
   <c r="H13" i="2"/>
   <c r="B100" i="1"/>
-  <c r="AH100" i="1" s="1"/>
+  <c r="AA100" i="1" s="1"/>
   <c r="B99" i="1"/>
-  <c r="AC99" i="1" s="1"/>
+  <c r="V99" i="1" s="1"/>
   <c r="B98" i="1"/>
-  <c r="AB98" i="1" s="1"/>
   <c r="B97" i="1"/>
-  <c r="AE97" i="1" s="1"/>
+  <c r="X97" i="1" s="1"/>
   <c r="B96" i="1"/>
-  <c r="AG96" i="1" s="1"/>
+  <c r="Z96" i="1" s="1"/>
   <c r="B95" i="1"/>
-  <c r="AE95" i="1" s="1"/>
+  <c r="X95" i="1" s="1"/>
   <c r="B94" i="1"/>
-  <c r="AE94" i="1" s="1"/>
+  <c r="X94" i="1" s="1"/>
   <c r="B93" i="1"/>
-  <c r="AD93" i="1" s="1"/>
+  <c r="W93" i="1" s="1"/>
   <c r="B92" i="1"/>
-  <c r="AB92" i="1" s="1"/>
   <c r="B91" i="1"/>
   <c r="B90" i="1"/>
-  <c r="AB90" i="1" s="1"/>
   <c r="B89" i="1"/>
-  <c r="AH89" i="1" s="1"/>
+  <c r="AA89" i="1" s="1"/>
   <c r="B88" i="1"/>
-  <c r="AB88" i="1" s="1"/>
   <c r="B87" i="1"/>
-  <c r="AB87" i="1" s="1"/>
   <c r="B86" i="1"/>
-  <c r="AC86" i="1" s="1"/>
+  <c r="V86" i="1" s="1"/>
   <c r="B85" i="1"/>
   <c r="B84" i="1"/>
-  <c r="AD84" i="1" s="1"/>
+  <c r="W84" i="1" s="1"/>
   <c r="B83" i="1"/>
-  <c r="AE83" i="1" s="1"/>
+  <c r="X83" i="1" s="1"/>
   <c r="B82" i="1"/>
-  <c r="AG82" i="1" s="1"/>
+  <c r="Z82" i="1" s="1"/>
   <c r="B81" i="1"/>
-  <c r="AF81" i="1" s="1"/>
+  <c r="Y81" i="1" s="1"/>
   <c r="B80" i="1"/>
-  <c r="AG80" i="1" s="1"/>
+  <c r="Z80" i="1" s="1"/>
   <c r="B79" i="1"/>
-  <c r="AB79" i="1" s="1"/>
   <c r="B78" i="1"/>
-  <c r="AC78" i="1" s="1"/>
+  <c r="V78" i="1" s="1"/>
   <c r="B77" i="1"/>
-  <c r="AF77" i="1" s="1"/>
+  <c r="Y77" i="1" s="1"/>
   <c r="B76" i="1"/>
   <c r="B75" i="1"/>
   <c r="B74" i="1"/>
-  <c r="AB74" i="1" s="1"/>
   <c r="B73" i="1"/>
   <c r="B72" i="1"/>
-  <c r="AB72" i="1" s="1"/>
   <c r="B71" i="1"/>
-  <c r="AD71" i="1" s="1"/>
+  <c r="W71" i="1" s="1"/>
   <c r="B70" i="1"/>
   <c r="B69" i="1"/>
   <c r="B68" i="1"/>
-  <c r="AB68" i="1" s="1"/>
   <c r="B67" i="1"/>
-  <c r="AD67" i="1" s="1"/>
+  <c r="W67" i="1" s="1"/>
   <c r="B66" i="1"/>
-  <c r="AD66" i="1" s="1"/>
+  <c r="W66" i="1" s="1"/>
   <c r="B65" i="1"/>
-  <c r="AB65" i="1" s="1"/>
   <c r="B64" i="1"/>
-  <c r="AB64" i="1" s="1"/>
   <c r="B63" i="1"/>
-  <c r="AE63" i="1" s="1"/>
+  <c r="X63" i="1" s="1"/>
   <c r="B62" i="1"/>
-  <c r="AG62" i="1" s="1"/>
+  <c r="Z62" i="1" s="1"/>
   <c r="B61" i="1"/>
-  <c r="AE61" i="1" s="1"/>
+  <c r="X61" i="1" s="1"/>
   <c r="B60" i="1"/>
   <c r="B59" i="1"/>
   <c r="B58" i="1"/>
-  <c r="AE58" i="1" s="1"/>
+  <c r="X58" i="1" s="1"/>
   <c r="B57" i="1"/>
   <c r="B56" i="1"/>
-  <c r="AH56" i="1" s="1"/>
+  <c r="AA56" i="1" s="1"/>
   <c r="B55" i="1"/>
-  <c r="AD55" i="1" s="1"/>
+  <c r="W55" i="1" s="1"/>
   <c r="B54" i="1"/>
   <c r="B53" i="1"/>
-  <c r="AB53" i="1" s="1"/>
   <c r="B52" i="1"/>
-  <c r="AD52" i="1" s="1"/>
+  <c r="W52" i="1" s="1"/>
   <c r="B51" i="1"/>
-  <c r="AF51" i="1" s="1"/>
+  <c r="Y51" i="1" s="1"/>
   <c r="B50" i="1"/>
-  <c r="AC50" i="1" s="1"/>
+  <c r="V50" i="1" s="1"/>
   <c r="B49" i="1"/>
-  <c r="AC49" i="1" s="1"/>
+  <c r="V49" i="1" s="1"/>
   <c r="B48" i="1"/>
-  <c r="AD48" i="1" s="1"/>
+  <c r="W48" i="1" s="1"/>
   <c r="B47" i="1"/>
-  <c r="AB47" i="1" s="1"/>
   <c r="B46" i="1"/>
-  <c r="AB46" i="1" s="1"/>
   <c r="B45" i="1"/>
-  <c r="AH45" i="1" s="1"/>
+  <c r="AA45" i="1" s="1"/>
   <c r="B44" i="1"/>
   <c r="B43" i="1"/>
-  <c r="AB43" i="1" s="1"/>
   <c r="B42" i="1"/>
-  <c r="AB42" i="1" s="1"/>
   <c r="B41" i="1"/>
   <c r="B40" i="1"/>
-  <c r="AE40" i="1" s="1"/>
+  <c r="X40" i="1" s="1"/>
   <c r="B39" i="1"/>
-  <c r="AH39" i="1" s="1"/>
+  <c r="AA39" i="1" s="1"/>
   <c r="B38" i="1"/>
-  <c r="AE38" i="1" s="1"/>
+  <c r="X38" i="1" s="1"/>
   <c r="B37" i="1"/>
   <c r="B36" i="1"/>
   <c r="B35" i="1"/>
-  <c r="AG35" i="1" s="1"/>
+  <c r="Z35" i="1" s="1"/>
   <c r="B34" i="1"/>
-  <c r="AF34" i="1" s="1"/>
+  <c r="Y34" i="1" s="1"/>
   <c r="B33" i="1"/>
-  <c r="AE33" i="1" s="1"/>
+  <c r="X33" i="1" s="1"/>
   <c r="B32" i="1"/>
-  <c r="AD32" i="1" s="1"/>
+  <c r="W32" i="1" s="1"/>
   <c r="B31" i="1"/>
-  <c r="AF31" i="1" s="1"/>
+  <c r="Y31" i="1" s="1"/>
   <c r="B30" i="1"/>
   <c r="B29" i="1"/>
-  <c r="AH29" i="1" s="1"/>
+  <c r="AA29" i="1" s="1"/>
   <c r="B28" i="1"/>
   <c r="B27" i="1"/>
   <c r="B26" i="1"/>
-  <c r="AD26" i="1" s="1"/>
+  <c r="W26" i="1" s="1"/>
   <c r="B25" i="1"/>
-  <c r="AC25" i="1" s="1"/>
+  <c r="V25" i="1" s="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
   <c r="B22" i="1"/>
   <c r="B21" i="1"/>
   <c r="O22" i="1"/>
   <c r="O23" i="1"/>
   <c r="O24" i="1"/>
   <c r="O25" i="1"/>
   <c r="O26" i="1"/>
   <c r="O27" i="1"/>
   <c r="O28" i="1"/>
   <c r="O29" i="1"/>
   <c r="O30" i="1"/>
   <c r="O31" i="1"/>
   <c r="O32" i="1"/>
   <c r="O33" i="1"/>
   <c r="O34" i="1"/>
   <c r="O35" i="1"/>
   <c r="O36" i="1"/>
   <c r="O37" i="1"/>
   <c r="O38" i="1"/>
   <c r="O39" i="1"/>
   <c r="O40" i="1"/>
   <c r="O41" i="1"/>
   <c r="O42" i="1"/>
@@ -512,284 +574,263 @@
   <c r="O77" i="1"/>
   <c r="O78" i="1"/>
   <c r="O79" i="1"/>
   <c r="O80" i="1"/>
   <c r="O81" i="1"/>
   <c r="O82" i="1"/>
   <c r="O83" i="1"/>
   <c r="O84" i="1"/>
   <c r="O85" i="1"/>
   <c r="O86" i="1"/>
   <c r="O87" i="1"/>
   <c r="O88" i="1"/>
   <c r="O89" i="1"/>
   <c r="O90" i="1"/>
   <c r="O91" i="1"/>
   <c r="O92" i="1"/>
   <c r="O93" i="1"/>
   <c r="O94" i="1"/>
   <c r="O95" i="1"/>
   <c r="O96" i="1"/>
   <c r="O97" i="1"/>
   <c r="O98" i="1"/>
   <c r="O99" i="1"/>
   <c r="O100" i="1"/>
   <c r="O21" i="1"/>
-  <c r="AB96" i="1" l="1"/>
-[...180 lines deleted...]
-  <c r="AG31" i="1"/>
+  <c r="D18" i="1" l="1"/>
+  <c r="Z95" i="1"/>
+  <c r="AA95" i="1"/>
+  <c r="Z53" i="1"/>
+  <c r="Y53" i="1"/>
+  <c r="Z79" i="1"/>
+  <c r="W79" i="1"/>
+  <c r="AA74" i="1"/>
+  <c r="AA42" i="1"/>
+  <c r="AA33" i="1"/>
+  <c r="W74" i="1"/>
+  <c r="Y42" i="1"/>
+  <c r="V74" i="1"/>
+  <c r="W40" i="1"/>
+  <c r="AA72" i="1"/>
+  <c r="X39" i="1"/>
+  <c r="Z72" i="1"/>
+  <c r="W39" i="1"/>
+  <c r="Y72" i="1"/>
+  <c r="V39" i="1"/>
+  <c r="AA88" i="1"/>
+  <c r="X72" i="1"/>
+  <c r="Z88" i="1"/>
+  <c r="W72" i="1"/>
+  <c r="Y88" i="1"/>
+  <c r="AA62" i="1"/>
+  <c r="W25" i="1"/>
+  <c r="X88" i="1"/>
+  <c r="W88" i="1"/>
+  <c r="Z56" i="1"/>
+  <c r="AA24" i="1"/>
+  <c r="V88" i="1"/>
+  <c r="V56" i="1"/>
+  <c r="Z24" i="1"/>
+  <c r="V80" i="1"/>
+  <c r="X24" i="1"/>
+  <c r="AA79" i="1"/>
+  <c r="Y95" i="1"/>
+  <c r="V33" i="1"/>
+  <c r="AA49" i="1"/>
+  <c r="X31" i="1"/>
+  <c r="V46" i="1"/>
+  <c r="V71" i="1"/>
+  <c r="W63" i="1"/>
+  <c r="Z42" i="1"/>
+  <c r="Y24" i="1"/>
+  <c r="V93" i="1"/>
+  <c r="W83" i="1"/>
+  <c r="V63" i="1"/>
+  <c r="X81" i="1"/>
+  <c r="X42" i="1"/>
+  <c r="Y32" i="1"/>
+  <c r="X32" i="1"/>
+  <c r="Y100" i="1"/>
+  <c r="AA96" i="1"/>
+  <c r="W81" i="1"/>
+  <c r="Z74" i="1"/>
+  <c r="X68" i="1"/>
+  <c r="W65" i="1"/>
+  <c r="Y56" i="1"/>
+  <c r="W51" i="1"/>
+  <c r="V40" i="1"/>
+  <c r="W34" i="1"/>
+  <c r="Y26" i="1"/>
+  <c r="Z98" i="1"/>
+  <c r="Y66" i="1"/>
+  <c r="V53" i="1"/>
+  <c r="V84" i="1"/>
+  <c r="X65" i="1"/>
+  <c r="X51" i="1"/>
+  <c r="X34" i="1"/>
+  <c r="Z99" i="1"/>
+  <c r="Y96" i="1"/>
+  <c r="Z89" i="1"/>
+  <c r="AA83" i="1"/>
+  <c r="V81" i="1"/>
+  <c r="Y74" i="1"/>
+  <c r="W68" i="1"/>
+  <c r="X64" i="1"/>
+  <c r="X56" i="1"/>
+  <c r="AA50" i="1"/>
+  <c r="W47" i="1"/>
+  <c r="V34" i="1"/>
+  <c r="X26" i="1"/>
+  <c r="Z100" i="1"/>
+  <c r="V48" i="1"/>
+  <c r="Y99" i="1"/>
+  <c r="X96" i="1"/>
+  <c r="Z83" i="1"/>
+  <c r="X74" i="1"/>
+  <c r="V68" i="1"/>
+  <c r="W64" i="1"/>
+  <c r="W56" i="1"/>
+  <c r="Z50" i="1"/>
+  <c r="V47" i="1"/>
+  <c r="AA98" i="1"/>
+  <c r="X99" i="1"/>
+  <c r="W96" i="1"/>
+  <c r="Y83" i="1"/>
+  <c r="AA80" i="1"/>
+  <c r="AA67" i="1"/>
+  <c r="V64" i="1"/>
+  <c r="Y50" i="1"/>
+  <c r="V96" i="1"/>
+  <c r="X80" i="1"/>
+  <c r="X50" i="1"/>
+  <c r="W33" i="1"/>
+  <c r="W50" i="1"/>
+  <c r="Y98" i="1"/>
+  <c r="V98" i="1"/>
+  <c r="AA94" i="1"/>
+  <c r="V87" i="1"/>
+  <c r="V82" i="1"/>
+  <c r="AA78" i="1"/>
+  <c r="V72" i="1"/>
+  <c r="V66" i="1"/>
+  <c r="AA58" i="1"/>
+  <c r="AA52" i="1"/>
+  <c r="Y49" i="1"/>
+  <c r="V42" i="1"/>
+  <c r="X35" i="1"/>
+  <c r="V32" i="1"/>
+  <c r="W24" i="1"/>
+  <c r="AA82" i="1"/>
+  <c r="AA35" i="1"/>
+  <c r="X98" i="1"/>
+  <c r="X66" i="1"/>
+  <c r="W98" i="1"/>
+  <c r="Y35" i="1"/>
+  <c r="Z94" i="1"/>
+  <c r="Z78" i="1"/>
+  <c r="Z58" i="1"/>
+  <c r="Z52" i="1"/>
+  <c r="AA40" i="1"/>
+  <c r="W35" i="1"/>
+  <c r="V24" i="1"/>
+  <c r="AA66" i="1"/>
+  <c r="Z66" i="1"/>
+  <c r="W82" i="1"/>
+  <c r="Z49" i="1"/>
+  <c r="AA97" i="1"/>
+  <c r="Y94" i="1"/>
+  <c r="AA86" i="1"/>
+  <c r="AA81" i="1"/>
+  <c r="W78" i="1"/>
+  <c r="AA71" i="1"/>
+  <c r="AA65" i="1"/>
+  <c r="Y58" i="1"/>
+  <c r="Y52" i="1"/>
+  <c r="Y48" i="1"/>
+  <c r="Z40" i="1"/>
+  <c r="AA34" i="1"/>
+  <c r="AA31" i="1"/>
+  <c r="Y82" i="1"/>
+  <c r="X82" i="1"/>
+  <c r="W97" i="1"/>
+  <c r="W94" i="1"/>
+  <c r="Z81" i="1"/>
+  <c r="X71" i="1"/>
+  <c r="Z65" i="1"/>
+  <c r="X52" i="1"/>
+  <c r="X48" i="1"/>
+  <c r="Y40" i="1"/>
+  <c r="Z34" i="1"/>
+  <c r="Z31" i="1"/>
   <c r="V14" i="2"/>
   <c r="W14" i="2" s="1"/>
-  <c r="AC97" i="1"/>
-[...4 lines deleted...]
-  <c r="AG27" i="1"/>
+  <c r="V97" i="1"/>
+  <c r="Y65" i="1"/>
+  <c r="W91" i="1"/>
+  <c r="V91" i="1"/>
+  <c r="Z27" i="1"/>
   <c r="AB22" i="2"/>
   <c r="AC22" i="2" s="1"/>
-  <c r="AC76" i="1"/>
-[...7 lines deleted...]
-  <c r="AH77" i="1"/>
+  <c r="V76" i="1"/>
+  <c r="W76" i="1"/>
+  <c r="AA76" i="1"/>
+  <c r="X76" i="1"/>
+  <c r="Y76" i="1"/>
+  <c r="Z76" i="1"/>
+  <c r="Z77" i="1"/>
+  <c r="AA77" i="1"/>
   <c r="Z22" i="2"/>
   <c r="AA22" i="2" s="1"/>
-  <c r="AE92" i="1"/>
-  <c r="AD77" i="1"/>
+  <c r="X92" i="1"/>
+  <c r="W77" i="1"/>
   <c r="X26" i="2"/>
   <c r="Y26" i="2" s="1"/>
-  <c r="AD92" i="1"/>
-  <c r="AC77" i="1"/>
+  <c r="W92" i="1"/>
+  <c r="V77" i="1"/>
   <c r="AB36" i="2"/>
   <c r="AC36" i="2" s="1"/>
   <c r="AH25" i="2"/>
   <c r="AI25" i="2" s="1"/>
-  <c r="AH91" i="1"/>
-  <c r="AG91" i="1"/>
+  <c r="AA91" i="1"/>
+  <c r="Z91" i="1"/>
   <c r="AF34" i="2"/>
   <c r="AG34" i="2" s="1"/>
   <c r="AF30" i="2"/>
   <c r="AG30" i="2" s="1"/>
   <c r="AD14" i="2"/>
   <c r="AE14" i="2" s="1"/>
-  <c r="AF91" i="1"/>
+  <c r="Y91" i="1"/>
   <c r="AD25" i="2"/>
   <c r="AE25" i="2" s="1"/>
-  <c r="AB36" i="1"/>
-[...8 lines deleted...]
-  <c r="AF29" i="1"/>
+  <c r="V36" i="1"/>
+  <c r="X36" i="1"/>
+  <c r="W36" i="1"/>
+  <c r="AA36" i="1"/>
+  <c r="V100" i="1"/>
+  <c r="X100" i="1"/>
+  <c r="W100" i="1"/>
+  <c r="Y29" i="1"/>
   <c r="Z34" i="2"/>
   <c r="AA34" i="2" s="1"/>
   <c r="AF13" i="2"/>
   <c r="AG13" i="2" s="1"/>
   <c r="AD15" i="2"/>
   <c r="AE15" i="2" s="1"/>
   <c r="AB17" i="2"/>
   <c r="AC17" i="2" s="1"/>
   <c r="AD19" i="2"/>
   <c r="AE19" i="2" s="1"/>
   <c r="AD21" i="2"/>
   <c r="AE21" i="2" s="1"/>
   <c r="AB23" i="2"/>
   <c r="AC23" i="2" s="1"/>
   <c r="X25" i="2"/>
   <c r="Y25" i="2" s="1"/>
   <c r="V27" i="2"/>
   <c r="W27" i="2" s="1"/>
   <c r="AH28" i="2"/>
   <c r="AI28" i="2" s="1"/>
   <c r="V31" i="2"/>
   <c r="W31" i="2" s="1"/>
   <c r="AD32" i="2"/>
   <c r="AE32" i="2" s="1"/>
   <c r="AB34" i="2"/>
@@ -976,423 +1017,387 @@
   <c r="AI21" i="2" s="1"/>
   <c r="Z24" i="2"/>
   <c r="AA24" i="2" s="1"/>
   <c r="AD27" i="2"/>
   <c r="AE27" i="2" s="1"/>
   <c r="Z30" i="2"/>
   <c r="AA30" i="2" s="1"/>
   <c r="AH32" i="2"/>
   <c r="AI32" i="2" s="1"/>
   <c r="AH35" i="2"/>
   <c r="AI35" i="2" s="1"/>
   <c r="V13" i="2"/>
   <c r="W13" i="2" s="1"/>
   <c r="V19" i="2"/>
   <c r="W19" i="2" s="1"/>
   <c r="V22" i="2"/>
   <c r="W22" i="2" s="1"/>
   <c r="AF27" i="2"/>
   <c r="AG27" i="2" s="1"/>
   <c r="AB30" i="2"/>
   <c r="AC30" i="2" s="1"/>
   <c r="V33" i="2"/>
   <c r="W33" i="2" s="1"/>
   <c r="V36" i="2"/>
   <c r="W36" i="2" s="1"/>
-  <c r="AD37" i="1"/>
-[...13 lines deleted...]
-  <c r="AH61" i="1"/>
+  <c r="W37" i="1"/>
+  <c r="X37" i="1"/>
+  <c r="V37" i="1"/>
+  <c r="Y37" i="1"/>
+  <c r="Z37" i="1"/>
+  <c r="AA37" i="1"/>
+  <c r="W53" i="1"/>
+  <c r="X53" i="1"/>
+  <c r="AA53" i="1"/>
+  <c r="W69" i="1"/>
+  <c r="X69" i="1"/>
+  <c r="Z69" i="1"/>
+  <c r="AA69" i="1"/>
+  <c r="AA61" i="1"/>
   <c r="AF28" i="2"/>
   <c r="AG28" i="2" s="1"/>
   <c r="AB19" i="2"/>
   <c r="AC19" i="2" s="1"/>
-  <c r="AG22" i="1"/>
-[...24 lines deleted...]
-  <c r="AD29" i="1"/>
+  <c r="Z22" i="1"/>
+  <c r="AA22" i="1"/>
+  <c r="Y22" i="1"/>
+  <c r="Y38" i="1"/>
+  <c r="Z38" i="1"/>
+  <c r="AA38" i="1"/>
+  <c r="W54" i="1"/>
+  <c r="X54" i="1"/>
+  <c r="Y54" i="1"/>
+  <c r="V54" i="1"/>
+  <c r="Z54" i="1"/>
+  <c r="AA54" i="1"/>
+  <c r="V70" i="1"/>
+  <c r="W70" i="1"/>
+  <c r="X70" i="1"/>
+  <c r="Y70" i="1"/>
+  <c r="Z70" i="1"/>
+  <c r="AA70" i="1"/>
+  <c r="Z86" i="1"/>
+  <c r="V69" i="1"/>
+  <c r="Z61" i="1"/>
+  <c r="W38" i="1"/>
+  <c r="W29" i="1"/>
   <c r="AD28" i="2"/>
   <c r="AE28" i="2" s="1"/>
   <c r="AF23" i="2"/>
   <c r="AG23" i="2" s="1"/>
   <c r="Z19" i="2"/>
   <c r="AA19" i="2" s="1"/>
   <c r="AB13" i="2"/>
   <c r="AC13" i="2" s="1"/>
-  <c r="AF23" i="1"/>
-[...23 lines deleted...]
-  <c r="AC29" i="1"/>
+  <c r="Y23" i="1"/>
+  <c r="Z23" i="1"/>
+  <c r="X23" i="1"/>
+  <c r="AA23" i="1"/>
+  <c r="Y39" i="1"/>
+  <c r="Z39" i="1"/>
+  <c r="Y55" i="1"/>
+  <c r="Z55" i="1"/>
+  <c r="V55" i="1"/>
+  <c r="Y71" i="1"/>
+  <c r="Z71" i="1"/>
+  <c r="Y87" i="1"/>
+  <c r="Z87" i="1"/>
+  <c r="AA87" i="1"/>
+  <c r="W87" i="1"/>
+  <c r="X87" i="1"/>
+  <c r="Y89" i="1"/>
+  <c r="Y86" i="1"/>
+  <c r="Y61" i="1"/>
+  <c r="V38" i="1"/>
+  <c r="V29" i="1"/>
   <c r="V34" i="2"/>
   <c r="W34" i="2" s="1"/>
   <c r="AB28" i="2"/>
   <c r="AC28" i="2" s="1"/>
   <c r="X19" i="2"/>
   <c r="Y19" i="2" s="1"/>
   <c r="Z13" i="2"/>
   <c r="AA13" i="2" s="1"/>
-  <c r="AE89" i="1"/>
-[...4 lines deleted...]
-  <c r="AB29" i="1"/>
+  <c r="X89" i="1"/>
+  <c r="X86" i="1"/>
+  <c r="AA68" i="1"/>
+  <c r="W42" i="1"/>
+  <c r="Z36" i="1"/>
   <c r="AH33" i="2"/>
   <c r="AI33" i="2" s="1"/>
   <c r="Z28" i="2"/>
   <c r="AA28" i="2" s="1"/>
   <c r="Z23" i="2"/>
   <c r="AA23" i="2" s="1"/>
   <c r="Z17" i="2"/>
   <c r="AA17" i="2" s="1"/>
-  <c r="AB27" i="1"/>
-[...12 lines deleted...]
-  <c r="AH75" i="1"/>
+  <c r="X27" i="1"/>
+  <c r="Y27" i="1"/>
+  <c r="V27" i="1"/>
+  <c r="W27" i="1"/>
+  <c r="Z43" i="1"/>
+  <c r="AA43" i="1"/>
+  <c r="X43" i="1"/>
+  <c r="Y43" i="1"/>
+  <c r="V75" i="1"/>
+  <c r="W75" i="1"/>
+  <c r="X75" i="1"/>
+  <c r="Z75" i="1"/>
+  <c r="AA75" i="1"/>
   <c r="V28" i="2"/>
   <c r="W28" i="2" s="1"/>
   <c r="AH16" i="2"/>
   <c r="AI16" i="2" s="1"/>
-  <c r="AC60" i="1"/>
-[...4 lines deleted...]
-  <c r="AH60" i="1"/>
+  <c r="V60" i="1"/>
+  <c r="W60" i="1"/>
+  <c r="X60" i="1"/>
+  <c r="Y60" i="1"/>
+  <c r="Z60" i="1"/>
+  <c r="AA60" i="1"/>
   <c r="AH27" i="2"/>
   <c r="AI27" i="2" s="1"/>
-  <c r="AB45" i="1"/>
-[...7 lines deleted...]
-  <c r="AG45" i="1"/>
+  <c r="V45" i="1"/>
+  <c r="X93" i="1"/>
+  <c r="Y93" i="1"/>
+  <c r="Z93" i="1"/>
+  <c r="AA93" i="1"/>
+  <c r="X77" i="1"/>
+  <c r="Z45" i="1"/>
   <c r="AD36" i="2"/>
   <c r="AE36" i="2" s="1"/>
   <c r="X22" i="2"/>
   <c r="Y22" i="2" s="1"/>
-  <c r="AE45" i="1"/>
+  <c r="X45" i="1"/>
   <c r="AB20" i="2"/>
   <c r="AC20" i="2" s="1"/>
   <c r="V16" i="2"/>
   <c r="W16" i="2" s="1"/>
-  <c r="AB77" i="1"/>
-  <c r="AD45" i="1"/>
+  <c r="W45" i="1"/>
   <c r="X31" i="2"/>
   <c r="Y31" i="2" s="1"/>
-  <c r="AF75" i="1"/>
+  <c r="Y75" i="1"/>
   <c r="Z20" i="2"/>
   <c r="AA20" i="2" s="1"/>
-  <c r="AC43" i="1"/>
+  <c r="V43" i="1"/>
   <c r="X20" i="2"/>
   <c r="Y20" i="2" s="1"/>
   <c r="AD24" i="2"/>
   <c r="AE24" i="2" s="1"/>
-  <c r="AE29" i="1"/>
-[...3 lines deleted...]
-  <c r="AD59" i="1"/>
+  <c r="X29" i="1"/>
+  <c r="X59" i="1"/>
+  <c r="Y59" i="1"/>
+  <c r="Z59" i="1"/>
+  <c r="W59" i="1"/>
   <c r="V32" i="2"/>
   <c r="W32" i="2" s="1"/>
-  <c r="AC28" i="1"/>
-[...16 lines deleted...]
-  <c r="AC59" i="1"/>
+  <c r="V28" i="1"/>
+  <c r="W28" i="1"/>
+  <c r="X28" i="1"/>
+  <c r="Z28" i="1"/>
+  <c r="Y28" i="1"/>
+  <c r="V44" i="1"/>
+  <c r="W44" i="1"/>
+  <c r="X44" i="1"/>
+  <c r="Y44" i="1"/>
+  <c r="Z44" i="1"/>
+  <c r="AA44" i="1"/>
+  <c r="V92" i="1"/>
+  <c r="Y92" i="1"/>
+  <c r="Z92" i="1"/>
+  <c r="AA92" i="1"/>
+  <c r="V59" i="1"/>
   <c r="AH36" i="2"/>
   <c r="AI36" i="2" s="1"/>
   <c r="AH31" i="2"/>
   <c r="AI31" i="2" s="1"/>
   <c r="AF16" i="2"/>
   <c r="AG16" i="2" s="1"/>
-  <c r="AB61" i="1"/>
-[...2 lines deleted...]
-  <c r="AB59" i="1"/>
+  <c r="V61" i="1"/>
+  <c r="W61" i="1"/>
   <c r="AF36" i="2"/>
   <c r="AG36" i="2" s="1"/>
-  <c r="AF45" i="1"/>
+  <c r="Y45" i="1"/>
   <c r="Z31" i="2"/>
   <c r="AA31" i="2" s="1"/>
   <c r="AD16" i="2"/>
   <c r="AE16" i="2" s="1"/>
   <c r="V26" i="2"/>
   <c r="W26" i="2" s="1"/>
   <c r="AH15" i="2"/>
   <c r="AI15" i="2" s="1"/>
-  <c r="AD43" i="1"/>
+  <c r="W43" i="1"/>
   <c r="AH30" i="2"/>
   <c r="AI30" i="2" s="1"/>
   <c r="AF14" i="2"/>
   <c r="AG14" i="2" s="1"/>
-  <c r="AB75" i="1"/>
   <c r="AF25" i="2"/>
   <c r="AG25" i="2" s="1"/>
-  <c r="AG29" i="1"/>
+  <c r="Z29" i="1"/>
   <c r="AD30" i="2"/>
   <c r="AE30" i="2" s="1"/>
   <c r="V20" i="2"/>
   <c r="W20" i="2" s="1"/>
-  <c r="AB52" i="1"/>
-[...5 lines deleted...]
-  <c r="AE91" i="1"/>
+  <c r="V52" i="1"/>
+  <c r="X84" i="1"/>
+  <c r="Y84" i="1"/>
+  <c r="Z84" i="1"/>
+  <c r="AA84" i="1"/>
+  <c r="X91" i="1"/>
   <c r="AH19" i="2"/>
   <c r="AI19" i="2" s="1"/>
-  <c r="AD85" i="1"/>
-[...6 lines deleted...]
-  <c r="AF69" i="1"/>
+  <c r="W85" i="1"/>
+  <c r="V85" i="1"/>
+  <c r="X85" i="1"/>
+  <c r="Y85" i="1"/>
+  <c r="Z85" i="1"/>
+  <c r="AA85" i="1"/>
+  <c r="Y69" i="1"/>
   <c r="AB24" i="2"/>
   <c r="AC24" i="2" s="1"/>
   <c r="AD13" i="2"/>
   <c r="AE13" i="2" s="1"/>
   <c r="X34" i="2"/>
   <c r="Y34" i="2" s="1"/>
-  <c r="AH25" i="1"/>
-[...31 lines deleted...]
-  <c r="AE22" i="1"/>
+  <c r="AA25" i="1"/>
+  <c r="X25" i="1"/>
+  <c r="Y25" i="1"/>
+  <c r="Z25" i="1"/>
+  <c r="AA41" i="1"/>
+  <c r="V41" i="1"/>
+  <c r="W41" i="1"/>
+  <c r="Y41" i="1"/>
+  <c r="X41" i="1"/>
+  <c r="Z41" i="1"/>
+  <c r="AA57" i="1"/>
+  <c r="V57" i="1"/>
+  <c r="W57" i="1"/>
+  <c r="X57" i="1"/>
+  <c r="Y57" i="1"/>
+  <c r="Z57" i="1"/>
+  <c r="AA73" i="1"/>
+  <c r="X73" i="1"/>
+  <c r="V73" i="1"/>
+  <c r="W73" i="1"/>
+  <c r="Y73" i="1"/>
+  <c r="W89" i="1"/>
+  <c r="W86" i="1"/>
+  <c r="Z73" i="1"/>
+  <c r="Z68" i="1"/>
+  <c r="AA55" i="1"/>
+  <c r="Y36" i="1"/>
+  <c r="AA28" i="1"/>
+  <c r="X22" i="1"/>
   <c r="Z33" i="2"/>
   <c r="AA33" i="2" s="1"/>
   <c r="X28" i="2"/>
   <c r="Y28" i="2" s="1"/>
   <c r="X17" i="2"/>
   <c r="Y17" i="2" s="1"/>
   <c r="X13" i="2"/>
   <c r="Y13" i="2" s="1"/>
-  <c r="AC26" i="1"/>
-[...16 lines deleted...]
-  <c r="AD22" i="1"/>
+  <c r="V26" i="1"/>
+  <c r="Z26" i="1"/>
+  <c r="AA26" i="1"/>
+  <c r="V58" i="1"/>
+  <c r="W58" i="1"/>
+  <c r="V90" i="1"/>
+  <c r="W90" i="1"/>
+  <c r="X90" i="1"/>
+  <c r="Y90" i="1"/>
+  <c r="Z90" i="1"/>
+  <c r="AA90" i="1"/>
+  <c r="V89" i="1"/>
+  <c r="Y68" i="1"/>
+  <c r="AA59" i="1"/>
+  <c r="X55" i="1"/>
+  <c r="AA27" i="1"/>
+  <c r="W22" i="1"/>
   <c r="X33" i="2"/>
   <c r="Y33" i="2" s="1"/>
   <c r="AD22" i="2"/>
   <c r="AE22" i="2" s="1"/>
   <c r="V17" i="2"/>
   <c r="W17" i="2" s="1"/>
-  <c r="AE30" i="1"/>
-[...68 lines deleted...]
-  <c r="AF64" i="1"/>
+  <c r="X30" i="1"/>
+  <c r="Y30" i="1"/>
+  <c r="AA30" i="1"/>
+  <c r="X62" i="1"/>
+  <c r="Y62" i="1"/>
+  <c r="V62" i="1"/>
+  <c r="W62" i="1"/>
+  <c r="V94" i="1"/>
+  <c r="V31" i="1"/>
+  <c r="W31" i="1"/>
+  <c r="V95" i="1"/>
+  <c r="W95" i="1"/>
+  <c r="Y79" i="1"/>
+  <c r="Z30" i="1"/>
+  <c r="X79" i="1"/>
+  <c r="AA63" i="1"/>
+  <c r="AA47" i="1"/>
+  <c r="W30" i="1"/>
+  <c r="X46" i="1"/>
+  <c r="Y46" i="1"/>
+  <c r="W46" i="1"/>
+  <c r="Z46" i="1"/>
+  <c r="AA46" i="1"/>
+  <c r="X78" i="1"/>
+  <c r="Y78" i="1"/>
+  <c r="Z63" i="1"/>
+  <c r="Z47" i="1"/>
+  <c r="V30" i="1"/>
+  <c r="V79" i="1"/>
+  <c r="Y63" i="1"/>
+  <c r="Y47" i="1"/>
+  <c r="V35" i="1"/>
+  <c r="V51" i="1"/>
+  <c r="Z51" i="1"/>
+  <c r="AA51" i="1"/>
+  <c r="V67" i="1"/>
+  <c r="X67" i="1"/>
+  <c r="Y67" i="1"/>
+  <c r="Z67" i="1"/>
+  <c r="V83" i="1"/>
+  <c r="AA99" i="1"/>
+  <c r="W99" i="1"/>
+  <c r="X47" i="1"/>
+  <c r="Z32" i="1"/>
+  <c r="AA32" i="1"/>
+  <c r="Z48" i="1"/>
+  <c r="AA48" i="1"/>
+  <c r="Z64" i="1"/>
+  <c r="AA64" i="1"/>
+  <c r="Z97" i="1"/>
+  <c r="Y80" i="1"/>
+  <c r="V65" i="1"/>
+  <c r="X49" i="1"/>
+  <c r="Z33" i="1"/>
+  <c r="Y97" i="1"/>
+  <c r="W49" i="1"/>
+  <c r="Y33" i="1"/>
+  <c r="W80" i="1"/>
+  <c r="Y64" i="1"/>
   <c r="J22" i="1"/>
   <c r="J23" i="1"/>
   <c r="J24" i="1"/>
   <c r="J25" i="1"/>
   <c r="J26" i="1"/>
   <c r="J27" i="1"/>
   <c r="F27" i="1" s="1"/>
   <c r="J28" i="1"/>
   <c r="F28" i="1" s="1"/>
   <c r="J29" i="1"/>
   <c r="F29" i="1" s="1"/>
   <c r="J30" i="1"/>
   <c r="F30" i="1" s="1"/>
   <c r="J31" i="1"/>
   <c r="F31" i="1" s="1"/>
   <c r="J32" i="1"/>
   <c r="F32" i="1" s="1"/>
   <c r="J33" i="1"/>
   <c r="F33" i="1" s="1"/>
   <c r="J34" i="1"/>
   <c r="F34" i="1" s="1"/>
   <c r="J35" i="1"/>
   <c r="F35" i="1" s="1"/>
   <c r="J36" i="1"/>
   <c r="F36" i="1" s="1"/>
@@ -1728,298 +1733,290 @@
   <c r="M33" i="1"/>
   <c r="L33" i="1"/>
   <c r="K33" i="1"/>
   <c r="M32" i="1"/>
   <c r="L32" i="1"/>
   <c r="K32" i="1"/>
   <c r="M31" i="1"/>
   <c r="L31" i="1"/>
   <c r="K31" i="1"/>
   <c r="M30" i="1"/>
   <c r="L30" i="1"/>
   <c r="K30" i="1"/>
   <c r="M29" i="1"/>
   <c r="L29" i="1"/>
   <c r="K29" i="1"/>
   <c r="M28" i="1"/>
   <c r="L28" i="1"/>
   <c r="K28" i="1"/>
   <c r="M27" i="1"/>
   <c r="L27" i="1"/>
   <c r="K27" i="1"/>
   <c r="M26" i="1"/>
   <c r="L26" i="1"/>
   <c r="K26" i="1"/>
   <c r="M25" i="1"/>
-  <c r="L25" i="1"/>
   <c r="K25" i="1"/>
   <c r="M24" i="1"/>
   <c r="L24" i="1"/>
   <c r="K24" i="1"/>
   <c r="L23" i="1"/>
   <c r="K23" i="1"/>
   <c r="L22" i="1"/>
   <c r="K22" i="1"/>
   <c r="M21" i="1"/>
   <c r="L21" i="1"/>
   <c r="K21" i="1"/>
-  <c r="H71" i="1" l="1"/>
-[...90 lines deleted...]
-  <c r="N57" i="1" s="1"/>
+  <c r="N88" i="1" l="1"/>
+  <c r="N71" i="1"/>
+  <c r="N72" i="1"/>
+  <c r="N33" i="1"/>
+  <c r="N56" i="1"/>
+  <c r="N98" i="1"/>
+  <c r="N94" i="1"/>
+  <c r="N41" i="1"/>
+  <c r="N65" i="1"/>
+  <c r="N68" i="1"/>
+  <c r="N34" i="1"/>
+  <c r="N74" i="1"/>
+  <c r="N40" i="1"/>
+  <c r="N44" i="1"/>
+  <c r="N32" i="1"/>
+  <c r="N96" i="1"/>
+  <c r="N54" i="1"/>
+  <c r="N60" i="1"/>
+  <c r="N42" i="1"/>
+  <c r="N83" i="1"/>
+  <c r="N89" i="1"/>
+  <c r="N48" i="1"/>
+  <c r="N95" i="1"/>
+  <c r="N100" i="1"/>
+  <c r="N82" i="1"/>
+  <c r="N53" i="1"/>
+  <c r="N50" i="1"/>
+  <c r="N66" i="1"/>
+  <c r="N46" i="1"/>
+  <c r="N49" i="1"/>
+  <c r="N67" i="1"/>
+  <c r="N78" i="1"/>
+  <c r="N81" i="1"/>
+  <c r="N55" i="1"/>
+  <c r="N59" i="1"/>
+  <c r="N29" i="1"/>
+  <c r="N70" i="1"/>
+  <c r="N99" i="1"/>
+  <c r="N63" i="1"/>
+  <c r="N52" i="1"/>
+  <c r="N43" i="1"/>
+  <c r="N87" i="1"/>
+  <c r="N37" i="1"/>
+  <c r="N97" i="1"/>
+  <c r="N79" i="1"/>
+  <c r="N90" i="1"/>
+  <c r="N57" i="1"/>
   <c r="AG8" i="2"/>
-  <c r="H91" i="1"/>
-  <c r="N91" i="1" s="1"/>
+  <c r="N91" i="1"/>
   <c r="AC8" i="2"/>
-  <c r="H36" i="1"/>
-[...6 lines deleted...]
-  <c r="N45" i="1" s="1"/>
+  <c r="N36" i="1"/>
+  <c r="N77" i="1"/>
+  <c r="N61" i="1"/>
+  <c r="N45" i="1"/>
   <c r="AI8" i="2"/>
-  <c r="H76" i="1"/>
-[...6 lines deleted...]
-  <c r="N75" i="1" s="1"/>
+  <c r="N76" i="1"/>
+  <c r="N58" i="1"/>
+  <c r="N85" i="1"/>
+  <c r="N75" i="1"/>
   <c r="Y8" i="2"/>
   <c r="F13" i="2" s="1"/>
-  <c r="AC23" i="1" s="1"/>
+  <c r="V23" i="1" s="1"/>
   <c r="W8" i="2"/>
-  <c r="D12" i="2" s="1"/>
-[...2 lines deleted...]
-  <c r="N27" i="1" s="1"/>
+  <c r="N27" i="1"/>
   <c r="AE8" i="2"/>
-  <c r="H31" i="1"/>
-[...16 lines deleted...]
-  <c r="N38" i="1" s="1"/>
+  <c r="N31" i="1"/>
+  <c r="N73" i="1"/>
+  <c r="N69" i="1"/>
+  <c r="N51" i="1"/>
+  <c r="N47" i="1"/>
+  <c r="N93" i="1"/>
+  <c r="N86" i="1"/>
+  <c r="N39" i="1"/>
+  <c r="N38" i="1"/>
   <c r="AA8" i="2"/>
-  <c r="H92" i="1"/>
-[...14 lines deleted...]
-  <c r="N84" i="1" s="1"/>
+  <c r="N92" i="1"/>
+  <c r="N64" i="1"/>
+  <c r="N35" i="1"/>
+  <c r="N62" i="1"/>
+  <c r="N80" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="N28" i="1"/>
+  <c r="N84" i="1"/>
   <c r="P12" i="2"/>
-  <c r="AH21" i="1" s="1"/>
+  <c r="AA21" i="1" s="1"/>
   <c r="N12" i="2"/>
-  <c r="AG21" i="1" s="1"/>
+  <c r="Z21" i="1" s="1"/>
   <c r="L12" i="2"/>
-  <c r="AF21" i="1" s="1"/>
+  <c r="Y21" i="1" s="1"/>
   <c r="J12" i="2"/>
   <c r="H12" i="2"/>
-  <c r="AD23" i="1" s="1"/>
+  <c r="W23" i="1" s="1"/>
   <c r="M23" i="1"/>
   <c r="F23" i="1"/>
   <c r="F47" i="1"/>
   <c r="F25" i="1"/>
   <c r="F24" i="1"/>
   <c r="F26" i="1"/>
   <c r="F21" i="1"/>
-  <c r="D14" i="2" l="1"/>
-[...1 lines deleted...]
-  <c r="H25" i="1" s="1"/>
+  <c r="D12" i="2" l="1"/>
+  <c r="D15" i="2"/>
+  <c r="D14" i="2"/>
+  <c r="D13" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="X21" i="1"/>
+  <c r="W21" i="1"/>
+  <c r="U24" i="1" l="1"/>
+  <c r="N24" i="1" s="1"/>
+  <c r="U25" i="1"/>
   <c r="N25" i="1" s="1"/>
-  <c r="D15" i="2"/>
-[...1 lines deleted...]
-  <c r="H26" i="1" s="1"/>
+  <c r="U26" i="1"/>
   <c r="N26" i="1" s="1"/>
-  <c r="D13" i="2"/>
-[...12 lines deleted...]
-  <c r="H23" i="1" s="1"/>
+  <c r="U21" i="1"/>
+  <c r="U79" i="1"/>
+  <c r="U71" i="1"/>
+  <c r="U85" i="1"/>
+  <c r="U94" i="1"/>
+  <c r="U83" i="1"/>
+  <c r="U88" i="1"/>
+  <c r="U43" i="1"/>
+  <c r="U57" i="1"/>
+  <c r="U48" i="1"/>
+  <c r="U49" i="1"/>
+  <c r="U29" i="1"/>
+  <c r="U59" i="1"/>
+  <c r="U62" i="1"/>
+  <c r="U32" i="1"/>
+  <c r="U42" i="1"/>
+  <c r="U86" i="1"/>
+  <c r="U82" i="1"/>
+  <c r="U77" i="1"/>
+  <c r="U65" i="1"/>
+  <c r="U66" i="1"/>
+  <c r="U76" i="1"/>
+  <c r="U45" i="1"/>
+  <c r="U41" i="1"/>
+  <c r="U97" i="1"/>
+  <c r="U89" i="1"/>
+  <c r="U61" i="1"/>
+  <c r="U96" i="1"/>
+  <c r="U70" i="1"/>
+  <c r="U60" i="1"/>
+  <c r="U99" i="1"/>
+  <c r="U92" i="1"/>
+  <c r="U81" i="1"/>
+  <c r="U52" i="1"/>
+  <c r="U46" i="1"/>
+  <c r="U56" i="1"/>
+  <c r="U44" i="1"/>
+  <c r="U30" i="1"/>
+  <c r="U47" i="1"/>
+  <c r="U63" i="1"/>
+  <c r="U37" i="1"/>
+  <c r="U35" i="1"/>
+  <c r="U64" i="1"/>
+  <c r="U36" i="1"/>
+  <c r="U93" i="1"/>
+  <c r="U55" i="1"/>
+  <c r="U67" i="1"/>
+  <c r="U84" i="1"/>
+  <c r="U95" i="1"/>
+  <c r="U74" i="1"/>
+  <c r="U78" i="1"/>
+  <c r="U90" i="1"/>
+  <c r="U54" i="1"/>
+  <c r="U28" i="1"/>
+  <c r="U75" i="1"/>
+  <c r="U58" i="1"/>
+  <c r="U98" i="1"/>
+  <c r="U80" i="1"/>
+  <c r="U69" i="1"/>
+  <c r="U51" i="1"/>
+  <c r="U68" i="1"/>
+  <c r="U39" i="1"/>
+  <c r="U53" i="1"/>
+  <c r="U33" i="1"/>
+  <c r="U50" i="1"/>
+  <c r="U27" i="1"/>
+  <c r="U73" i="1"/>
+  <c r="U31" i="1"/>
+  <c r="U87" i="1"/>
+  <c r="U40" i="1"/>
+  <c r="U34" i="1"/>
+  <c r="U91" i="1"/>
+  <c r="U38" i="1"/>
+  <c r="U72" i="1"/>
+  <c r="U100" i="1"/>
+  <c r="V21" i="1"/>
+  <c r="V22" i="1"/>
+  <c r="U22" i="1"/>
+  <c r="U23" i="1"/>
   <c r="N23" i="1" s="1"/>
-  <c r="H21" i="1"/>
-[...3 lines deleted...]
-  <c r="E18" i="1" s="1"/>
+  <c r="N21" i="1" l="1"/>
+  <c r="N22" i="1"/>
+  <c r="D16" i="1"/>
+  <c r="M17" i="1" s="1"/>
+  <c r="E18" i="1"/>
   <c r="M22" i="1" l="1"/>
   <c r="F22" i="1" s="1"/>
   <c r="E15" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="68">
   <si>
     <t>Berekenen soepelere MPG-eis combinatiegebouw</t>
-  </si>
-[...1 lines deleted...]
-    <t>Versie 5.1</t>
   </si>
   <si>
     <t>Projectkenmerken</t>
   </si>
   <si>
     <t>Werkwijze</t>
   </si>
   <si>
     <t>Projectnaam</t>
   </si>
   <si>
     <t>Projectnotities</t>
   </si>
   <si>
     <t>Voer de verliesoppervlakte ruimte in. (voor het hele gebouw)</t>
   </si>
   <si>
     <t>Projectcode</t>
   </si>
   <si>
     <t>Stel het gebouw samen. Selecteer één voor één de aanwezige gebruiksfuncties binnen het gebouw.</t>
   </si>
   <si>
     <t>Locatie</t>
   </si>
@@ -2195,61 +2192,71 @@
   </si>
   <si>
     <t>Gemeenschappelijke ruimten met beperkte toepassing</t>
   </si>
   <si>
     <t>a) Vul de totale oppervlakte(n) in rij 8 in</t>
   </si>
   <si>
     <t>Oppervlakte</t>
   </si>
   <si>
     <t>b) Selecteer in de ID kolom de rijnummers van de deelnemende gebruiksfuncties</t>
   </si>
   <si>
     <t>Deelnemende gebruiksfuncties</t>
   </si>
   <si>
     <t>NOOT: gemeenschappelijke ruimten met dezelfde deelnemende gebruiks functie kunnen samengevoegd worden</t>
   </si>
   <si>
     <t>Toegekende oppervlakte</t>
   </si>
   <si>
     <t xml:space="preserve">GO met gemeenschappelijke ruimte </t>
   </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>De werkbladen zijn beveiligd</t>
+  </si>
+  <si>
+    <t>Versie 5.6</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="d\ mmmm\ yyyy"/>
     <numFmt numFmtId="165" formatCode="&quot;€&quot;\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="&quot;€&quot;\ #,##0.000"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -2268,63 +2275,50 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF31313F"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF4D4D63"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Segoe UI"/>
-[...11 lines deleted...]
-      <color rgb="FF4D4D63"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Ubuntu"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="6"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
@@ -2459,51 +2453,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB5E6A2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF196B24"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFD0D9EC"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D9EC"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="6"/>
       </left>
       <right style="thin">
         <color theme="6"/>
       </right>
@@ -2859,418 +2853,422 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF196B24"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF196B24"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF196B24"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF196B24"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFB5E6A2"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" applyNumberFormat="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="118">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="6" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="15" fillId="6" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="17" fillId="6" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="6" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="13" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="11" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="13" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="11" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="10" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="20" fillId="10" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="11" fillId="10" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="33" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="10" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="GPR HULP Lege Ruimte" xfId="3" xr:uid="{8946C64D-33A6-4523-B7AF-AEC8ED2E7DDC}"/>
     <cellStyle name="GPR HULP Tabel Kader" xfId="1" xr:uid="{F92BE7D6-55BD-4A0D-90CA-65E74D9DF5AE}"/>
     <cellStyle name="GPR HULP Tabeltekst" xfId="2" xr:uid="{C0EE6E1C-880E-45A3-8B7C-0C356CDFB75F}"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
     <cellStyle name="Standaard 2 2" xfId="4" xr:uid="{9435BADB-F7A8-498D-8BFD-51961ACD16BF}"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <font>
         <color rgb="FFDAF2D0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFDAF2D0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFDAF2D0"/>
+      <color rgb="FFB5E6A2"/>
       <color rgb="FF196B24"/>
-      <color rgb="FFB5E6A2"/>
-      <color rgb="FFDAF2D0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -3618,9886 +3616,9818 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2025-44480.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stb-2025-432.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D11B6BB-628A-43B4-8EF2-A61645275D99}">
-  <dimension ref="A1:AH227"/>
+  <dimension ref="A1:AA227"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="U21" sqref="U21"/>
+      <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="3.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="9.85546875" customWidth="1"/>
+    <col min="1" max="2" width="3.33203125" customWidth="1"/>
+    <col min="3" max="3" width="40.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.88671875" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
-    <col min="6" max="6" width="13.85546875" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="27" max="27" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.33203125" customWidth="1"/>
+    <col min="8" max="8" width="25.109375" style="38" customWidth="1"/>
+    <col min="9" max="9" width="3.109375" customWidth="1"/>
+    <col min="10" max="12" width="8.88671875" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="12" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="8.88671875" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="84" customWidth="1"/>
+    <col min="18" max="18" width="3.33203125" customWidth="1"/>
+    <col min="20" max="20" width="12.88671875" hidden="1" customWidth="1"/>
+    <col min="21" max="27" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C1" s="87" t="e" vm="1">
+    <row r="1" spans="1:18" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C1" s="88" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="D1" s="87"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
-      <c r="C2" s="85" t="s">
+      <c r="C2" s="82" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
-      <c r="F2" s="47"/>
+      <c r="F2" s="44"/>
       <c r="G2" s="2"/>
-      <c r="H2" s="44"/>
+      <c r="H2" s="41"/>
       <c r="I2" s="2"/>
     </row>
-    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
       <c r="C3" s="4" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="15" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
-      <c r="C4" s="52" t="s">
+      <c r="C4" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="15"/>
+      <c r="L4" s="15"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="15"/>
+      <c r="O4" s="15"/>
+      <c r="P4" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="19"/>
-[...24 lines deleted...]
-    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="Q4" s="16"/>
+      <c r="R4" s="5"/>
+    </row>
+    <row r="5" spans="1:18" ht="15" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
-      <c r="C5" s="88" t="s">
+      <c r="C5" s="89" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="89"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="88"/>
-[...28 lines deleted...]
-    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="H5" s="102"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="28"/>
+      <c r="N5" s="15"/>
+      <c r="O5" s="15"/>
+      <c r="P5" s="86">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="87" t="s">
+        <v>66</v>
+      </c>
+      <c r="R5" s="5"/>
+    </row>
+    <row r="6" spans="1:18" ht="15" x14ac:dyDescent="0.3">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
-      <c r="C6" s="89" t="s">
-[...29 lines deleted...]
-    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="C6" s="90" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="90"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="104"/>
+      <c r="I6" s="21"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="22"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="15"/>
+      <c r="O6" s="15"/>
+      <c r="P6" s="29">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="R6" s="5"/>
+    </row>
+    <row r="7" spans="1:18" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
-      <c r="C7" s="89" t="s">
-[...27 lines deleted...]
-    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="C7" s="90" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="90"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="105"/>
+      <c r="H7" s="106"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="28"/>
+      <c r="N7" s="15"/>
+      <c r="O7" s="15"/>
+      <c r="P7" s="29">
+        <v>2</v>
+      </c>
+      <c r="Q7" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="R7" s="5"/>
+    </row>
+    <row r="8" spans="1:18" ht="15" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
-      <c r="C8" s="91" t="s">
-[...29 lines deleted...]
-    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="C8" s="92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="92"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="105"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="15"/>
+      <c r="O8" s="15"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="R8" s="5"/>
+    </row>
+    <row r="9" spans="1:18" ht="15" x14ac:dyDescent="0.3">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
-      <c r="C9" s="25" t="s">
-[...29 lines deleted...]
-    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="C9" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="25"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="105"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="22"/>
+      <c r="L9" s="22"/>
+      <c r="M9" s="28"/>
+      <c r="N9" s="15"/>
+      <c r="O9" s="15"/>
+      <c r="P9" s="29">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="R9" s="5"/>
+    </row>
+    <row r="10" spans="1:18" ht="15" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
-      <c r="C10" s="92"/>
-[...27 lines deleted...]
-    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="C10" s="93"/>
+      <c r="D10" s="94"/>
+      <c r="E10" s="95"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="106"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="28"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15"/>
+      <c r="P10" s="29">
+        <v>4</v>
+      </c>
+      <c r="Q10" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="R10" s="5"/>
+    </row>
+    <row r="11" spans="1:18" ht="15" x14ac:dyDescent="0.3">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
-      <c r="C11" s="92"/>
-[...25 lines deleted...]
-    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="C11" s="93"/>
+      <c r="D11" s="94"/>
+      <c r="E11" s="95"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="105"/>
+      <c r="H11" s="106"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="28"/>
+      <c r="N11" s="15"/>
+      <c r="O11" s="15"/>
+      <c r="P11" s="29">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="R11" s="5"/>
+    </row>
+    <row r="12" spans="1:18" ht="15" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
-      <c r="C12" s="92"/>
-[...25 lines deleted...]
-    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="C12" s="93"/>
+      <c r="D12" s="94"/>
+      <c r="E12" s="95"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="105"/>
+      <c r="H12" s="106"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="22"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="28"/>
+      <c r="N12" s="15"/>
+      <c r="O12" s="15"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="27"/>
+      <c r="R12" s="5"/>
+    </row>
+    <row r="13" spans="1:18" ht="15" x14ac:dyDescent="0.3">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
-      <c r="C13" s="95"/>
-[...13 lines deleted...]
-      <c r="Q13" s="5"/>
+      <c r="C13" s="96"/>
+      <c r="D13" s="97"/>
+      <c r="E13" s="98"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="107"/>
+      <c r="H13" s="108"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="22"/>
+      <c r="K13" s="22"/>
+      <c r="L13" s="22"/>
+      <c r="M13" s="28"/>
+      <c r="N13" s="15"/>
+      <c r="O13" s="15"/>
+      <c r="P13" s="29"/>
+      <c r="Q13" s="30" t="s">
+        <v>15</v>
+      </c>
       <c r="R13" s="5"/>
-      <c r="S13" s="5"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
-      <c r="C14" s="7"/>
+      <c r="C14" s="6"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
-      <c r="H14" s="45"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:25" ht="36" x14ac:dyDescent="0.25">
+      <c r="H14" s="42"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="28"/>
+      <c r="N14" s="15"/>
+      <c r="O14" s="15"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="5"/>
+    </row>
+    <row r="15" spans="1:18" ht="36.6" x14ac:dyDescent="0.3">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
-      <c r="C15" s="99" t="s">
-[...3 lines deleted...]
-      <c r="E15" s="98">
+      <c r="C15" s="100" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="100"/>
+      <c r="E15" s="99" t="str">
         <f>IFERROR(IF(AND(MIN(O21:O100)&gt;99,D16&lt;50),"N/A",SUMPRODUCT(N21:N100,F21:F100)/D16),"")</f>
-        <v>1.7898772798970135</v>
-[...3 lines deleted...]
-      <c r="H15" s="42"/>
+        <v/>
+      </c>
+      <c r="F15" s="99"/>
+      <c r="G15" s="99"/>
+      <c r="H15" s="39"/>
       <c r="I15" s="5"/>
-    </row>
-    <row r="16" spans="1:25" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+    </row>
+    <row r="16" spans="1:18" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
-      <c r="C16" s="8" t="s">
+      <c r="C16" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="69">
+        <f>SUMPRODUCT(D21:D100,E21:E100)+SUM(H21:H100)</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="72">
-[...8 lines deleted...]
-      <c r="H16" s="46"/>
+      <c r="F16" s="91"/>
+      <c r="G16" s="91"/>
+      <c r="H16" s="43"/>
       <c r="I16" s="5"/>
     </row>
-    <row r="17" spans="1:34" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:27" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
-      <c r="C17" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="90" t="s">
+      <c r="C17" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F17" s="90"/>
-[...1 lines deleted...]
-      <c r="H17" s="46"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="91" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="91"/>
+      <c r="G17" s="91"/>
+      <c r="H17" s="43"/>
       <c r="I17" s="5"/>
-    </row>
-    <row r="18" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="M17" t="e">
+        <f>$D$17/$D$16-2.5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
-      <c r="C18" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="73">
+      <c r="C18" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="70">
         <f>SUM(H21:H100)</f>
-        <v>424.99999999999994</v>
-[...1 lines deleted...]
-      <c r="E18" s="90" t="str">
+        <v>0</v>
+      </c>
+      <c r="E18" s="91" t="str">
         <f>"m2 "&amp;IF(NOT('Gemeenschappelijke ruimten'!H5=D18),"  WAARSCHUWING: gemeenschappelijke ruimte niet correct toegekend","")</f>
         <v xml:space="preserve">m2 </v>
       </c>
-      <c r="F18" s="90"/>
-[...1 lines deleted...]
-      <c r="H18" s="46"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="43"/>
       <c r="I18" s="5"/>
     </row>
-    <row r="19" spans="1:34" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:27" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="5"/>
-      <c r="B19" s="55" t="s">
+      <c r="B19" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="34" t="s">
+      <c r="D19" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="D19" s="70" t="s">
+      <c r="E19" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="E19" s="34" t="s">
+      <c r="F19" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="F19" s="34" t="s">
+      <c r="G19" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="G19" s="34" t="s">
+      <c r="H19" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="H19" s="71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I19" s="5"/>
     </row>
-    <row r="20" spans="1:34" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:27" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
-      <c r="C20" s="38" t="s">
+      <c r="C20" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="36"/>
+      <c r="E20" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="D20" s="39"/>
-      <c r="E20" s="39" t="s">
+      <c r="F20" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="F20" s="39" t="s">
+      <c r="G20" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="G20" s="40" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="H20" s="40" t="s">
+        <v>30</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K20" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K20" s="1" t="s">
+      <c r="L20" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="L20" s="1" t="s">
+      <c r="M20" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="M20" s="1" t="s">
+      <c r="N20" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="O20" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="N20" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="56">
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A21" s="53">
         <v>1</v>
       </c>
-      <c r="B21" s="86">
+      <c r="B21" s="83" t="str">
         <f>IF(C21="","",A21)</f>
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="F21" s="36">
+        <v/>
+      </c>
+      <c r="C21" s="32"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="33" t="str">
         <f t="shared" ref="F21:F52" si="0">IF(C21=$D$216,K21,IF(C21=$D$217,L21,IF(C21=$D$222,M21,J21)))</f>
-        <v>1.6</v>
-[...4 lines deleted...]
-        <v>135.23751023751024</v>
+        <v/>
+      </c>
+      <c r="G21" s="34"/>
+      <c r="H21" s="54" t="str">
+        <f t="shared" ref="H21:H52" si="1">IF(C21="","",SUM(T21:AA21))</f>
+        <v/>
       </c>
       <c r="I21" s="5"/>
-      <c r="J21">
-[...1 lines deleted...]
-        <v>1.6</v>
+      <c r="J21" t="str">
+        <f t="shared" ref="J21:J52" si="2">IF(C21="","",VLOOKUP(C21,$D$216:$E$227,2,FALSE))</f>
+        <v/>
       </c>
       <c r="K21">
-        <f t="shared" ref="K21:K52" si="2">IF(C21=$D$216,IF(E21&lt;60,1.6+0.015*(60-E21),1.6),0)</f>
-        <v>1.6</v>
+        <f t="shared" ref="K21:K52" si="3">IF(C21=$D$216,IF(E21&lt;60,1.6+0.015*(60-E21),1.6),0)</f>
+        <v>0</v>
       </c>
       <c r="L21">
-        <f t="shared" ref="L21:L52" si="3">IF(C21=$D$217,IF(E21&lt;80,1.6+0.015*(80-E21),1.6),0)</f>
+        <f t="shared" ref="L21:L52" si="4">IF(C21=$D$217,IF(E21&lt;80,1.6+0.015*(80-E21),1.6),0)</f>
         <v>0</v>
       </c>
       <c r="M21">
-        <f t="shared" ref="M21:M52" si="4">IF(C21=$D$222,IF(($D$17/$D$16)&gt;2.5,1.55+0.75*($D$17/$D$16-2.5),1.55),0)</f>
-[...10 lines deleted...]
-      <c r="AA21" s="61">
+        <f t="shared" ref="M21:M52" si="5">IF(C21=$D$222,IF(($D$17/$D$16)&gt;2.5,1.55+0.75*($D$17/$D$16-2.5),1.55),0)</f>
+        <v>0</v>
+      </c>
+      <c r="N21" t="str">
+        <f t="shared" ref="N21:N52" si="6">IFERROR(H21+D21*E21,"")</f>
+        <v/>
+      </c>
+      <c r="O21" t="str">
+        <f t="shared" ref="O21:O52" si="7">IF(C21="","",IF(C21=$D$221,100,IF(C21=$D$227,200,1)))</f>
+        <v/>
+      </c>
+      <c r="T21" s="58" t="e">
         <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D21:E21)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
-        <v>94.696969696969703</v>
-[...1 lines deleted...]
-      <c r="AB21" s="61">
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U21" s="58">
         <f>_xlfn.XLOOKUP($B21,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
-        <v>40.54054054054054</v>
-[...1 lines deleted...]
-      <c r="AC21" s="61" t="str">
+        <v>0</v>
+      </c>
+      <c r="V21" s="58" t="str">
         <f>_xlfn.XLOOKUP($B21,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
         <v/>
       </c>
-      <c r="AD21" s="61" t="str">
+      <c r="W21" s="58" t="str">
         <f>_xlfn.XLOOKUP($B21,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
         <v/>
       </c>
-      <c r="AE21" s="61" t="str">
+      <c r="X21" s="58" t="str">
         <f>_xlfn.XLOOKUP($B21,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
         <v/>
       </c>
-      <c r="AF21" s="61" t="str">
+      <c r="Y21" s="58" t="str">
         <f>_xlfn.XLOOKUP($B21,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
         <v/>
       </c>
-      <c r="AG21" s="61" t="str">
+      <c r="Z21" s="58" t="str">
         <f>_xlfn.XLOOKUP($B21,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
         <v/>
       </c>
-      <c r="AH21" s="61" t="str">
+      <c r="AA21" s="58" t="str">
         <f>_xlfn.XLOOKUP($B21,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
         <v/>
       </c>
     </row>
-    <row r="22" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A22" s="56">
+    <row r="22" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A22" s="53">
         <v>2</v>
       </c>
-      <c r="B22" s="86">
-[...6 lines deleted...]
-      <c r="D22" s="51">
+      <c r="B22" s="83" t="str">
+        <f t="shared" ref="B22:B85" si="8">IF(C22="","",A22)</f>
+        <v/>
+      </c>
+      <c r="C22" s="8"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G22" s="19"/>
+      <c r="H22" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K22">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L22">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M22">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N22" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O22" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T22" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D22:E22)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U22">
+        <f>_xlfn.XLOOKUP($B22,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V22" t="str">
+        <f>_xlfn.XLOOKUP($B22,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W22" t="str">
+        <f>_xlfn.XLOOKUP($B22,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X22" t="str">
+        <f>_xlfn.XLOOKUP($B22,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y22" t="str">
+        <f>_xlfn.XLOOKUP($B22,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z22" t="str">
+        <f>_xlfn.XLOOKUP($B22,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA22" t="str">
+        <f>_xlfn.XLOOKUP($B22,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="23" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A23" s="53">
+        <v>3</v>
+      </c>
+      <c r="B23" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C23" s="8"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G23" s="19"/>
+      <c r="H23" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K23">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M23">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N23" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O23" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T23" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D23:E23)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U23">
+        <f>_xlfn.XLOOKUP($B23,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V23" t="str">
+        <f>_xlfn.XLOOKUP($B23,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W23" t="str">
+        <f>_xlfn.XLOOKUP($B23,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X23" t="str">
+        <f>_xlfn.XLOOKUP($B23,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y23" t="str">
+        <f>_xlfn.XLOOKUP($B23,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z23" t="str">
+        <f>_xlfn.XLOOKUP($B23,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA23" t="str">
+        <f>_xlfn.XLOOKUP($B23,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A24" s="53">
+        <v>4</v>
+      </c>
+      <c r="B24" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C24" s="8"/>
+      <c r="D24" s="48"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G24" s="19"/>
+      <c r="H24" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I24" s="5"/>
+      <c r="J24" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K24">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L24">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M24">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N24" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O24" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T24" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D24:E24)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U24">
+        <f>_xlfn.XLOOKUP($B24,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V24" t="str">
+        <f>_xlfn.XLOOKUP($B24,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W24" t="str">
+        <f>_xlfn.XLOOKUP($B24,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X24" t="str">
+        <f>_xlfn.XLOOKUP($B24,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y24" t="str">
+        <f>_xlfn.XLOOKUP($B24,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z24" t="str">
+        <f>_xlfn.XLOOKUP($B24,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA24" t="str">
+        <f>_xlfn.XLOOKUP($B24,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A25" s="53">
         <v>5</v>
       </c>
-      <c r="E22" s="50">
-[...2 lines deleted...]
-      <c r="F22" s="13">
+      <c r="B25" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C25" s="8"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="12" t="str">
         <f t="shared" si="0"/>
-        <v>3.0957525655644242</v>
-[...7 lines deleted...]
-      <c r="J22">
+        <v/>
+      </c>
+      <c r="G25" s="19"/>
+      <c r="H25" s="54" t="str">
         <f t="shared" si="1"/>
-        <v>1.55</v>
-[...1 lines deleted...]
-      <c r="K22">
+        <v/>
+      </c>
+      <c r="I25" s="5"/>
+      <c r="J25" t="str">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="L22">
+        <v/>
+      </c>
+      <c r="K25">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M22">
+      <c r="L25">
+        <f>IF(C25=$D$217,IF(E25&lt;80,1.6+0.015*(80-E25),1.6),0)</f>
+        <v>0</v>
+      </c>
+      <c r="M25">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N25" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O25" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T25" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D25:E25)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U25">
+        <f>_xlfn.XLOOKUP($B25,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V25" t="str">
+        <f>_xlfn.XLOOKUP($B25,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W25" t="str">
+        <f>_xlfn.XLOOKUP($B25,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X25" t="str">
+        <f>_xlfn.XLOOKUP($B25,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y25" t="str">
+        <f>_xlfn.XLOOKUP($B25,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z25" t="str">
+        <f>_xlfn.XLOOKUP($B25,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA25" t="str">
+        <f>_xlfn.XLOOKUP($B25,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A26" s="53">
+        <v>6</v>
+      </c>
+      <c r="B26" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C26" s="8"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G26" s="19"/>
+      <c r="H26" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K26">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L26">
         <f t="shared" si="4"/>
-        <v>3.0957525655644242</v>
-[...1 lines deleted...]
-      <c r="N22">
+        <v>0</v>
+      </c>
+      <c r="M26">
         <f t="shared" si="5"/>
-        <v>204.46969696969697</v>
-[...1 lines deleted...]
-      <c r="O22">
+        <v>0</v>
+      </c>
+      <c r="N26" t="str">
         <f t="shared" si="6"/>
-        <v>1</v>
-[...38 lines deleted...]
-      <c r="B23" s="86">
+        <v/>
+      </c>
+      <c r="O26" t="str">
         <f t="shared" si="7"/>
-        <v>3</v>
-[...10 lines deleted...]
-      <c r="F23" s="13">
+        <v/>
+      </c>
+      <c r="T26" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D26:E26)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U26">
+        <f>_xlfn.XLOOKUP($B26,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V26" t="str">
+        <f>_xlfn.XLOOKUP($B26,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W26" t="str">
+        <f>_xlfn.XLOOKUP($B26,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X26" t="str">
+        <f>_xlfn.XLOOKUP($B26,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y26" t="str">
+        <f>_xlfn.XLOOKUP($B26,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z26" t="str">
+        <f>_xlfn.XLOOKUP($B26,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA26" t="str">
+        <f>_xlfn.XLOOKUP($B26,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="27" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A27" s="53">
+        <v>7</v>
+      </c>
+      <c r="B27" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C27" s="8"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="12" t="str">
         <f t="shared" si="0"/>
-        <v>1.85</v>
-[...2 lines deleted...]
-      <c r="H23" s="57">
+        <v/>
+      </c>
+      <c r="G27" s="19"/>
+      <c r="H27" s="54" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K27">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L27">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N27" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O27" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T27" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D27:E27)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U27">
+        <f>_xlfn.XLOOKUP($B27,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V27" t="str">
+        <f>_xlfn.XLOOKUP($B27,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W27" t="str">
+        <f>_xlfn.XLOOKUP($B27,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X27" t="str">
+        <f>_xlfn.XLOOKUP($B27,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y27" t="str">
+        <f>_xlfn.XLOOKUP($B27,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z27" t="str">
+        <f>_xlfn.XLOOKUP($B27,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA27" t="str">
+        <f>_xlfn.XLOOKUP($B27,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A28" s="53">
+        <v>8</v>
+      </c>
+      <c r="B28" s="83" t="str">
         <f t="shared" si="8"/>
-        <v>36.313131313131315</v>
-[...2 lines deleted...]
-      <c r="J23">
+        <v/>
+      </c>
+      <c r="C28" s="8"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G28" s="19"/>
+      <c r="H28" s="54" t="str">
         <f t="shared" si="1"/>
-        <v>1.85</v>
-[...408 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K28">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L28">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M28">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N28" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O28" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T28" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D28:E28)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U28">
+        <f>_xlfn.XLOOKUP($B28,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V28" t="str">
+        <f>_xlfn.XLOOKUP($B28,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W28" t="str">
+        <f>_xlfn.XLOOKUP($B28,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X28" t="str">
+        <f>_xlfn.XLOOKUP($B28,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y28" t="str">
+        <f>_xlfn.XLOOKUP($B28,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z28" t="str">
+        <f>_xlfn.XLOOKUP($B28,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA28" t="str">
+        <f>_xlfn.XLOOKUP($B28,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A29" s="53">
+        <v>9</v>
+      </c>
+      <c r="B29" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C29" s="8"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G29" s="19"/>
+      <c r="H29" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K29">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M29">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N29" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O29" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T29" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D29:E29)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U29">
+        <f>_xlfn.XLOOKUP($B29,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V29" t="str">
+        <f>_xlfn.XLOOKUP($B29,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W29" t="str">
+        <f>_xlfn.XLOOKUP($B29,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X29" t="str">
+        <f>_xlfn.XLOOKUP($B29,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y29" t="str">
+        <f>_xlfn.XLOOKUP($B29,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z29" t="str">
+        <f>_xlfn.XLOOKUP($B29,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA29" t="str">
+        <f>_xlfn.XLOOKUP($B29,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A30" s="53">
+        <v>10</v>
+      </c>
+      <c r="B30" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C30" s="8"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G30" s="19"/>
+      <c r="H30" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K30">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L30">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N30" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O30" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T30" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D30:E30)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U30">
+        <f>_xlfn.XLOOKUP($B30,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V30" t="str">
+        <f>_xlfn.XLOOKUP($B30,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W30" t="str">
+        <f>_xlfn.XLOOKUP($B30,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X30" t="str">
+        <f>_xlfn.XLOOKUP($B30,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y30" t="str">
+        <f>_xlfn.XLOOKUP($B30,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z30" t="str">
+        <f>_xlfn.XLOOKUP($B30,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA30" t="str">
+        <f>_xlfn.XLOOKUP($B30,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A31" s="53">
+        <v>11</v>
+      </c>
+      <c r="B31" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C31" s="8"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G31" s="19"/>
+      <c r="H31" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K31">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L31">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M31">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N31" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O31" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T31" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D31:E31)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U31">
+        <f>_xlfn.XLOOKUP($B31,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V31" t="str">
+        <f>_xlfn.XLOOKUP($B31,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W31" t="str">
+        <f>_xlfn.XLOOKUP($B31,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X31" t="str">
+        <f>_xlfn.XLOOKUP($B31,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y31" t="str">
+        <f>_xlfn.XLOOKUP($B31,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z31" t="str">
+        <f>_xlfn.XLOOKUP($B31,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA31" t="str">
+        <f>_xlfn.XLOOKUP($B31,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A32" s="53">
+        <v>12</v>
+      </c>
+      <c r="B32" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C32" s="8"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G32" s="19"/>
+      <c r="H32" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K32">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L32">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M32">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N32" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O32" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T32" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D32:E32)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U32">
+        <f>_xlfn.XLOOKUP($B32,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V32" t="str">
+        <f>_xlfn.XLOOKUP($B32,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W32" t="str">
+        <f>_xlfn.XLOOKUP($B32,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X32" t="str">
+        <f>_xlfn.XLOOKUP($B32,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y32" t="str">
+        <f>_xlfn.XLOOKUP($B32,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z32" t="str">
+        <f>_xlfn.XLOOKUP($B32,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA32" t="str">
+        <f>_xlfn.XLOOKUP($B32,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="33" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A33" s="53">
+        <v>13</v>
+      </c>
+      <c r="B33" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C33" s="8"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G33" s="19"/>
+      <c r="H33" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K33">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L33">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M33">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N33" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O33" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T33" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D33:E33)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U33">
+        <f>_xlfn.XLOOKUP($B33,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V33" t="str">
+        <f>_xlfn.XLOOKUP($B33,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W33" t="str">
+        <f>_xlfn.XLOOKUP($B33,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X33" t="str">
+        <f>_xlfn.XLOOKUP($B33,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y33" t="str">
+        <f>_xlfn.XLOOKUP($B33,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z33" t="str">
+        <f>_xlfn.XLOOKUP($B33,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA33" t="str">
+        <f>_xlfn.XLOOKUP($B33,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A34" s="53">
+        <v>14</v>
+      </c>
+      <c r="B34" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C34" s="8"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G34" s="19"/>
+      <c r="H34" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K34">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L34">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M34">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N34" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O34" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T34" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D34:E34)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U34">
+        <f>_xlfn.XLOOKUP($B34,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V34" t="str">
+        <f>_xlfn.XLOOKUP($B34,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W34" t="str">
+        <f>_xlfn.XLOOKUP($B34,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X34" t="str">
+        <f>_xlfn.XLOOKUP($B34,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y34" t="str">
+        <f>_xlfn.XLOOKUP($B34,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z34" t="str">
+        <f>_xlfn.XLOOKUP($B34,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA34" t="str">
+        <f>_xlfn.XLOOKUP($B34,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="35" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A35" s="53">
+        <v>15</v>
+      </c>
+      <c r="B35" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C35" s="8"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G35" s="19"/>
+      <c r="H35" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K35">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M35">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N35" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O35" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T35" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D35:E35)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U35">
+        <f>_xlfn.XLOOKUP($B35,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V35" t="str">
+        <f>_xlfn.XLOOKUP($B35,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W35" t="str">
+        <f>_xlfn.XLOOKUP($B35,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X35" t="str">
+        <f>_xlfn.XLOOKUP($B35,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y35" t="str">
+        <f>_xlfn.XLOOKUP($B35,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z35" t="str">
+        <f>_xlfn.XLOOKUP($B35,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA35" t="str">
+        <f>_xlfn.XLOOKUP($B35,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="36" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A36" s="53">
+        <v>16</v>
+      </c>
+      <c r="B36" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C36" s="8"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G36" s="19"/>
+      <c r="H36" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K36">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L36">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M36">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N36" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O36" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T36" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D36:E36)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U36">
+        <f>_xlfn.XLOOKUP($B36,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V36" t="str">
+        <f>_xlfn.XLOOKUP($B36,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W36" t="str">
+        <f>_xlfn.XLOOKUP($B36,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X36" t="str">
+        <f>_xlfn.XLOOKUP($B36,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y36" t="str">
+        <f>_xlfn.XLOOKUP($B36,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z36" t="str">
+        <f>_xlfn.XLOOKUP($B36,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA36" t="str">
+        <f>_xlfn.XLOOKUP($B36,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A37" s="53">
+        <v>17</v>
+      </c>
+      <c r="B37" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C37" s="8"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G37" s="19"/>
+      <c r="H37" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K37">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L37">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N37" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O37" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T37" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D37:E37)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U37">
+        <f>_xlfn.XLOOKUP($B37,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V37" t="str">
+        <f>_xlfn.XLOOKUP($B37,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W37" t="str">
+        <f>_xlfn.XLOOKUP($B37,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X37" t="str">
+        <f>_xlfn.XLOOKUP($B37,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y37" t="str">
+        <f>_xlfn.XLOOKUP($B37,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z37" t="str">
+        <f>_xlfn.XLOOKUP($B37,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA37" t="str">
+        <f>_xlfn.XLOOKUP($B37,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="38" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A38" s="53">
+        <v>18</v>
+      </c>
+      <c r="B38" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C38" s="8"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G38" s="19"/>
+      <c r="H38" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K38">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L38">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M38">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N38" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O38" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T38" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D38:E38)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U38">
+        <f>_xlfn.XLOOKUP($B38,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V38" t="str">
+        <f>_xlfn.XLOOKUP($B38,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W38" t="str">
+        <f>_xlfn.XLOOKUP($B38,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X38" t="str">
+        <f>_xlfn.XLOOKUP($B38,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y38" t="str">
+        <f>_xlfn.XLOOKUP($B38,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z38" t="str">
+        <f>_xlfn.XLOOKUP($B38,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA38" t="str">
+        <f>_xlfn.XLOOKUP($B38,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="39" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A39" s="53">
+        <v>19</v>
+      </c>
+      <c r="B39" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C39" s="8"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G39" s="19"/>
+      <c r="H39" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K39">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L39">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M39">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N39" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O39" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T39" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D39:E39)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U39">
+        <f>_xlfn.XLOOKUP($B39,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V39" t="str">
+        <f>_xlfn.XLOOKUP($B39,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W39" t="str">
+        <f>_xlfn.XLOOKUP($B39,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X39" t="str">
+        <f>_xlfn.XLOOKUP($B39,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y39" t="str">
+        <f>_xlfn.XLOOKUP($B39,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z39" t="str">
+        <f>_xlfn.XLOOKUP($B39,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA39" t="str">
+        <f>_xlfn.XLOOKUP($B39,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="40" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A40" s="53">
+        <v>20</v>
+      </c>
+      <c r="B40" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C40" s="8"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G40" s="19"/>
+      <c r="H40" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K40">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L40">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M40">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N40" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O40" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T40" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D40:E40)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U40">
+        <f>_xlfn.XLOOKUP($B40,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V40" t="str">
+        <f>_xlfn.XLOOKUP($B40,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W40" t="str">
+        <f>_xlfn.XLOOKUP($B40,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X40" t="str">
+        <f>_xlfn.XLOOKUP($B40,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y40" t="str">
+        <f>_xlfn.XLOOKUP($B40,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z40" t="str">
+        <f>_xlfn.XLOOKUP($B40,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA40" t="str">
+        <f>_xlfn.XLOOKUP($B40,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="41" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A41" s="53">
+        <v>21</v>
+      </c>
+      <c r="B41" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C41" s="8"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G41" s="19"/>
+      <c r="H41" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K41">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L41">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M41">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N41" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O41" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T41" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D41:E41)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U41">
+        <f>_xlfn.XLOOKUP($B41,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V41" t="str">
+        <f>_xlfn.XLOOKUP($B41,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W41" t="str">
+        <f>_xlfn.XLOOKUP($B41,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X41" t="str">
+        <f>_xlfn.XLOOKUP($B41,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y41" t="str">
+        <f>_xlfn.XLOOKUP($B41,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z41" t="str">
+        <f>_xlfn.XLOOKUP($B41,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA41" t="str">
+        <f>_xlfn.XLOOKUP($B41,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="42" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A42" s="53">
+        <v>22</v>
+      </c>
+      <c r="B42" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C42" s="8"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G42" s="19"/>
+      <c r="H42" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K42">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L42">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M42">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N42" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O42" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T42" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D42:E42)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U42">
+        <f>_xlfn.XLOOKUP($B42,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V42" t="str">
+        <f>_xlfn.XLOOKUP($B42,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W42" t="str">
+        <f>_xlfn.XLOOKUP($B42,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X42" t="str">
+        <f>_xlfn.XLOOKUP($B42,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y42" t="str">
+        <f>_xlfn.XLOOKUP($B42,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z42" t="str">
+        <f>_xlfn.XLOOKUP($B42,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA42" t="str">
+        <f>_xlfn.XLOOKUP($B42,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="43" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A43" s="53">
+        <v>23</v>
+      </c>
+      <c r="B43" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C43" s="8"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G43" s="19"/>
+      <c r="H43" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K43">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L43">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M43">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N43" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O43" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T43" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D43:E43)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U43">
+        <f>_xlfn.XLOOKUP($B43,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V43" t="str">
+        <f>_xlfn.XLOOKUP($B43,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W43" t="str">
+        <f>_xlfn.XLOOKUP($B43,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X43" t="str">
+        <f>_xlfn.XLOOKUP($B43,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y43" t="str">
+        <f>_xlfn.XLOOKUP($B43,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z43" t="str">
+        <f>_xlfn.XLOOKUP($B43,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA43" t="str">
+        <f>_xlfn.XLOOKUP($B43,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="44" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A44" s="53">
+        <v>24</v>
+      </c>
+      <c r="B44" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C44" s="8"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G44" s="19"/>
+      <c r="H44" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K44">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L44">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M44">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N44" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O44" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T44" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D44:E44)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U44">
+        <f>_xlfn.XLOOKUP($B44,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V44" t="str">
+        <f>_xlfn.XLOOKUP($B44,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W44" t="str">
+        <f>_xlfn.XLOOKUP($B44,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X44" t="str">
+        <f>_xlfn.XLOOKUP($B44,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y44" t="str">
+        <f>_xlfn.XLOOKUP($B44,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z44" t="str">
+        <f>_xlfn.XLOOKUP($B44,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA44" t="str">
+        <f>_xlfn.XLOOKUP($B44,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="45" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A45" s="53">
+        <v>25</v>
+      </c>
+      <c r="B45" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C45" s="8"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G45" s="19"/>
+      <c r="H45" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L45">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M45">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N45" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O45" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T45" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D45:E45)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U45">
+        <f>_xlfn.XLOOKUP($B45,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V45" t="str">
+        <f>_xlfn.XLOOKUP($B45,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W45" t="str">
+        <f>_xlfn.XLOOKUP($B45,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X45" t="str">
+        <f>_xlfn.XLOOKUP($B45,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y45" t="str">
+        <f>_xlfn.XLOOKUP($B45,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z45" t="str">
+        <f>_xlfn.XLOOKUP($B45,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA45" t="str">
+        <f>_xlfn.XLOOKUP($B45,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="46" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A46" s="53">
+        <v>26</v>
+      </c>
+      <c r="B46" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C46" s="8"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G46" s="19"/>
+      <c r="H46" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K46">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L46">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M46">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N46" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O46" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T46" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D46:E46)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U46">
+        <f>_xlfn.XLOOKUP($B46,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V46" t="str">
+        <f>_xlfn.XLOOKUP($B46,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W46" t="str">
+        <f>_xlfn.XLOOKUP($B46,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X46" t="str">
+        <f>_xlfn.XLOOKUP($B46,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y46" t="str">
+        <f>_xlfn.XLOOKUP($B46,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z46" t="str">
+        <f>_xlfn.XLOOKUP($B46,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA46" t="str">
+        <f>_xlfn.XLOOKUP($B46,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="47" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A47" s="53">
+        <v>27</v>
+      </c>
+      <c r="B47" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C47" s="8"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G47" s="19"/>
+      <c r="H47" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K47">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L47">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M47">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N47" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O47" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T47" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D47:E47)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U47">
+        <f>_xlfn.XLOOKUP($B47,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V47" t="str">
+        <f>_xlfn.XLOOKUP($B47,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W47" t="str">
+        <f>_xlfn.XLOOKUP($B47,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X47" t="str">
+        <f>_xlfn.XLOOKUP($B47,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y47" t="str">
+        <f>_xlfn.XLOOKUP($B47,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z47" t="str">
+        <f>_xlfn.XLOOKUP($B47,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA47" t="str">
+        <f>_xlfn.XLOOKUP($B47,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="48" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A48" s="53">
+        <v>28</v>
+      </c>
+      <c r="B48" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C48" s="8"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G48" s="19"/>
+      <c r="H48" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L48">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M48">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N48" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O48" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T48" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D48:E48)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U48">
+        <f>_xlfn.XLOOKUP($B48,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V48" t="str">
+        <f>_xlfn.XLOOKUP($B48,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W48" t="str">
+        <f>_xlfn.XLOOKUP($B48,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X48" t="str">
+        <f>_xlfn.XLOOKUP($B48,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y48" t="str">
+        <f>_xlfn.XLOOKUP($B48,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z48" t="str">
+        <f>_xlfn.XLOOKUP($B48,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA48" t="str">
+        <f>_xlfn.XLOOKUP($B48,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="49" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A49" s="53">
+        <v>29</v>
+      </c>
+      <c r="B49" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C49" s="8"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G49" s="19"/>
+      <c r="H49" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M49">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N49" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O49" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T49" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D49:E49)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U49">
+        <f>_xlfn.XLOOKUP($B49,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V49" t="str">
+        <f>_xlfn.XLOOKUP($B49,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W49" t="str">
+        <f>_xlfn.XLOOKUP($B49,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X49" t="str">
+        <f>_xlfn.XLOOKUP($B49,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y49" t="str">
+        <f>_xlfn.XLOOKUP($B49,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z49" t="str">
+        <f>_xlfn.XLOOKUP($B49,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA49" t="str">
+        <f>_xlfn.XLOOKUP($B49,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="50" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A50" s="53">
+        <v>30</v>
+      </c>
+      <c r="B50" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C50" s="8"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G50" s="19"/>
+      <c r="H50" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K50">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L50">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M50">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N50" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O50" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T50" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D50:E50)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U50">
+        <f>_xlfn.XLOOKUP($B50,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V50" t="str">
+        <f>_xlfn.XLOOKUP($B50,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W50" t="str">
+        <f>_xlfn.XLOOKUP($B50,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X50" t="str">
+        <f>_xlfn.XLOOKUP($B50,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y50" t="str">
+        <f>_xlfn.XLOOKUP($B50,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z50" t="str">
+        <f>_xlfn.XLOOKUP($B50,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA50" t="str">
+        <f>_xlfn.XLOOKUP($B50,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="51" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A51" s="53">
+        <v>31</v>
+      </c>
+      <c r="B51" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C51" s="8"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G51" s="19"/>
+      <c r="H51" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="K51">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L51">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M51">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N51" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="O51" t="str">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T51" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D51:E51)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U51">
+        <f>_xlfn.XLOOKUP($B51,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V51" t="str">
+        <f>_xlfn.XLOOKUP($B51,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W51" t="str">
+        <f>_xlfn.XLOOKUP($B51,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X51" t="str">
+        <f>_xlfn.XLOOKUP($B51,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y51" t="str">
+        <f>_xlfn.XLOOKUP($B51,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z51" t="str">
+        <f>_xlfn.XLOOKUP($B51,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA51" t="str">
+        <f>_xlfn.XLOOKUP($B51,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="52" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A52" s="53">
+        <v>32</v>
+      </c>
+      <c r="B52" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C52" s="8"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="G52" s="19"/>
+      <c r="H52" s="54" t="str">
         <f t="shared" si="1"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L52">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M52">
-        <f t="shared" si="4"/>
-[...2 lines deleted...]
-      <c r="N52">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
+      <c r="N52" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
       <c r="O52" t="str">
-        <f t="shared" si="6"/>
-[...2 lines deleted...]
-      <c r="AA52" s="61">
+        <f t="shared" si="7"/>
+        <v/>
+      </c>
+      <c r="T52" t="e">
         <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D52:E52)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AB52" s="61" t="str">
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U52">
         <f>_xlfn.XLOOKUP($B52,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AC52" s="61" t="str">
+        <v>0</v>
+      </c>
+      <c r="V52" t="str">
         <f>_xlfn.XLOOKUP($B52,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
         <v/>
       </c>
-      <c r="AD52" s="61" t="str">
+      <c r="W52" t="str">
         <f>_xlfn.XLOOKUP($B52,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
         <v/>
       </c>
-      <c r="AE52" s="61" t="str">
+      <c r="X52" t="str">
         <f>_xlfn.XLOOKUP($B52,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
         <v/>
       </c>
-      <c r="AF52" s="61" t="str">
+      <c r="Y52" t="str">
         <f>_xlfn.XLOOKUP($B52,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
         <v/>
       </c>
-      <c r="AG52" s="61" t="str">
+      <c r="Z52" t="str">
         <f>_xlfn.XLOOKUP($B52,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
         <v/>
       </c>
-      <c r="AH52" s="61" t="str">
+      <c r="AA52" t="str">
         <f>_xlfn.XLOOKUP($B52,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
         <v/>
       </c>
     </row>
-    <row r="53" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A53" s="56">
+    <row r="53" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A53" s="53">
         <v>33</v>
       </c>
-      <c r="B53" s="86" t="str">
-[...6 lines deleted...]
-      <c r="F53" s="13" t="str">
+      <c r="B53" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C53" s="8"/>
+      <c r="D53" s="11"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="12" t="str">
         <f t="shared" ref="F53:F84" si="9">IF(C53=$D$216,K53,IF(C53=$D$217,L53,IF(C53=$D$222,M53,J53)))</f>
         <v/>
       </c>
-      <c r="G53" s="20"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="G53" s="19"/>
+      <c r="H53" s="54" t="str">
+        <f t="shared" ref="H53:H84" si="10">IF(C53="","",SUM(T53:AA53))</f>
+        <v/>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" t="str">
-        <f t="shared" ref="J53:J84" si="10">IF(C53="","",VLOOKUP(C53,$D$216:$E$227,2,FALSE))</f>
+        <f t="shared" ref="J53:J84" si="11">IF(C53="","",VLOOKUP(C53,$D$216:$E$227,2,FALSE))</f>
         <v/>
       </c>
       <c r="K53">
-        <f t="shared" ref="K53:K84" si="11">IF(C53=$D$216,IF(E53&lt;60,1.6+0.015*(60-E53),1.6),0)</f>
+        <f t="shared" ref="K53:K84" si="12">IF(C53=$D$216,IF(E53&lt;60,1.6+0.015*(60-E53),1.6),0)</f>
         <v>0</v>
       </c>
       <c r="L53">
-        <f t="shared" ref="L53:L84" si="12">IF(C53=$D$217,IF(E53&lt;80,1.6+0.015*(80-E53),1.6),0)</f>
+        <f t="shared" ref="L53:L84" si="13">IF(C53=$D$217,IF(E53&lt;80,1.6+0.015*(80-E53),1.6),0)</f>
         <v>0</v>
       </c>
       <c r="M53">
-        <f t="shared" ref="M53:M84" si="13">IF(C53=$D$222,IF(($D$17/$D$16)&gt;2.5,1.55+0.75*($D$17/$D$16-2.5),1.55),0)</f>
-[...4 lines deleted...]
-        <v>0</v>
+        <f t="shared" ref="M53:M84" si="14">IF(C53=$D$222,IF(($D$17/$D$16)&gt;2.5,1.55+0.75*($D$17/$D$16-2.5),1.55),0)</f>
+        <v>0</v>
+      </c>
+      <c r="N53" t="str">
+        <f t="shared" ref="N53:N84" si="15">IFERROR(H53+D53*E53,"")</f>
+        <v/>
       </c>
       <c r="O53" t="str">
-        <f t="shared" ref="O53:O84" si="15">IF(C53="","",IF(C53=$D$221,100,IF(C53=$D$227,200,1)))</f>
-[...2 lines deleted...]
-      <c r="AA53" s="61">
+        <f t="shared" ref="O53:O84" si="16">IF(C53="","",IF(C53=$D$221,100,IF(C53=$D$227,200,1)))</f>
+        <v/>
+      </c>
+      <c r="T53" t="e">
         <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D53:E53)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AB53" s="61" t="str">
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U53">
         <f>_xlfn.XLOOKUP($B53,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AC53" s="61" t="str">
+        <v>0</v>
+      </c>
+      <c r="V53" t="str">
         <f>_xlfn.XLOOKUP($B53,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
         <v/>
       </c>
-      <c r="AD53" s="61" t="str">
+      <c r="W53" t="str">
         <f>_xlfn.XLOOKUP($B53,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
         <v/>
       </c>
-      <c r="AE53" s="61" t="str">
+      <c r="X53" t="str">
         <f>_xlfn.XLOOKUP($B53,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
         <v/>
       </c>
-      <c r="AF53" s="61" t="str">
+      <c r="Y53" t="str">
         <f>_xlfn.XLOOKUP($B53,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
         <v/>
       </c>
-      <c r="AG53" s="61" t="str">
+      <c r="Z53" t="str">
         <f>_xlfn.XLOOKUP($B53,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
         <v/>
       </c>
-      <c r="AH53" s="61" t="str">
+      <c r="AA53" t="str">
         <f>_xlfn.XLOOKUP($B53,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
         <v/>
       </c>
     </row>
-    <row r="54" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A54" s="56">
+    <row r="54" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A54" s="53">
         <v>34</v>
       </c>
-      <c r="B54" s="86" t="str">
-[...6 lines deleted...]
-      <c r="F54" s="13" t="str">
+      <c r="B54" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C54" s="8"/>
+      <c r="D54" s="11"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="12" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
-      <c r="G54" s="20"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="G54" s="19"/>
+      <c r="H54" s="54" t="str">
+        <f t="shared" si="10"/>
+        <v/>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K54">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L54">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M54">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N54" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O54" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T54" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D54:E54)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U54">
+        <f>_xlfn.XLOOKUP($B54,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V54" t="str">
+        <f>_xlfn.XLOOKUP($B54,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W54" t="str">
+        <f>_xlfn.XLOOKUP($B54,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X54" t="str">
+        <f>_xlfn.XLOOKUP($B54,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y54" t="str">
+        <f>_xlfn.XLOOKUP($B54,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z54" t="str">
+        <f>_xlfn.XLOOKUP($B54,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA54" t="str">
+        <f>_xlfn.XLOOKUP($B54,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="55" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A55" s="53">
+        <v>35</v>
+      </c>
+      <c r="B55" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C55" s="8"/>
+      <c r="D55" s="11"/>
+      <c r="E55" s="11"/>
+      <c r="F55" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G55" s="19"/>
+      <c r="H55" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K55">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L55">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M55">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N55" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O55" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T55" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D55:E55)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U55">
+        <f>_xlfn.XLOOKUP($B55,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V55" t="str">
+        <f>_xlfn.XLOOKUP($B55,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W55" t="str">
+        <f>_xlfn.XLOOKUP($B55,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X55" t="str">
+        <f>_xlfn.XLOOKUP($B55,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y55" t="str">
+        <f>_xlfn.XLOOKUP($B55,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z55" t="str">
+        <f>_xlfn.XLOOKUP($B55,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA55" t="str">
+        <f>_xlfn.XLOOKUP($B55,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="56" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A56" s="53">
+        <v>36</v>
+      </c>
+      <c r="B56" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C56" s="8"/>
+      <c r="D56" s="11"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G56" s="19"/>
+      <c r="H56" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K56">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L56">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M56">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N56" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O56" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T56" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D56:E56)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U56">
+        <f>_xlfn.XLOOKUP($B56,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V56" t="str">
+        <f>_xlfn.XLOOKUP($B56,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W56" t="str">
+        <f>_xlfn.XLOOKUP($B56,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X56" t="str">
+        <f>_xlfn.XLOOKUP($B56,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y56" t="str">
+        <f>_xlfn.XLOOKUP($B56,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z56" t="str">
+        <f>_xlfn.XLOOKUP($B56,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA56" t="str">
+        <f>_xlfn.XLOOKUP($B56,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="57" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A57" s="53">
+        <v>37</v>
+      </c>
+      <c r="B57" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C57" s="8"/>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G57" s="19"/>
+      <c r="H57" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K57">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L57">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M57">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N57" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O57" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T57" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D57:E57)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U57">
+        <f>_xlfn.XLOOKUP($B57,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V57" t="str">
+        <f>_xlfn.XLOOKUP($B57,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W57" t="str">
+        <f>_xlfn.XLOOKUP($B57,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X57" t="str">
+        <f>_xlfn.XLOOKUP($B57,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y57" t="str">
+        <f>_xlfn.XLOOKUP($B57,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z57" t="str">
+        <f>_xlfn.XLOOKUP($B57,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA57" t="str">
+        <f>_xlfn.XLOOKUP($B57,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="58" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A58" s="53">
+        <v>38</v>
+      </c>
+      <c r="B58" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C58" s="8"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G58" s="19"/>
+      <c r="H58" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K58">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L58">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M58">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N58" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O58" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T58" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D58:E58)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U58">
+        <f>_xlfn.XLOOKUP($B58,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V58" t="str">
+        <f>_xlfn.XLOOKUP($B58,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W58" t="str">
+        <f>_xlfn.XLOOKUP($B58,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X58" t="str">
+        <f>_xlfn.XLOOKUP($B58,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y58" t="str">
+        <f>_xlfn.XLOOKUP($B58,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z58" t="str">
+        <f>_xlfn.XLOOKUP($B58,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA58" t="str">
+        <f>_xlfn.XLOOKUP($B58,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="59" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A59" s="53">
+        <v>39</v>
+      </c>
+      <c r="B59" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C59" s="8"/>
+      <c r="D59" s="11"/>
+      <c r="E59" s="11"/>
+      <c r="F59" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G59" s="19"/>
+      <c r="H59" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K59">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L59">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M59">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N59" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O59" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T59" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D59:E59)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U59">
+        <f>_xlfn.XLOOKUP($B59,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V59" t="str">
+        <f>_xlfn.XLOOKUP($B59,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W59" t="str">
+        <f>_xlfn.XLOOKUP($B59,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X59" t="str">
+        <f>_xlfn.XLOOKUP($B59,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y59" t="str">
+        <f>_xlfn.XLOOKUP($B59,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z59" t="str">
+        <f>_xlfn.XLOOKUP($B59,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA59" t="str">
+        <f>_xlfn.XLOOKUP($B59,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="60" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A60" s="53">
+        <v>40</v>
+      </c>
+      <c r="B60" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C60" s="8"/>
+      <c r="D60" s="11"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G60" s="19"/>
+      <c r="H60" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K60">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L60">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M60">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N60" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O60" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T60" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D60:E60)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U60">
+        <f>_xlfn.XLOOKUP($B60,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V60" t="str">
+        <f>_xlfn.XLOOKUP($B60,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W60" t="str">
+        <f>_xlfn.XLOOKUP($B60,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X60" t="str">
+        <f>_xlfn.XLOOKUP($B60,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y60" t="str">
+        <f>_xlfn.XLOOKUP($B60,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z60" t="str">
+        <f>_xlfn.XLOOKUP($B60,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA60" t="str">
+        <f>_xlfn.XLOOKUP($B60,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="61" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A61" s="53">
+        <v>41</v>
+      </c>
+      <c r="B61" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C61" s="8"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G61" s="19"/>
+      <c r="H61" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K61">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L61">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M61">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N61" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O61" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T61" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D61:E61)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U61">
+        <f>_xlfn.XLOOKUP($B61,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V61" t="str">
+        <f>_xlfn.XLOOKUP($B61,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W61" t="str">
+        <f>_xlfn.XLOOKUP($B61,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X61" t="str">
+        <f>_xlfn.XLOOKUP($B61,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y61" t="str">
+        <f>_xlfn.XLOOKUP($B61,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z61" t="str">
+        <f>_xlfn.XLOOKUP($B61,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA61" t="str">
+        <f>_xlfn.XLOOKUP($B61,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="62" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A62" s="53">
+        <v>42</v>
+      </c>
+      <c r="B62" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C62" s="8"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G62" s="19"/>
+      <c r="H62" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K62">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L62">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M62">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N62" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O62" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T62" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D62:E62)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U62">
+        <f>_xlfn.XLOOKUP($B62,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V62" t="str">
+        <f>_xlfn.XLOOKUP($B62,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W62" t="str">
+        <f>_xlfn.XLOOKUP($B62,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X62" t="str">
+        <f>_xlfn.XLOOKUP($B62,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y62" t="str">
+        <f>_xlfn.XLOOKUP($B62,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z62" t="str">
+        <f>_xlfn.XLOOKUP($B62,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA62" t="str">
+        <f>_xlfn.XLOOKUP($B62,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="63" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A63" s="53">
+        <v>43</v>
+      </c>
+      <c r="B63" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C63" s="8"/>
+      <c r="D63" s="11"/>
+      <c r="E63" s="11"/>
+      <c r="F63" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G63" s="19"/>
+      <c r="H63" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K63">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L63">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M63">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N63" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O63" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T63" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D63:E63)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U63">
+        <f>_xlfn.XLOOKUP($B63,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V63" t="str">
+        <f>_xlfn.XLOOKUP($B63,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W63" t="str">
+        <f>_xlfn.XLOOKUP($B63,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X63" t="str">
+        <f>_xlfn.XLOOKUP($B63,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y63" t="str">
+        <f>_xlfn.XLOOKUP($B63,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z63" t="str">
+        <f>_xlfn.XLOOKUP($B63,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA63" t="str">
+        <f>_xlfn.XLOOKUP($B63,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="64" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A64" s="53">
+        <v>44</v>
+      </c>
+      <c r="B64" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C64" s="8"/>
+      <c r="D64" s="11"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G64" s="19"/>
+      <c r="H64" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K64">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L64">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M64">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N64" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O64" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T64" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D64:E64)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U64">
+        <f>_xlfn.XLOOKUP($B64,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V64" t="str">
+        <f>_xlfn.XLOOKUP($B64,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W64" t="str">
+        <f>_xlfn.XLOOKUP($B64,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X64" t="str">
+        <f>_xlfn.XLOOKUP($B64,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y64" t="str">
+        <f>_xlfn.XLOOKUP($B64,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z64" t="str">
+        <f>_xlfn.XLOOKUP($B64,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA64" t="str">
+        <f>_xlfn.XLOOKUP($B64,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="65" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A65" s="53">
+        <v>45</v>
+      </c>
+      <c r="B65" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C65" s="8"/>
+      <c r="D65" s="11"/>
+      <c r="E65" s="11"/>
+      <c r="F65" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G65" s="19"/>
+      <c r="H65" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K65">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L65">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M65">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N65" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O65" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T65" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D65:E65)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U65">
+        <f>_xlfn.XLOOKUP($B65,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V65" t="str">
+        <f>_xlfn.XLOOKUP($B65,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W65" t="str">
+        <f>_xlfn.XLOOKUP($B65,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X65" t="str">
+        <f>_xlfn.XLOOKUP($B65,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y65" t="str">
+        <f>_xlfn.XLOOKUP($B65,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z65" t="str">
+        <f>_xlfn.XLOOKUP($B65,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA65" t="str">
+        <f>_xlfn.XLOOKUP($B65,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="66" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A66" s="53">
+        <v>46</v>
+      </c>
+      <c r="B66" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C66" s="8"/>
+      <c r="D66" s="11"/>
+      <c r="E66" s="11"/>
+      <c r="F66" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G66" s="19"/>
+      <c r="H66" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I66" s="5"/>
       <c r="J66" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K66">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L66">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M66">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N66" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O66" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T66" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D66:E66)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U66">
+        <f>_xlfn.XLOOKUP($B66,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V66" t="str">
+        <f>_xlfn.XLOOKUP($B66,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W66" t="str">
+        <f>_xlfn.XLOOKUP($B66,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X66" t="str">
+        <f>_xlfn.XLOOKUP($B66,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y66" t="str">
+        <f>_xlfn.XLOOKUP($B66,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z66" t="str">
+        <f>_xlfn.XLOOKUP($B66,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA66" t="str">
+        <f>_xlfn.XLOOKUP($B66,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="67" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A67" s="53">
+        <v>47</v>
+      </c>
+      <c r="B67" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C67" s="8"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G67" s="19"/>
+      <c r="H67" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K67">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L67">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M67">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N67" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O67" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T67" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D67:E67)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U67">
+        <f>_xlfn.XLOOKUP($B67,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V67" t="str">
+        <f>_xlfn.XLOOKUP($B67,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W67" t="str">
+        <f>_xlfn.XLOOKUP($B67,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X67" t="str">
+        <f>_xlfn.XLOOKUP($B67,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y67" t="str">
+        <f>_xlfn.XLOOKUP($B67,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z67" t="str">
+        <f>_xlfn.XLOOKUP($B67,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA67" t="str">
+        <f>_xlfn.XLOOKUP($B67,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="68" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A68" s="53">
+        <v>48</v>
+      </c>
+      <c r="B68" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C68" s="8"/>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G68" s="19"/>
+      <c r="H68" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K68">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L68">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M68">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N68" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O68" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T68" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D68:E68)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U68">
+        <f>_xlfn.XLOOKUP($B68,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V68" t="str">
+        <f>_xlfn.XLOOKUP($B68,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W68" t="str">
+        <f>_xlfn.XLOOKUP($B68,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X68" t="str">
+        <f>_xlfn.XLOOKUP($B68,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y68" t="str">
+        <f>_xlfn.XLOOKUP($B68,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z68" t="str">
+        <f>_xlfn.XLOOKUP($B68,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA68" t="str">
+        <f>_xlfn.XLOOKUP($B68,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="69" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A69" s="53">
+        <v>49</v>
+      </c>
+      <c r="B69" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C69" s="8"/>
+      <c r="D69" s="11"/>
+      <c r="E69" s="11"/>
+      <c r="F69" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G69" s="19"/>
+      <c r="H69" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K69">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L69">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M69">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N69" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O69" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T69" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D69:E69)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U69">
+        <f>_xlfn.XLOOKUP($B69,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V69" t="str">
+        <f>_xlfn.XLOOKUP($B69,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W69" t="str">
+        <f>_xlfn.XLOOKUP($B69,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X69" t="str">
+        <f>_xlfn.XLOOKUP($B69,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y69" t="str">
+        <f>_xlfn.XLOOKUP($B69,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z69" t="str">
+        <f>_xlfn.XLOOKUP($B69,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA69" t="str">
+        <f>_xlfn.XLOOKUP($B69,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="70" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A70" s="53">
+        <v>50</v>
+      </c>
+      <c r="B70" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C70" s="8"/>
+      <c r="D70" s="11"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G70" s="19"/>
+      <c r="H70" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K70">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L70">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M70">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N70" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O70" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T70" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D70:E70)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U70">
+        <f>_xlfn.XLOOKUP($B70,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V70" t="str">
+        <f>_xlfn.XLOOKUP($B70,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W70" t="str">
+        <f>_xlfn.XLOOKUP($B70,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X70" t="str">
+        <f>_xlfn.XLOOKUP($B70,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y70" t="str">
+        <f>_xlfn.XLOOKUP($B70,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z70" t="str">
+        <f>_xlfn.XLOOKUP($B70,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA70" t="str">
+        <f>_xlfn.XLOOKUP($B70,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="71" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A71" s="53">
+        <v>51</v>
+      </c>
+      <c r="B71" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C71" s="8"/>
+      <c r="D71" s="11"/>
+      <c r="E71" s="11"/>
+      <c r="F71" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G71" s="19"/>
+      <c r="H71" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K71">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L71">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M71">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N71" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O71" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T71" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D71:E71)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U71">
+        <f>_xlfn.XLOOKUP($B71,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V71" t="str">
+        <f>_xlfn.XLOOKUP($B71,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W71" t="str">
+        <f>_xlfn.XLOOKUP($B71,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X71" t="str">
+        <f>_xlfn.XLOOKUP($B71,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y71" t="str">
+        <f>_xlfn.XLOOKUP($B71,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z71" t="str">
+        <f>_xlfn.XLOOKUP($B71,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA71" t="str">
+        <f>_xlfn.XLOOKUP($B71,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="72" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A72" s="53">
+        <v>52</v>
+      </c>
+      <c r="B72" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C72" s="8"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G72" s="19"/>
+      <c r="H72" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K72">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L72">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M72">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N72" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O72" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T72" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D72:E72)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U72">
+        <f>_xlfn.XLOOKUP($B72,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V72" t="str">
+        <f>_xlfn.XLOOKUP($B72,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W72" t="str">
+        <f>_xlfn.XLOOKUP($B72,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X72" t="str">
+        <f>_xlfn.XLOOKUP($B72,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y72" t="str">
+        <f>_xlfn.XLOOKUP($B72,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z72" t="str">
+        <f>_xlfn.XLOOKUP($B72,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA72" t="str">
+        <f>_xlfn.XLOOKUP($B72,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="73" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A73" s="53">
+        <v>53</v>
+      </c>
+      <c r="B73" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C73" s="8"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G73" s="19"/>
+      <c r="H73" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K73">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L73">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M73">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N73" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O73" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T73" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D73:E73)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U73">
+        <f>_xlfn.XLOOKUP($B73,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V73" t="str">
+        <f>_xlfn.XLOOKUP($B73,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W73" t="str">
+        <f>_xlfn.XLOOKUP($B73,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X73" t="str">
+        <f>_xlfn.XLOOKUP($B73,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y73" t="str">
+        <f>_xlfn.XLOOKUP($B73,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z73" t="str">
+        <f>_xlfn.XLOOKUP($B73,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA73" t="str">
+        <f>_xlfn.XLOOKUP($B73,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="74" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A74" s="53">
+        <v>54</v>
+      </c>
+      <c r="B74" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C74" s="8"/>
+      <c r="D74" s="11"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G74" s="19"/>
+      <c r="H74" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K74">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L74">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M74">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N74" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O74" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T74" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D74:E74)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U74">
+        <f>_xlfn.XLOOKUP($B74,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V74" t="str">
+        <f>_xlfn.XLOOKUP($B74,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W74" t="str">
+        <f>_xlfn.XLOOKUP($B74,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X74" t="str">
+        <f>_xlfn.XLOOKUP($B74,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y74" t="str">
+        <f>_xlfn.XLOOKUP($B74,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z74" t="str">
+        <f>_xlfn.XLOOKUP($B74,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA74" t="str">
+        <f>_xlfn.XLOOKUP($B74,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="75" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A75" s="53">
+        <v>55</v>
+      </c>
+      <c r="B75" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C75" s="8"/>
+      <c r="D75" s="11"/>
+      <c r="E75" s="11"/>
+      <c r="F75" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G75" s="19"/>
+      <c r="H75" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I75" s="5"/>
       <c r="J75" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K75">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L75">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M75">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N75" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O75" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T75" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D75:E75)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U75">
+        <f>_xlfn.XLOOKUP($B75,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V75" t="str">
+        <f>_xlfn.XLOOKUP($B75,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W75" t="str">
+        <f>_xlfn.XLOOKUP($B75,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X75" t="str">
+        <f>_xlfn.XLOOKUP($B75,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y75" t="str">
+        <f>_xlfn.XLOOKUP($B75,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z75" t="str">
+        <f>_xlfn.XLOOKUP($B75,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA75" t="str">
+        <f>_xlfn.XLOOKUP($B75,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="76" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A76" s="53">
+        <v>56</v>
+      </c>
+      <c r="B76" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C76" s="8"/>
+      <c r="D76" s="11"/>
+      <c r="E76" s="11"/>
+      <c r="F76" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G76" s="19"/>
+      <c r="H76" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I76" s="5"/>
       <c r="J76" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K76">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L76">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M76">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N76" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O76" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T76" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D76:E76)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U76">
+        <f>_xlfn.XLOOKUP($B76,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V76" t="str">
+        <f>_xlfn.XLOOKUP($B76,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W76" t="str">
+        <f>_xlfn.XLOOKUP($B76,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X76" t="str">
+        <f>_xlfn.XLOOKUP($B76,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y76" t="str">
+        <f>_xlfn.XLOOKUP($B76,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z76" t="str">
+        <f>_xlfn.XLOOKUP($B76,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA76" t="str">
+        <f>_xlfn.XLOOKUP($B76,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="77" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A77" s="53">
+        <v>57</v>
+      </c>
+      <c r="B77" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C77" s="8"/>
+      <c r="D77" s="11"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G77" s="19"/>
+      <c r="H77" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K77">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L77">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N77" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O77" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T77" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D77:E77)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U77">
+        <f>_xlfn.XLOOKUP($B77,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V77" t="str">
+        <f>_xlfn.XLOOKUP($B77,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W77" t="str">
+        <f>_xlfn.XLOOKUP($B77,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X77" t="str">
+        <f>_xlfn.XLOOKUP($B77,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y77" t="str">
+        <f>_xlfn.XLOOKUP($B77,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z77" t="str">
+        <f>_xlfn.XLOOKUP($B77,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA77" t="str">
+        <f>_xlfn.XLOOKUP($B77,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="78" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A78" s="53">
+        <v>58</v>
+      </c>
+      <c r="B78" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C78" s="8"/>
+      <c r="D78" s="11"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G78" s="19"/>
+      <c r="H78" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K78">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L78">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M78">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N78" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O78" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T78" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D78:E78)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U78">
+        <f>_xlfn.XLOOKUP($B78,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V78" t="str">
+        <f>_xlfn.XLOOKUP($B78,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W78" t="str">
+        <f>_xlfn.XLOOKUP($B78,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X78" t="str">
+        <f>_xlfn.XLOOKUP($B78,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y78" t="str">
+        <f>_xlfn.XLOOKUP($B78,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z78" t="str">
+        <f>_xlfn.XLOOKUP($B78,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA78" t="str">
+        <f>_xlfn.XLOOKUP($B78,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="79" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A79" s="53">
+        <v>59</v>
+      </c>
+      <c r="B79" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C79" s="8"/>
+      <c r="D79" s="11"/>
+      <c r="E79" s="11"/>
+      <c r="F79" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G79" s="19"/>
+      <c r="H79" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K79">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L79">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M79">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N79" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O79" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T79" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D79:E79)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U79">
+        <f>_xlfn.XLOOKUP($B79,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V79" t="str">
+        <f>_xlfn.XLOOKUP($B79,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W79" t="str">
+        <f>_xlfn.XLOOKUP($B79,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X79" t="str">
+        <f>_xlfn.XLOOKUP($B79,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y79" t="str">
+        <f>_xlfn.XLOOKUP($B79,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z79" t="str">
+        <f>_xlfn.XLOOKUP($B79,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA79" t="str">
+        <f>_xlfn.XLOOKUP($B79,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="80" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A80" s="53">
+        <v>60</v>
+      </c>
+      <c r="B80" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C80" s="8"/>
+      <c r="D80" s="11"/>
+      <c r="E80" s="11"/>
+      <c r="F80" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G80" s="19"/>
+      <c r="H80" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K80">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L80">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M80">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N80" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O80" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T80" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D80:E80)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U80">
+        <f>_xlfn.XLOOKUP($B80,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V80" t="str">
+        <f>_xlfn.XLOOKUP($B80,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W80" t="str">
+        <f>_xlfn.XLOOKUP($B80,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X80" t="str">
+        <f>_xlfn.XLOOKUP($B80,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y80" t="str">
+        <f>_xlfn.XLOOKUP($B80,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z80" t="str">
+        <f>_xlfn.XLOOKUP($B80,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA80" t="str">
+        <f>_xlfn.XLOOKUP($B80,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="81" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A81" s="53">
+        <v>61</v>
+      </c>
+      <c r="B81" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C81" s="8"/>
+      <c r="D81" s="11"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G81" s="19"/>
+      <c r="H81" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K81">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L81">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M81">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N81" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O81" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T81" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D81:E81)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U81">
+        <f>_xlfn.XLOOKUP($B81,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V81" t="str">
+        <f>_xlfn.XLOOKUP($B81,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W81" t="str">
+        <f>_xlfn.XLOOKUP($B81,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X81" t="str">
+        <f>_xlfn.XLOOKUP($B81,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y81" t="str">
+        <f>_xlfn.XLOOKUP($B81,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z81" t="str">
+        <f>_xlfn.XLOOKUP($B81,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA81" t="str">
+        <f>_xlfn.XLOOKUP($B81,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="82" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A82" s="53">
+        <v>62</v>
+      </c>
+      <c r="B82" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C82" s="8"/>
+      <c r="D82" s="11"/>
+      <c r="E82" s="11"/>
+      <c r="F82" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G82" s="19"/>
+      <c r="H82" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K82">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L82">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M82">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N82" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O82" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T82" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D82:E82)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U82">
+        <f>_xlfn.XLOOKUP($B82,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V82" t="str">
+        <f>_xlfn.XLOOKUP($B82,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W82" t="str">
+        <f>_xlfn.XLOOKUP($B82,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X82" t="str">
+        <f>_xlfn.XLOOKUP($B82,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y82" t="str">
+        <f>_xlfn.XLOOKUP($B82,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z82" t="str">
+        <f>_xlfn.XLOOKUP($B82,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA82" t="str">
+        <f>_xlfn.XLOOKUP($B82,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="83" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A83" s="53">
+        <v>63</v>
+      </c>
+      <c r="B83" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C83" s="8"/>
+      <c r="D83" s="11"/>
+      <c r="E83" s="11"/>
+      <c r="F83" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G83" s="19"/>
+      <c r="H83" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" t="str">
+        <f t="shared" si="11"/>
+        <v/>
+      </c>
+      <c r="K83">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L83">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M83">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N83" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
+      <c r="O83" t="str">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T83" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D83:E83)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U83">
+        <f>_xlfn.XLOOKUP($B83,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V83" t="str">
+        <f>_xlfn.XLOOKUP($B83,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W83" t="str">
+        <f>_xlfn.XLOOKUP($B83,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X83" t="str">
+        <f>_xlfn.XLOOKUP($B83,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y83" t="str">
+        <f>_xlfn.XLOOKUP($B83,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z83" t="str">
+        <f>_xlfn.XLOOKUP($B83,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA83" t="str">
+        <f>_xlfn.XLOOKUP($B83,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="84" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A84" s="53">
+        <v>64</v>
+      </c>
+      <c r="B84" s="83" t="str">
+        <f t="shared" si="8"/>
+        <v/>
+      </c>
+      <c r="C84" s="8"/>
+      <c r="D84" s="11"/>
+      <c r="E84" s="11"/>
+      <c r="F84" s="12" t="str">
+        <f t="shared" si="9"/>
+        <v/>
+      </c>
+      <c r="G84" s="19"/>
+      <c r="H84" s="54" t="str">
         <f t="shared" si="10"/>
         <v/>
-      </c>
-[...71 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I84" s="5"/>
       <c r="J84" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="K84">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="L84">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="M84">
-        <f t="shared" si="13"/>
-[...2 lines deleted...]
-      <c r="N84">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
+      <c r="N84" t="str">
+        <f t="shared" si="15"/>
+        <v/>
+      </c>
       <c r="O84" t="str">
-        <f t="shared" si="15"/>
-[...2 lines deleted...]
-      <c r="AA84" s="61">
+        <f t="shared" si="16"/>
+        <v/>
+      </c>
+      <c r="T84" t="e">
         <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D84:E84)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AB84" s="61" t="str">
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U84">
         <f>_xlfn.XLOOKUP($B84,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AC84" s="61" t="str">
+        <v>0</v>
+      </c>
+      <c r="V84" t="str">
         <f>_xlfn.XLOOKUP($B84,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
         <v/>
       </c>
-      <c r="AD84" s="61" t="str">
+      <c r="W84" t="str">
         <f>_xlfn.XLOOKUP($B84,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
         <v/>
       </c>
-      <c r="AE84" s="61" t="str">
+      <c r="X84" t="str">
         <f>_xlfn.XLOOKUP($B84,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
         <v/>
       </c>
-      <c r="AF84" s="61" t="str">
+      <c r="Y84" t="str">
         <f>_xlfn.XLOOKUP($B84,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
         <v/>
       </c>
-      <c r="AG84" s="61" t="str">
+      <c r="Z84" t="str">
         <f>_xlfn.XLOOKUP($B84,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
         <v/>
       </c>
-      <c r="AH84" s="61" t="str">
+      <c r="AA84" t="str">
         <f>_xlfn.XLOOKUP($B84,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
         <v/>
       </c>
     </row>
-    <row r="85" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A85" s="56">
+    <row r="85" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A85" s="53">
         <v>65</v>
       </c>
-      <c r="B85" s="86" t="str">
-[...11 lines deleted...]
-      <c r="H85" s="57">
+      <c r="B85" s="83" t="str">
         <f t="shared" si="8"/>
-        <v>0</v>
+        <v/>
+      </c>
+      <c r="C85" s="8"/>
+      <c r="D85" s="11"/>
+      <c r="E85" s="11"/>
+      <c r="F85" s="12" t="str">
+        <f t="shared" ref="F85:F100" si="17">IF(C85=$D$216,K85,IF(C85=$D$217,L85,IF(C85=$D$222,M85,J85)))</f>
+        <v/>
+      </c>
+      <c r="G85" s="19"/>
+      <c r="H85" s="54" t="str">
+        <f t="shared" ref="H85:H100" si="18">IF(C85="","",SUM(T85:AA85))</f>
+        <v/>
       </c>
       <c r="I85" s="5"/>
       <c r="J85" t="str">
-        <f t="shared" ref="J85:J100" si="17">IF(C85="","",VLOOKUP(C85,$D$216:$E$227,2,FALSE))</f>
+        <f t="shared" ref="J85:J100" si="19">IF(C85="","",VLOOKUP(C85,$D$216:$E$227,2,FALSE))</f>
         <v/>
       </c>
       <c r="K85">
-        <f t="shared" ref="K85:K100" si="18">IF(C85=$D$216,IF(E85&lt;60,1.6+0.015*(60-E85),1.6),0)</f>
+        <f t="shared" ref="K85:K100" si="20">IF(C85=$D$216,IF(E85&lt;60,1.6+0.015*(60-E85),1.6),0)</f>
         <v>0</v>
       </c>
       <c r="L85">
-        <f t="shared" ref="L85:L100" si="19">IF(C85=$D$217,IF(E85&lt;80,1.6+0.015*(80-E85),1.6),0)</f>
+        <f t="shared" ref="L85:L100" si="21">IF(C85=$D$217,IF(E85&lt;80,1.6+0.015*(80-E85),1.6),0)</f>
         <v>0</v>
       </c>
       <c r="M85">
-        <f t="shared" ref="M85:M100" si="20">IF(C85=$D$222,IF(($D$17/$D$16)&gt;2.5,1.55+0.75*($D$17/$D$16-2.5),1.55),0)</f>
-[...4 lines deleted...]
-        <v>0</v>
+        <f t="shared" ref="M85:M100" si="22">IF(C85=$D$222,IF(($D$17/$D$16)&gt;2.5,1.55+0.75*($D$17/$D$16-2.5),1.55),0)</f>
+        <v>0</v>
+      </c>
+      <c r="N85" t="str">
+        <f t="shared" ref="N85:N100" si="23">IFERROR(H85+D85*E85,"")</f>
+        <v/>
       </c>
       <c r="O85" t="str">
-        <f t="shared" ref="O85:O100" si="22">IF(C85="","",IF(C85=$D$221,100,IF(C85=$D$227,200,1)))</f>
-[...2 lines deleted...]
-      <c r="AA85" s="61">
+        <f t="shared" ref="O85:O100" si="24">IF(C85="","",IF(C85=$D$221,100,IF(C85=$D$227,200,1)))</f>
+        <v/>
+      </c>
+      <c r="T85" t="e">
         <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D85:E85)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AB85" s="61" t="str">
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U85">
         <f>_xlfn.XLOOKUP($B85,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AC85" s="61" t="str">
+        <v>0</v>
+      </c>
+      <c r="V85" t="str">
         <f>_xlfn.XLOOKUP($B85,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
         <v/>
       </c>
-      <c r="AD85" s="61" t="str">
+      <c r="W85" t="str">
         <f>_xlfn.XLOOKUP($B85,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
         <v/>
       </c>
-      <c r="AE85" s="61" t="str">
+      <c r="X85" t="str">
         <f>_xlfn.XLOOKUP($B85,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
         <v/>
       </c>
-      <c r="AF85" s="61" t="str">
+      <c r="Y85" t="str">
         <f>_xlfn.XLOOKUP($B85,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
         <v/>
       </c>
-      <c r="AG85" s="61" t="str">
+      <c r="Z85" t="str">
         <f>_xlfn.XLOOKUP($B85,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
         <v/>
       </c>
-      <c r="AH85" s="61" t="str">
+      <c r="AA85" t="str">
         <f>_xlfn.XLOOKUP($B85,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
         <v/>
       </c>
     </row>
-    <row r="86" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A86" s="56">
+    <row r="86" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A86" s="53">
         <v>66</v>
       </c>
-      <c r="B86" s="86" t="str">
-[...13 lines deleted...]
-        <v>0</v>
+      <c r="B86" s="83" t="str">
+        <f t="shared" ref="B86:B100" si="25">IF(C86="","",A86)</f>
+        <v/>
+      </c>
+      <c r="C86" s="8"/>
+      <c r="D86" s="11"/>
+      <c r="E86" s="11"/>
+      <c r="F86" s="12" t="str">
+        <f t="shared" si="17"/>
+        <v/>
+      </c>
+      <c r="G86" s="19"/>
+      <c r="H86" s="54" t="str">
+        <f t="shared" si="18"/>
+        <v/>
       </c>
       <c r="I86" s="5"/>
       <c r="J86" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K86">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L86">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M86">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N86" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O86" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T86" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D86:E86)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U86">
+        <f>_xlfn.XLOOKUP($B86,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V86" t="str">
+        <f>_xlfn.XLOOKUP($B86,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W86" t="str">
+        <f>_xlfn.XLOOKUP($B86,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X86" t="str">
+        <f>_xlfn.XLOOKUP($B86,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y86" t="str">
+        <f>_xlfn.XLOOKUP($B86,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z86" t="str">
+        <f>_xlfn.XLOOKUP($B86,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA86" t="str">
+        <f>_xlfn.XLOOKUP($B86,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="87" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A87" s="53">
+        <v>67</v>
+      </c>
+      <c r="B87" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C87" s="8"/>
+      <c r="D87" s="11"/>
+      <c r="E87" s="11"/>
+      <c r="F87" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K86">
+      <c r="G87" s="19"/>
+      <c r="H87" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K87">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L87">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M87">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N87" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O87" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T87" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D87:E87)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U87">
+        <f>_xlfn.XLOOKUP($B87,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V87" t="str">
+        <f>_xlfn.XLOOKUP($B87,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W87" t="str">
+        <f>_xlfn.XLOOKUP($B87,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X87" t="str">
+        <f>_xlfn.XLOOKUP($B87,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y87" t="str">
+        <f>_xlfn.XLOOKUP($B87,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z87" t="str">
+        <f>_xlfn.XLOOKUP($B87,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA87" t="str">
+        <f>_xlfn.XLOOKUP($B87,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="88" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A88" s="53">
+        <v>68</v>
+      </c>
+      <c r="B88" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C88" s="8"/>
+      <c r="D88" s="11"/>
+      <c r="E88" s="11"/>
+      <c r="F88" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K87">
+      <c r="G88" s="19"/>
+      <c r="H88" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K88">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L88">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M88">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N88" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O88" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T88" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D88:E88)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U88">
+        <f>_xlfn.XLOOKUP($B88,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V88" t="str">
+        <f>_xlfn.XLOOKUP($B88,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W88" t="str">
+        <f>_xlfn.XLOOKUP($B88,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X88" t="str">
+        <f>_xlfn.XLOOKUP($B88,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y88" t="str">
+        <f>_xlfn.XLOOKUP($B88,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z88" t="str">
+        <f>_xlfn.XLOOKUP($B88,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA88" t="str">
+        <f>_xlfn.XLOOKUP($B88,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="89" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A89" s="53">
+        <v>69</v>
+      </c>
+      <c r="B89" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C89" s="8"/>
+      <c r="D89" s="11"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K88">
+      <c r="G89" s="19"/>
+      <c r="H89" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K89">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L89">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M89">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N89" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O89" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T89" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D89:E89)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U89">
+        <f>_xlfn.XLOOKUP($B89,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V89" t="str">
+        <f>_xlfn.XLOOKUP($B89,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W89" t="str">
+        <f>_xlfn.XLOOKUP($B89,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X89" t="str">
+        <f>_xlfn.XLOOKUP($B89,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y89" t="str">
+        <f>_xlfn.XLOOKUP($B89,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z89" t="str">
+        <f>_xlfn.XLOOKUP($B89,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA89" t="str">
+        <f>_xlfn.XLOOKUP($B89,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="90" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A90" s="53">
+        <v>70</v>
+      </c>
+      <c r="B90" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C90" s="8"/>
+      <c r="D90" s="11"/>
+      <c r="E90" s="11"/>
+      <c r="F90" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K89">
+      <c r="G90" s="19"/>
+      <c r="H90" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K90">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L90">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M90">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N90" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O90" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T90" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D90:E90)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U90">
+        <f>_xlfn.XLOOKUP($B90,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V90" t="str">
+        <f>_xlfn.XLOOKUP($B90,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W90" t="str">
+        <f>_xlfn.XLOOKUP($B90,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X90" t="str">
+        <f>_xlfn.XLOOKUP($B90,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y90" t="str">
+        <f>_xlfn.XLOOKUP($B90,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z90" t="str">
+        <f>_xlfn.XLOOKUP($B90,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA90" t="str">
+        <f>_xlfn.XLOOKUP($B90,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="91" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A91" s="53">
+        <v>71</v>
+      </c>
+      <c r="B91" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C91" s="8"/>
+      <c r="D91" s="11"/>
+      <c r="E91" s="11"/>
+      <c r="F91" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K90">
+      <c r="G91" s="19"/>
+      <c r="H91" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K91">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L91">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M91">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N91" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O91" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T91" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D91:E91)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U91">
+        <f>_xlfn.XLOOKUP($B91,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V91" t="str">
+        <f>_xlfn.XLOOKUP($B91,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W91" t="str">
+        <f>_xlfn.XLOOKUP($B91,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X91" t="str">
+        <f>_xlfn.XLOOKUP($B91,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y91" t="str">
+        <f>_xlfn.XLOOKUP($B91,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z91" t="str">
+        <f>_xlfn.XLOOKUP($B91,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA91" t="str">
+        <f>_xlfn.XLOOKUP($B91,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="92" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A92" s="53">
+        <v>72</v>
+      </c>
+      <c r="B92" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C92" s="8"/>
+      <c r="D92" s="11"/>
+      <c r="E92" s="11"/>
+      <c r="F92" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K91">
+      <c r="G92" s="19"/>
+      <c r="H92" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I92" s="5"/>
       <c r="J92" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K92">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L92">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M92">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N92" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O92" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T92" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D92:E92)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U92">
+        <f>_xlfn.XLOOKUP($B92,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V92" t="str">
+        <f>_xlfn.XLOOKUP($B92,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W92" t="str">
+        <f>_xlfn.XLOOKUP($B92,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X92" t="str">
+        <f>_xlfn.XLOOKUP($B92,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y92" t="str">
+        <f>_xlfn.XLOOKUP($B92,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z92" t="str">
+        <f>_xlfn.XLOOKUP($B92,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA92" t="str">
+        <f>_xlfn.XLOOKUP($B92,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="93" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A93" s="53">
+        <v>73</v>
+      </c>
+      <c r="B93" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C93" s="8"/>
+      <c r="D93" s="11"/>
+      <c r="E93" s="11"/>
+      <c r="F93" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K92">
+      <c r="G93" s="19"/>
+      <c r="H93" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I93" s="5"/>
       <c r="J93" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K93">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L93">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M93">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N93" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O93" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T93" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D93:E93)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U93">
+        <f>_xlfn.XLOOKUP($B93,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V93" t="str">
+        <f>_xlfn.XLOOKUP($B93,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W93" t="str">
+        <f>_xlfn.XLOOKUP($B93,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X93" t="str">
+        <f>_xlfn.XLOOKUP($B93,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y93" t="str">
+        <f>_xlfn.XLOOKUP($B93,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z93" t="str">
+        <f>_xlfn.XLOOKUP($B93,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA93" t="str">
+        <f>_xlfn.XLOOKUP($B93,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="94" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A94" s="53">
+        <v>74</v>
+      </c>
+      <c r="B94" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C94" s="8"/>
+      <c r="D94" s="11"/>
+      <c r="E94" s="11"/>
+      <c r="F94" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K93">
+      <c r="G94" s="19"/>
+      <c r="H94" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I94" s="5"/>
       <c r="J94" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K94">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L94">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M94">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N94" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O94" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T94" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D94:E94)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U94">
+        <f>_xlfn.XLOOKUP($B94,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V94" t="str">
+        <f>_xlfn.XLOOKUP($B94,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W94" t="str">
+        <f>_xlfn.XLOOKUP($B94,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X94" t="str">
+        <f>_xlfn.XLOOKUP($B94,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y94" t="str">
+        <f>_xlfn.XLOOKUP($B94,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z94" t="str">
+        <f>_xlfn.XLOOKUP($B94,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA94" t="str">
+        <f>_xlfn.XLOOKUP($B94,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="95" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A95" s="53">
+        <v>75</v>
+      </c>
+      <c r="B95" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C95" s="8"/>
+      <c r="D95" s="11"/>
+      <c r="E95" s="11"/>
+      <c r="F95" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K94">
+      <c r="G95" s="19"/>
+      <c r="H95" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I95" s="5"/>
       <c r="J95" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K95">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L95">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M95">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N95" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O95" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T95" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D95:E95)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U95">
+        <f>_xlfn.XLOOKUP($B95,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V95" t="str">
+        <f>_xlfn.XLOOKUP($B95,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W95" t="str">
+        <f>_xlfn.XLOOKUP($B95,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X95" t="str">
+        <f>_xlfn.XLOOKUP($B95,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y95" t="str">
+        <f>_xlfn.XLOOKUP($B95,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z95" t="str">
+        <f>_xlfn.XLOOKUP($B95,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA95" t="str">
+        <f>_xlfn.XLOOKUP($B95,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="96" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A96" s="53">
+        <v>76</v>
+      </c>
+      <c r="B96" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C96" s="8"/>
+      <c r="D96" s="11"/>
+      <c r="E96" s="11"/>
+      <c r="F96" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K95">
+      <c r="G96" s="19"/>
+      <c r="H96" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K96">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L96">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M96">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N96" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O96" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T96" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D96:E96)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U96">
+        <f>_xlfn.XLOOKUP($B96,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V96" t="str">
+        <f>_xlfn.XLOOKUP($B96,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W96" t="str">
+        <f>_xlfn.XLOOKUP($B96,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X96" t="str">
+        <f>_xlfn.XLOOKUP($B96,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y96" t="str">
+        <f>_xlfn.XLOOKUP($B96,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z96" t="str">
+        <f>_xlfn.XLOOKUP($B96,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA96" t="str">
+        <f>_xlfn.XLOOKUP($B96,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="97" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A97" s="53">
+        <v>77</v>
+      </c>
+      <c r="B97" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C97" s="8"/>
+      <c r="D97" s="11"/>
+      <c r="E97" s="11"/>
+      <c r="F97" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K96">
+      <c r="G97" s="19"/>
+      <c r="H97" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I97" s="5"/>
       <c r="J97" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K97">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L97">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M97">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N97" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O97" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T97" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D97:E97)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U97">
+        <f>_xlfn.XLOOKUP($B97,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V97" t="str">
+        <f>_xlfn.XLOOKUP($B97,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W97" t="str">
+        <f>_xlfn.XLOOKUP($B97,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X97" t="str">
+        <f>_xlfn.XLOOKUP($B97,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y97" t="str">
+        <f>_xlfn.XLOOKUP($B97,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z97" t="str">
+        <f>_xlfn.XLOOKUP($B97,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA97" t="str">
+        <f>_xlfn.XLOOKUP($B97,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="98" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A98" s="53">
+        <v>78</v>
+      </c>
+      <c r="B98" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C98" s="8"/>
+      <c r="D98" s="11"/>
+      <c r="E98" s="11"/>
+      <c r="F98" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K97">
+      <c r="G98" s="19"/>
+      <c r="H98" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I98" s="5"/>
       <c r="J98" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K98">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L98">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M98">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N98" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O98" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T98" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D98:E98)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U98">
+        <f>_xlfn.XLOOKUP($B98,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V98" t="str">
+        <f>_xlfn.XLOOKUP($B98,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W98" t="str">
+        <f>_xlfn.XLOOKUP($B98,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X98" t="str">
+        <f>_xlfn.XLOOKUP($B98,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y98" t="str">
+        <f>_xlfn.XLOOKUP($B98,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z98" t="str">
+        <f>_xlfn.XLOOKUP($B98,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA98" t="str">
+        <f>_xlfn.XLOOKUP($B98,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="99" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A99" s="53">
+        <v>79</v>
+      </c>
+      <c r="B99" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C99" s="8"/>
+      <c r="D99" s="11"/>
+      <c r="E99" s="11"/>
+      <c r="F99" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K98">
+      <c r="G99" s="19"/>
+      <c r="H99" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I99" s="5"/>
       <c r="J99" t="str">
+        <f t="shared" si="19"/>
+        <v/>
+      </c>
+      <c r="K99">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L99">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M99">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N99" t="str">
+        <f t="shared" si="23"/>
+        <v/>
+      </c>
+      <c r="O99" t="str">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T99" t="e">
+        <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D99:E99)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U99">
+        <f>_xlfn.XLOOKUP($B99,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
+        <v>0</v>
+      </c>
+      <c r="V99" t="str">
+        <f>_xlfn.XLOOKUP($B99,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
+        <v/>
+      </c>
+      <c r="W99" t="str">
+        <f>_xlfn.XLOOKUP($B99,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
+        <v/>
+      </c>
+      <c r="X99" t="str">
+        <f>_xlfn.XLOOKUP($B99,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
+        <v/>
+      </c>
+      <c r="Y99" t="str">
+        <f>_xlfn.XLOOKUP($B99,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
+        <v/>
+      </c>
+      <c r="Z99" t="str">
+        <f>_xlfn.XLOOKUP($B99,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
+        <v/>
+      </c>
+      <c r="AA99" t="str">
+        <f>_xlfn.XLOOKUP($B99,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="100" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A100" s="53">
+        <v>80</v>
+      </c>
+      <c r="B100" s="83" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="C100" s="8"/>
+      <c r="D100" s="11"/>
+      <c r="E100" s="11"/>
+      <c r="F100" s="12" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="K99">
+      <c r="G100" s="19"/>
+      <c r="H100" s="54" t="str">
         <f t="shared" si="18"/>
-        <v>0</v>
-[...68 lines deleted...]
-        <v>0</v>
+        <v/>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" t="str">
-        <f t="shared" si="17"/>
+        <f t="shared" si="19"/>
         <v/>
       </c>
       <c r="K100">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L100">
-        <f t="shared" si="19"/>
+        <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="M100">
-        <f t="shared" si="20"/>
-[...4 lines deleted...]
-        <v>0</v>
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N100" t="str">
+        <f t="shared" si="23"/>
+        <v/>
       </c>
       <c r="O100" t="str">
-        <f t="shared" si="22"/>
-[...2 lines deleted...]
-      <c r="AA100" s="61">
+        <f t="shared" si="24"/>
+        <v/>
+      </c>
+      <c r="T100" t="e">
         <f>'Gemeenschappelijke ruimten'!$H$4*PRODUCT(D100:E100)/SUMPRODUCT(E$21:E$100,D$21:D$100)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AB100" s="61" t="str">
+        <v>#DIV/0!</v>
+      </c>
+      <c r="U100">
         <f>_xlfn.XLOOKUP($B100,'Gemeenschappelijke ruimten'!C$12:C$36,'Gemeenschappelijke ruimten'!D$12:D$36,"")</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AC100" s="61" t="str">
+        <v>0</v>
+      </c>
+      <c r="V100" t="str">
         <f>_xlfn.XLOOKUP($B100,'Gemeenschappelijke ruimten'!E$12:E$36,'Gemeenschappelijke ruimten'!F$12:F$36,"")</f>
         <v/>
       </c>
-      <c r="AD100" s="61" t="str">
+      <c r="W100" t="str">
         <f>_xlfn.XLOOKUP($B100,'Gemeenschappelijke ruimten'!G$12:G$36,'Gemeenschappelijke ruimten'!H$12:H$36,"")</f>
         <v/>
       </c>
-      <c r="AE100" s="61" t="str">
+      <c r="X100" t="str">
         <f>_xlfn.XLOOKUP($B100,'Gemeenschappelijke ruimten'!I$12:I$36,'Gemeenschappelijke ruimten'!J$12:J$36,"")</f>
         <v/>
       </c>
-      <c r="AF100" s="61" t="str">
+      <c r="Y100" t="str">
         <f>_xlfn.XLOOKUP($B100,'Gemeenschappelijke ruimten'!K$12:K$36,'Gemeenschappelijke ruimten'!L$12:L$36,"")</f>
         <v/>
       </c>
-      <c r="AG100" s="61" t="str">
+      <c r="Z100" t="str">
         <f>_xlfn.XLOOKUP($B100,'Gemeenschappelijke ruimten'!M$12:M$36,'Gemeenschappelijke ruimten'!N$12:N$36,"")</f>
         <v/>
       </c>
-      <c r="AH100" s="61" t="str">
+      <c r="AA100" t="str">
         <f>_xlfn.XLOOKUP($B100,'Gemeenschappelijke ruimten'!O$12:O$36,'Gemeenschappelijke ruimten'!P$12:P$36,"")</f>
         <v/>
       </c>
     </row>
-    <row r="101" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A101" s="5"/>
       <c r="B101" s="5"/>
       <c r="C101" s="5"/>
       <c r="D101" s="5"/>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
-      <c r="H101" s="45"/>
-[...5 lines deleted...]
-    <row r="216" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="H101" s="42"/>
+      <c r="I101" s="84"/>
+      <c r="J101" s="85"/>
+      <c r="K101" s="85"/>
+      <c r="L101" s="85"/>
+      <c r="M101" s="85"/>
+      <c r="N101" s="85"/>
+      <c r="O101" s="85"/>
+    </row>
+    <row r="102" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="I102" s="45"/>
+    </row>
+    <row r="216" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C216" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D216" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E216">
         <v>1.6</v>
       </c>
     </row>
-    <row r="217" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C217" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D217" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E217">
         <v>1.6</v>
       </c>
     </row>
-    <row r="218" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C218">
         <v>2</v>
       </c>
       <c r="D218" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E218">
         <v>1.85</v>
       </c>
     </row>
-    <row r="219" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C219">
         <v>3</v>
       </c>
       <c r="D219" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E219">
         <v>1.85</v>
       </c>
     </row>
-    <row r="220" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C220">
         <v>4</v>
       </c>
       <c r="D220" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E220">
         <v>1.85</v>
       </c>
     </row>
-    <row r="221" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C221">
         <v>5</v>
       </c>
       <c r="D221" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E221">
         <v>1.85</v>
       </c>
     </row>
-    <row r="222" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C222">
         <v>6</v>
       </c>
       <c r="D222" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E222">
         <v>1.55</v>
       </c>
     </row>
-    <row r="223" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C223">
         <v>7</v>
       </c>
       <c r="D223" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E223">
         <v>1.85</v>
       </c>
     </row>
-    <row r="224" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C224">
         <v>8</v>
       </c>
       <c r="D224" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E224">
         <v>1.85</v>
       </c>
     </row>
-    <row r="225" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C225">
         <v>9</v>
       </c>
       <c r="D225" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E225">
         <v>1.85</v>
       </c>
     </row>
-    <row r="226" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C226">
         <v>10</v>
       </c>
       <c r="D226" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E226">
         <v>1.85</v>
       </c>
     </row>
-    <row r="227" spans="3:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="3:5" x14ac:dyDescent="0.3">
       <c r="C227">
         <v>11</v>
       </c>
       <c r="D227" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E227">
         <v>1.8</v>
       </c>
     </row>
   </sheetData>
+  <protectedRanges>
+    <protectedRange sqref="E5:E8 C10:E13 G6:H13 D17 C21:E100 G21:G100" name="Invoervelden"/>
+  </protectedRanges>
   <mergeCells count="13">
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E18:G18"/>
     <mergeCell ref="E16:G16"/>
     <mergeCell ref="E17:G17"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C10:E13"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G6:H13"/>
   </mergeCells>
   <conditionalFormatting sqref="H21:H100">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C21:C100" xr:uid="{D7909C0C-D4F9-4DB2-8823-16D6F94B5605}">
       <formula1>$D$216:$D$227</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="F6:G6" xr:uid="{C0D90DBD-DC84-464B-8FA0-BC5486770249}"/>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="Q11" r:id="rId1" xr:uid="{DDAF450E-D68B-4698-8CE1-D2A0DEA1E16A}"/>
-    <hyperlink ref="Q12" r:id="rId2" location="main_formula_1" xr:uid="{945A4617-DA3F-441E-9B11-622493471C87}"/>
+    <hyperlink ref="Q13" r:id="rId1" xr:uid="{DDAF450E-D68B-4698-8CE1-D2A0DEA1E16A}"/>
+    <hyperlink ref="Q14" r:id="rId2" location="main_formula_1" xr:uid="{945A4617-DA3F-441E-9B11-622493471C87}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="1" id="{ADF6E185-6292-4B84-B5E2-28980FB987DB}">
             <xm:f>NOT('Gemeenschappelijke ruimten'!$H$5=$D$18)</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D18:G18</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09333BDD-1473-4E1E-9BDA-63CE7DE76B45}">
   <dimension ref="A1:AI38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N12" sqref="N12"/>
+      <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="62" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="36" max="16384" width="9.140625" style="48"/>
+    <col min="1" max="1" width="2.6640625" style="59" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="59" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" style="59"/>
+    <col min="4" max="4" width="11.5546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.109375" style="59"/>
+    <col min="6" max="6" width="11.5546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.109375" style="59"/>
+    <col min="8" max="8" width="11.5546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="59"/>
+    <col min="10" max="10" width="11.5546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="59"/>
+    <col min="12" max="12" width="11.5546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.109375" style="59"/>
+    <col min="14" max="14" width="11.5546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.109375" style="59"/>
+    <col min="16" max="16" width="11.5546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="2.88671875" style="59" customWidth="1"/>
+    <col min="18" max="18" width="6.88671875" style="71" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="73" style="73" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.33203125" style="59" customWidth="1"/>
+    <col min="21" max="21" width="9.109375" style="45"/>
+    <col min="22" max="23" width="9.88671875" style="57" hidden="1" customWidth="1"/>
+    <col min="24" max="33" width="9.109375" style="57" hidden="1" customWidth="1"/>
+    <col min="34" max="35" width="9.109375" style="57" customWidth="1"/>
+    <col min="36" max="16384" width="9.109375" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="108" t="e" vm="1">
+    <row r="1" spans="1:35" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="109" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="C1" s="108"/>
-[...15 lines deleted...]
-      <c r="B2" s="84" t="s">
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+    </row>
+    <row r="2" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A2" s="44"/>
+      <c r="B2" s="81" t="s">
+        <v>52</v>
+      </c>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+    </row>
+    <row r="3" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A3" s="60"/>
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="72"/>
+      <c r="S3" s="74"/>
+      <c r="T3" s="60"/>
+    </row>
+    <row r="4" spans="1:35" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A4" s="60"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="114" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="83"/>
-[...40 lines deleted...]
-      <c r="C4" s="113" t="s">
+      <c r="D4" s="114"/>
+      <c r="E4" s="114"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="114"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="S4" s="76"/>
+      <c r="T4" s="60"/>
+    </row>
+    <row r="5" spans="1:35" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A5" s="60"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="114" t="s">
         <v>54</v>
       </c>
-      <c r="D4" s="113"/>
-[...26 lines deleted...]
-      <c r="C5" s="113" t="s">
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="66">
+        <f>H4+SUM(C8:P8)</f>
+        <v>0</v>
+      </c>
+      <c r="I5" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="78"/>
+      <c r="K5" s="78"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="60"/>
+      <c r="N5" s="60"/>
+      <c r="O5" s="60"/>
+      <c r="P5" s="60"/>
+      <c r="Q5" s="60"/>
+      <c r="R5" s="77">
+        <v>1</v>
+      </c>
+      <c r="S5" s="76" t="s">
         <v>55</v>
       </c>
-      <c r="D5" s="113"/>
-[...21 lines deleted...]
-      <c r="S5" s="79" t="s">
+      <c r="T5" s="60"/>
+    </row>
+    <row r="6" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A6" s="60"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="77">
+        <v>2</v>
+      </c>
+      <c r="S6" s="76" t="s">
         <v>56</v>
       </c>
-      <c r="T5" s="63"/>
-[...22 lines deleted...]
-      <c r="S6" s="79" t="s">
+      <c r="T6" s="60"/>
+    </row>
+    <row r="7" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A7" s="62"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="113" t="s">
         <v>57</v>
       </c>
-      <c r="T6" s="63"/>
-[...4 lines deleted...]
-      <c r="C7" s="112" t="s">
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="113"/>
+      <c r="H7" s="113"/>
+      <c r="I7" s="113"/>
+      <c r="J7" s="113"/>
+      <c r="K7" s="113"/>
+      <c r="L7" s="113"/>
+      <c r="M7" s="113"/>
+      <c r="N7" s="113"/>
+      <c r="O7" s="113"/>
+      <c r="P7" s="113"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="77"/>
+      <c r="S7" s="76" t="s">
         <v>58</v>
       </c>
-      <c r="D7" s="112"/>
-[...14 lines deleted...]
-      <c r="S7" s="79" t="s">
+      <c r="T7" s="60"/>
+    </row>
+    <row r="8" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A8" s="60"/>
+      <c r="B8" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="T7" s="63"/>
-[...3 lines deleted...]
-      <c r="B8" s="69" t="s">
+      <c r="C8" s="110"/>
+      <c r="D8" s="111"/>
+      <c r="E8" s="112"/>
+      <c r="F8" s="111"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="111"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="111"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="111"/>
+      <c r="O8" s="112"/>
+      <c r="P8" s="111"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="77"/>
+      <c r="S8" s="76" t="s">
         <v>60</v>
       </c>
-      <c r="C8" s="109">
-[...19 lines deleted...]
-      <c r="S8" s="79" t="s">
+      <c r="T8" s="60"/>
+      <c r="W8" s="45">
+        <f>SUM(W12:W36)</f>
+        <v>0</v>
+      </c>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45">
+        <f>SUM(Y12:Y36)</f>
+        <v>0</v>
+      </c>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="45">
+        <f>SUM(AA12:AA36)</f>
+        <v>0</v>
+      </c>
+      <c r="AB8" s="45"/>
+      <c r="AC8" s="45">
+        <f>SUM(AC12:AC36)</f>
+        <v>0</v>
+      </c>
+      <c r="AD8" s="45"/>
+      <c r="AE8" s="45">
+        <f>SUM(AE12:AE36)</f>
+        <v>0</v>
+      </c>
+      <c r="AF8" s="45"/>
+      <c r="AG8" s="45">
+        <f>SUM(AG12:AG36)</f>
+        <v>0</v>
+      </c>
+      <c r="AI8" s="57">
+        <f>SUM(AI12:AI36)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="60"/>
+      <c r="B9" s="60"/>
+      <c r="C9" s="115" t="s">
         <v>61</v>
       </c>
-      <c r="T8" s="63"/>
-[...32 lines deleted...]
-      <c r="C9" s="114" t="s">
+      <c r="D9" s="116"/>
+      <c r="E9" s="115" t="s">
+        <v>61</v>
+      </c>
+      <c r="F9" s="116"/>
+      <c r="G9" s="115" t="s">
+        <v>61</v>
+      </c>
+      <c r="H9" s="116"/>
+      <c r="I9" s="115" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="116"/>
+      <c r="K9" s="115" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="116"/>
+      <c r="M9" s="115" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="116"/>
+      <c r="O9" s="115" t="s">
+        <v>61</v>
+      </c>
+      <c r="P9" s="116"/>
+      <c r="Q9" s="60"/>
+      <c r="R9" s="77"/>
+      <c r="S9" s="76"/>
+      <c r="T9" s="60"/>
+      <c r="W9" s="45"/>
+      <c r="X9" s="45"/>
+      <c r="Y9" s="45"/>
+      <c r="Z9" s="45"/>
+      <c r="AA9" s="45"/>
+      <c r="AB9" s="45"/>
+      <c r="AC9" s="45"/>
+      <c r="AD9" s="45"/>
+      <c r="AE9" s="45"/>
+      <c r="AF9" s="45"/>
+      <c r="AG9" s="45"/>
+    </row>
+    <row r="10" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A10" s="60"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="117"/>
+      <c r="D10" s="118"/>
+      <c r="E10" s="117"/>
+      <c r="F10" s="118"/>
+      <c r="G10" s="117"/>
+      <c r="H10" s="118"/>
+      <c r="I10" s="117"/>
+      <c r="J10" s="118"/>
+      <c r="K10" s="117"/>
+      <c r="L10" s="118"/>
+      <c r="M10" s="117"/>
+      <c r="N10" s="118"/>
+      <c r="O10" s="117"/>
+      <c r="P10" s="118"/>
+      <c r="Q10" s="60"/>
+      <c r="R10" s="77"/>
+      <c r="S10" s="76" t="s">
         <v>62</v>
       </c>
-      <c r="D9" s="115"/>
-[...48 lines deleted...]
-      <c r="S10" s="79" t="s">
+      <c r="T10" s="60"/>
+      <c r="W10" s="45"/>
+      <c r="X10" s="45"/>
+      <c r="Y10" s="45"/>
+      <c r="Z10" s="45"/>
+      <c r="AA10" s="45"/>
+      <c r="AB10" s="45"/>
+      <c r="AC10" s="45"/>
+      <c r="AD10" s="45"/>
+      <c r="AE10" s="45"/>
+      <c r="AF10" s="45"/>
+      <c r="AG10" s="45"/>
+    </row>
+    <row r="11" spans="1:35" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="60"/>
+      <c r="B11" s="60"/>
+      <c r="C11" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="55" t="s">
         <v>63</v>
       </c>
-      <c r="T10" s="63"/>
-[...97 lines deleted...]
-      <c r="V12" s="60">
+      <c r="E11" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="I11" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="J11" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="K11" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="M11" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="N11" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="O11" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="P11" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q11" s="60"/>
+      <c r="R11" s="77"/>
+      <c r="S11" s="76"/>
+      <c r="T11" s="60"/>
+      <c r="W11" s="45"/>
+      <c r="X11" s="45"/>
+      <c r="Y11" s="45"/>
+      <c r="Z11" s="45"/>
+      <c r="AA11" s="45"/>
+      <c r="AB11" s="45"/>
+      <c r="AC11" s="45"/>
+      <c r="AD11" s="45"/>
+      <c r="AE11" s="45"/>
+      <c r="AF11" s="45"/>
+      <c r="AG11" s="45"/>
+    </row>
+    <row r="12" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A12" s="60"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" s="64">
+        <f>IF(C12="",0,C$8*W12/W$8)</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="63"/>
+      <c r="F12" s="64">
+        <f t="shared" ref="F12:F36" si="0">IF(E12="",0,E$8*Y12/Y$8)</f>
+        <v>0</v>
+      </c>
+      <c r="G12" s="63"/>
+      <c r="H12" s="64">
+        <f t="shared" ref="H12:H36" si="1">IF(G12="",0,G$8*AA12/AA$8)</f>
+        <v>0</v>
+      </c>
+      <c r="I12" s="63"/>
+      <c r="J12" s="64">
+        <f t="shared" ref="J12:J36" si="2">IF(I12="",0,I$8*AC12/AC$8)</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="63"/>
+      <c r="L12" s="64">
+        <f t="shared" ref="L12:L36" si="3">IF(K12="",0,K$8*AE12/AE$8)</f>
+        <v>0</v>
+      </c>
+      <c r="M12" s="63"/>
+      <c r="N12" s="64">
+        <f t="shared" ref="N12:N36" si="4">IF(M12="",0,M$8*AG12/AG$8)</f>
+        <v>0</v>
+      </c>
+      <c r="O12" s="63"/>
+      <c r="P12" s="64">
+        <f t="shared" ref="P12:P36" si="5">IF(O12="",0,O$8*AI12/AI$8)</f>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="60"/>
+      <c r="R12" s="72"/>
+      <c r="S12" s="74"/>
+      <c r="T12" s="60"/>
+      <c r="V12" s="45">
         <f>_xlfn.XLOOKUP(C12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="W12" s="60">
+        <v>0</v>
+      </c>
+      <c r="W12" s="45">
         <f>V12*_xlfn.XLOOKUP(C12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="X12" s="60">
+        <v>0</v>
+      </c>
+      <c r="X12" s="45">
         <f>_xlfn.XLOOKUP(E12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="Y12" s="60">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="45">
         <f>X12*_xlfn.XLOOKUP(E12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="Z12" s="60">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="45">
         <f>_xlfn.XLOOKUP(G12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AA12" s="60">
+      <c r="AA12" s="45">
         <f>Z12*_xlfn.XLOOKUP(G12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AB12" s="60">
+      <c r="AB12" s="45">
         <f>_xlfn.XLOOKUP(I12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AC12" s="60">
+      <c r="AC12" s="45">
         <f>AB12*_xlfn.XLOOKUP(I12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AD12" s="60">
+      <c r="AD12" s="45">
         <f>_xlfn.XLOOKUP(K12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AE12" s="60">
+      <c r="AE12" s="45">
         <f>AD12*_xlfn.XLOOKUP(K12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AF12" s="60">
+      <c r="AF12" s="45">
         <f>_xlfn.XLOOKUP(M12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AG12" s="60">
+      <c r="AG12" s="45">
         <f>AF12*_xlfn.XLOOKUP(M12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AH12" s="60">
+      <c r="AH12" s="57">
         <f>_xlfn.XLOOKUP(O12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AI12" s="60">
+      <c r="AI12" s="57">
         <f>AH12*_xlfn.XLOOKUP(O12,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:35" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D13" s="67">
+    <row r="13" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A13" s="60"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="63"/>
+      <c r="D13" s="64">
+        <f t="shared" ref="D13:D36" si="6">IF(C13="",0,C$8*W13/W$8)</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="63"/>
+      <c r="F13" s="64">
         <f t="shared" si="0"/>
-        <v>27.027027027027028</v>
-[...4 lines deleted...]
-      <c r="F13" s="67">
+        <v>0</v>
+      </c>
+      <c r="G13" s="63"/>
+      <c r="H13" s="64">
         <f t="shared" si="1"/>
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="H13" s="67">
+        <v>0</v>
+      </c>
+      <c r="I13" s="63"/>
+      <c r="J13" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I13" s="66"/>
-      <c r="J13" s="67">
+      <c r="K13" s="63"/>
+      <c r="L13" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K13" s="66"/>
-      <c r="L13" s="67">
+      <c r="M13" s="63"/>
+      <c r="N13" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M13" s="66"/>
-      <c r="N13" s="67">
+      <c r="O13" s="63"/>
+      <c r="P13" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O13" s="66"/>
-      <c r="P13" s="67">
+      <c r="Q13" s="60"/>
+      <c r="V13" s="45">
+        <f>_xlfn.XLOOKUP(C13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W13" s="45">
+        <f>V13*_xlfn.XLOOKUP(C13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X13" s="45">
+        <f>_xlfn.XLOOKUP(E13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y13" s="45">
+        <f>X13*_xlfn.XLOOKUP(E13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z13" s="45">
+        <f>_xlfn.XLOOKUP(G13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA13" s="45">
+        <f>Z13*_xlfn.XLOOKUP(G13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB13" s="45">
+        <f>_xlfn.XLOOKUP(I13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC13" s="45">
+        <f>AB13*_xlfn.XLOOKUP(I13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD13" s="45">
+        <f>_xlfn.XLOOKUP(K13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE13" s="45">
+        <f>AD13*_xlfn.XLOOKUP(K13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF13" s="45">
+        <f>_xlfn.XLOOKUP(M13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG13" s="45">
+        <f>AF13*_xlfn.XLOOKUP(M13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH13" s="57">
+        <f>_xlfn.XLOOKUP(O13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI13" s="57">
+        <f>AH13*_xlfn.XLOOKUP(O13,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A14" s="60"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q13" s="63"/>
-[...66 lines deleted...]
-      <c r="D14" s="67">
+      <c r="E14" s="63"/>
+      <c r="F14" s="64">
         <f t="shared" si="0"/>
-        <v>16.216216216216218</v>
-[...2 lines deleted...]
-      <c r="F14" s="67">
+        <v>0</v>
+      </c>
+      <c r="G14" s="63"/>
+      <c r="H14" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G14" s="66"/>
-      <c r="H14" s="67">
+      <c r="I14" s="63"/>
+      <c r="J14" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I14" s="66"/>
-      <c r="J14" s="67">
+      <c r="K14" s="63"/>
+      <c r="L14" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K14" s="66"/>
-      <c r="L14" s="67">
+      <c r="M14" s="63"/>
+      <c r="N14" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M14" s="66"/>
-      <c r="N14" s="67">
+      <c r="O14" s="63"/>
+      <c r="P14" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O14" s="66"/>
-      <c r="P14" s="67">
+      <c r="Q14" s="60"/>
+      <c r="V14" s="45">
+        <f>_xlfn.XLOOKUP(C14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W14" s="45">
+        <f>V14*_xlfn.XLOOKUP(C14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X14" s="45">
+        <f>_xlfn.XLOOKUP(E14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y14" s="45">
+        <f>X14*_xlfn.XLOOKUP(E14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z14" s="45">
+        <f>_xlfn.XLOOKUP(G14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA14" s="45">
+        <f>Z14*_xlfn.XLOOKUP(G14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB14" s="45">
+        <f>_xlfn.XLOOKUP(I14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC14" s="45">
+        <f>AB14*_xlfn.XLOOKUP(I14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD14" s="45">
+        <f>_xlfn.XLOOKUP(K14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE14" s="45">
+        <f>AD14*_xlfn.XLOOKUP(K14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF14" s="45">
+        <f>_xlfn.XLOOKUP(M14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG14" s="45">
+        <f>AF14*_xlfn.XLOOKUP(M14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH14" s="57">
+        <f>_xlfn.XLOOKUP(O14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI14" s="57">
+        <f>AH14*_xlfn.XLOOKUP(O14,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A15" s="60"/>
+      <c r="B15" s="60"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="63"/>
-[...66 lines deleted...]
-      <c r="D15" s="67">
+      <c r="E15" s="63"/>
+      <c r="F15" s="64">
         <f t="shared" si="0"/>
-        <v>16.216216216216218</v>
-[...2 lines deleted...]
-      <c r="F15" s="67">
+        <v>0</v>
+      </c>
+      <c r="G15" s="63"/>
+      <c r="H15" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G15" s="66"/>
-      <c r="H15" s="67">
+      <c r="I15" s="63"/>
+      <c r="J15" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I15" s="66"/>
-      <c r="J15" s="67">
+      <c r="K15" s="63"/>
+      <c r="L15" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K15" s="66"/>
-      <c r="L15" s="67">
+      <c r="M15" s="63"/>
+      <c r="N15" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M15" s="66"/>
-      <c r="N15" s="67">
+      <c r="O15" s="63"/>
+      <c r="P15" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O15" s="66"/>
-      <c r="P15" s="67">
+      <c r="Q15" s="60"/>
+      <c r="V15" s="45">
+        <f>_xlfn.XLOOKUP(C15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W15" s="45">
+        <f>V15*_xlfn.XLOOKUP(C15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X15" s="45">
+        <f>_xlfn.XLOOKUP(E15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y15" s="45">
+        <f>X15*_xlfn.XLOOKUP(E15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z15" s="45">
+        <f>_xlfn.XLOOKUP(G15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA15" s="45">
+        <f>Z15*_xlfn.XLOOKUP(G15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB15" s="45">
+        <f>_xlfn.XLOOKUP(I15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC15" s="45">
+        <f>AB15*_xlfn.XLOOKUP(I15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD15" s="45">
+        <f>_xlfn.XLOOKUP(K15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE15" s="45">
+        <f>AD15*_xlfn.XLOOKUP(K15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF15" s="45">
+        <f>_xlfn.XLOOKUP(M15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG15" s="45">
+        <f>AF15*_xlfn.XLOOKUP(M15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH15" s="57">
+        <f>_xlfn.XLOOKUP(O15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI15" s="57">
+        <f>AH15*_xlfn.XLOOKUP(O15,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A16" s="60"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="63"/>
-[...61 lines deleted...]
-      <c r="D16" s="67">
+      <c r="E16" s="63"/>
+      <c r="F16" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E16" s="66"/>
-      <c r="F16" s="67">
+      <c r="G16" s="63"/>
+      <c r="H16" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G16" s="66"/>
-      <c r="H16" s="67">
+      <c r="I16" s="63"/>
+      <c r="J16" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I16" s="66"/>
-      <c r="J16" s="67">
+      <c r="K16" s="63"/>
+      <c r="L16" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K16" s="66"/>
-      <c r="L16" s="67">
+      <c r="M16" s="63"/>
+      <c r="N16" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M16" s="66"/>
-      <c r="N16" s="67">
+      <c r="O16" s="63"/>
+      <c r="P16" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O16" s="66"/>
-      <c r="P16" s="67">
+      <c r="Q16" s="60"/>
+      <c r="V16" s="45">
+        <f>_xlfn.XLOOKUP(C16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W16" s="45">
+        <f>V16*_xlfn.XLOOKUP(C16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X16" s="45">
+        <f>_xlfn.XLOOKUP(E16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y16" s="45">
+        <f>X16*_xlfn.XLOOKUP(E16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z16" s="45">
+        <f>_xlfn.XLOOKUP(G16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA16" s="45">
+        <f>Z16*_xlfn.XLOOKUP(G16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB16" s="45">
+        <f>_xlfn.XLOOKUP(I16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC16" s="45">
+        <f>AB16*_xlfn.XLOOKUP(I16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD16" s="45">
+        <f>_xlfn.XLOOKUP(K16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE16" s="45">
+        <f>AD16*_xlfn.XLOOKUP(K16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF16" s="45">
+        <f>_xlfn.XLOOKUP(M16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG16" s="45">
+        <f>AF16*_xlfn.XLOOKUP(M16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH16" s="57">
+        <f>_xlfn.XLOOKUP(O16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI16" s="57">
+        <f>AH16*_xlfn.XLOOKUP(O16,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A17" s="60"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q16" s="63"/>
-[...61 lines deleted...]
-      <c r="D17" s="67">
+      <c r="E17" s="63"/>
+      <c r="F17" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E17" s="66"/>
-      <c r="F17" s="67">
+      <c r="G17" s="63"/>
+      <c r="H17" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G17" s="66"/>
-      <c r="H17" s="67">
+      <c r="I17" s="63"/>
+      <c r="J17" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I17" s="66"/>
-      <c r="J17" s="67">
+      <c r="K17" s="63"/>
+      <c r="L17" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K17" s="66"/>
-      <c r="L17" s="67">
+      <c r="M17" s="63"/>
+      <c r="N17" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M17" s="66"/>
-      <c r="N17" s="67">
+      <c r="O17" s="63"/>
+      <c r="P17" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O17" s="66"/>
-      <c r="P17" s="67">
+      <c r="Q17" s="60"/>
+      <c r="V17" s="45">
+        <f>_xlfn.XLOOKUP(C17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W17" s="45">
+        <f>V17*_xlfn.XLOOKUP(C17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X17" s="45">
+        <f>_xlfn.XLOOKUP(E17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y17" s="45">
+        <f>X17*_xlfn.XLOOKUP(E17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z17" s="45">
+        <f>_xlfn.XLOOKUP(G17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA17" s="45">
+        <f>Z17*_xlfn.XLOOKUP(G17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB17" s="45">
+        <f>_xlfn.XLOOKUP(I17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC17" s="45">
+        <f>AB17*_xlfn.XLOOKUP(I17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD17" s="45">
+        <f>_xlfn.XLOOKUP(K17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE17" s="45">
+        <f>AD17*_xlfn.XLOOKUP(K17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF17" s="45">
+        <f>_xlfn.XLOOKUP(M17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG17" s="45">
+        <f>AF17*_xlfn.XLOOKUP(M17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH17" s="57">
+        <f>_xlfn.XLOOKUP(O17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI17" s="57">
+        <f>AH17*_xlfn.XLOOKUP(O17,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A18" s="60"/>
+      <c r="B18" s="60"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q17" s="63"/>
-[...61 lines deleted...]
-      <c r="D18" s="67">
+      <c r="E18" s="63"/>
+      <c r="F18" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E18" s="66"/>
-      <c r="F18" s="67">
+      <c r="G18" s="63"/>
+      <c r="H18" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G18" s="66"/>
-      <c r="H18" s="67">
+      <c r="I18" s="63"/>
+      <c r="J18" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I18" s="66"/>
-      <c r="J18" s="67">
+      <c r="K18" s="63"/>
+      <c r="L18" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K18" s="66"/>
-      <c r="L18" s="67">
+      <c r="M18" s="63"/>
+      <c r="N18" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M18" s="66"/>
-      <c r="N18" s="67">
+      <c r="O18" s="63"/>
+      <c r="P18" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O18" s="66"/>
-      <c r="P18" s="67">
+      <c r="Q18" s="60"/>
+      <c r="V18" s="45">
+        <f>_xlfn.XLOOKUP(C18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W18" s="45">
+        <f>V18*_xlfn.XLOOKUP(C18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X18" s="45">
+        <f>_xlfn.XLOOKUP(E18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y18" s="45">
+        <f>X18*_xlfn.XLOOKUP(E18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z18" s="45">
+        <f>_xlfn.XLOOKUP(G18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA18" s="45">
+        <f>Z18*_xlfn.XLOOKUP(G18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB18" s="45">
+        <f>_xlfn.XLOOKUP(I18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC18" s="45">
+        <f>AB18*_xlfn.XLOOKUP(I18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD18" s="45">
+        <f>_xlfn.XLOOKUP(K18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE18" s="45">
+        <f>AD18*_xlfn.XLOOKUP(K18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF18" s="45">
+        <f>_xlfn.XLOOKUP(M18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG18" s="45">
+        <f>AF18*_xlfn.XLOOKUP(M18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH18" s="57">
+        <f>_xlfn.XLOOKUP(O18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI18" s="57">
+        <f>AH18*_xlfn.XLOOKUP(O18,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A19" s="60"/>
+      <c r="B19" s="60"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q18" s="63"/>
-[...61 lines deleted...]
-      <c r="D19" s="67">
+      <c r="E19" s="63"/>
+      <c r="F19" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E19" s="66"/>
-      <c r="F19" s="67">
+      <c r="G19" s="63"/>
+      <c r="H19" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G19" s="66"/>
-      <c r="H19" s="67">
+      <c r="I19" s="63"/>
+      <c r="J19" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I19" s="66"/>
-      <c r="J19" s="67">
+      <c r="K19" s="63"/>
+      <c r="L19" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K19" s="66"/>
-      <c r="L19" s="67">
+      <c r="M19" s="63"/>
+      <c r="N19" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M19" s="66"/>
-      <c r="N19" s="67">
+      <c r="O19" s="63"/>
+      <c r="P19" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O19" s="66"/>
-      <c r="P19" s="67">
+      <c r="Q19" s="60"/>
+      <c r="V19" s="45">
+        <f>_xlfn.XLOOKUP(C19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W19" s="45">
+        <f>V19*_xlfn.XLOOKUP(C19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X19" s="45">
+        <f>_xlfn.XLOOKUP(E19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y19" s="45">
+        <f>X19*_xlfn.XLOOKUP(E19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z19" s="45">
+        <f>_xlfn.XLOOKUP(G19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA19" s="45">
+        <f>Z19*_xlfn.XLOOKUP(G19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB19" s="45">
+        <f>_xlfn.XLOOKUP(I19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC19" s="45">
+        <f>AB19*_xlfn.XLOOKUP(I19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD19" s="45">
+        <f>_xlfn.XLOOKUP(K19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE19" s="45">
+        <f>AD19*_xlfn.XLOOKUP(K19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF19" s="45">
+        <f>_xlfn.XLOOKUP(M19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG19" s="45">
+        <f>AF19*_xlfn.XLOOKUP(M19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH19" s="57">
+        <f>_xlfn.XLOOKUP(O19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI19" s="57">
+        <f>AH19*_xlfn.XLOOKUP(O19,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A20" s="60"/>
+      <c r="B20" s="60"/>
+      <c r="C20" s="63"/>
+      <c r="D20" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q19" s="63"/>
-[...61 lines deleted...]
-      <c r="D20" s="67">
+      <c r="E20" s="63"/>
+      <c r="F20" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E20" s="66"/>
-      <c r="F20" s="67">
+      <c r="G20" s="63"/>
+      <c r="H20" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G20" s="66"/>
-      <c r="H20" s="67">
+      <c r="I20" s="63"/>
+      <c r="J20" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I20" s="66"/>
-      <c r="J20" s="67">
+      <c r="K20" s="63"/>
+      <c r="L20" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K20" s="66"/>
-      <c r="L20" s="67">
+      <c r="M20" s="63"/>
+      <c r="N20" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M20" s="66"/>
-      <c r="N20" s="67">
+      <c r="O20" s="63"/>
+      <c r="P20" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O20" s="66"/>
-      <c r="P20" s="67">
+      <c r="Q20" s="60"/>
+      <c r="V20" s="45">
+        <f>_xlfn.XLOOKUP(C20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W20" s="45">
+        <f>V20*_xlfn.XLOOKUP(C20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X20" s="45">
+        <f>_xlfn.XLOOKUP(E20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y20" s="45">
+        <f>X20*_xlfn.XLOOKUP(E20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z20" s="45">
+        <f>_xlfn.XLOOKUP(G20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA20" s="45">
+        <f>Z20*_xlfn.XLOOKUP(G20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB20" s="45">
+        <f>_xlfn.XLOOKUP(I20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC20" s="45">
+        <f>AB20*_xlfn.XLOOKUP(I20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD20" s="45">
+        <f>_xlfn.XLOOKUP(K20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE20" s="45">
+        <f>AD20*_xlfn.XLOOKUP(K20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF20" s="45">
+        <f>_xlfn.XLOOKUP(M20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG20" s="45">
+        <f>AF20*_xlfn.XLOOKUP(M20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH20" s="57">
+        <f>_xlfn.XLOOKUP(O20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI20" s="57">
+        <f>AH20*_xlfn.XLOOKUP(O20,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A21" s="60"/>
+      <c r="B21" s="60"/>
+      <c r="C21" s="63"/>
+      <c r="D21" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q20" s="63"/>
-[...61 lines deleted...]
-      <c r="D21" s="67">
+      <c r="E21" s="63"/>
+      <c r="F21" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E21" s="66"/>
-      <c r="F21" s="67">
+      <c r="G21" s="63"/>
+      <c r="H21" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G21" s="66"/>
-      <c r="H21" s="67">
+      <c r="I21" s="63"/>
+      <c r="J21" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I21" s="66"/>
-      <c r="J21" s="67">
+      <c r="K21" s="63"/>
+      <c r="L21" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K21" s="66"/>
-      <c r="L21" s="67">
+      <c r="M21" s="63"/>
+      <c r="N21" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M21" s="66"/>
-      <c r="N21" s="67">
+      <c r="O21" s="63"/>
+      <c r="P21" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O21" s="66"/>
-      <c r="P21" s="67">
+      <c r="Q21" s="60"/>
+      <c r="V21" s="45">
+        <f>_xlfn.XLOOKUP(C21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W21" s="45">
+        <f>V21*_xlfn.XLOOKUP(C21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X21" s="45">
+        <f>_xlfn.XLOOKUP(E21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y21" s="45">
+        <f>X21*_xlfn.XLOOKUP(E21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z21" s="45">
+        <f>_xlfn.XLOOKUP(G21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA21" s="45">
+        <f>Z21*_xlfn.XLOOKUP(G21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB21" s="45">
+        <f>_xlfn.XLOOKUP(I21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC21" s="45">
+        <f>AB21*_xlfn.XLOOKUP(I21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD21" s="45">
+        <f>_xlfn.XLOOKUP(K21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE21" s="45">
+        <f>AD21*_xlfn.XLOOKUP(K21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF21" s="45">
+        <f>_xlfn.XLOOKUP(M21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG21" s="45">
+        <f>AF21*_xlfn.XLOOKUP(M21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH21" s="57">
+        <f>_xlfn.XLOOKUP(O21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI21" s="57">
+        <f>AH21*_xlfn.XLOOKUP(O21,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A22" s="60"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="63"/>
-[...61 lines deleted...]
-      <c r="D22" s="67">
+      <c r="E22" s="63"/>
+      <c r="F22" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E22" s="66"/>
-      <c r="F22" s="67">
+      <c r="G22" s="63"/>
+      <c r="H22" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G22" s="66"/>
-      <c r="H22" s="67">
+      <c r="I22" s="63"/>
+      <c r="J22" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I22" s="66"/>
-      <c r="J22" s="67">
+      <c r="K22" s="63"/>
+      <c r="L22" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K22" s="66"/>
-      <c r="L22" s="67">
+      <c r="M22" s="63"/>
+      <c r="N22" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M22" s="66"/>
-      <c r="N22" s="67">
+      <c r="O22" s="63"/>
+      <c r="P22" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O22" s="66"/>
-      <c r="P22" s="67">
+      <c r="Q22" s="60"/>
+      <c r="V22" s="45">
+        <f>_xlfn.XLOOKUP(C22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W22" s="45">
+        <f>V22*_xlfn.XLOOKUP(C22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X22" s="45">
+        <f>_xlfn.XLOOKUP(E22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y22" s="45">
+        <f>X22*_xlfn.XLOOKUP(E22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z22" s="45">
+        <f>_xlfn.XLOOKUP(G22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA22" s="45">
+        <f>Z22*_xlfn.XLOOKUP(G22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB22" s="45">
+        <f>_xlfn.XLOOKUP(I22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC22" s="45">
+        <f>AB22*_xlfn.XLOOKUP(I22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD22" s="45">
+        <f>_xlfn.XLOOKUP(K22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE22" s="45">
+        <f>AD22*_xlfn.XLOOKUP(K22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF22" s="45">
+        <f>_xlfn.XLOOKUP(M22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG22" s="45">
+        <f>AF22*_xlfn.XLOOKUP(M22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH22" s="57">
+        <f>_xlfn.XLOOKUP(O22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI22" s="57">
+        <f>AH22*_xlfn.XLOOKUP(O22,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A23" s="60"/>
+      <c r="B23" s="60"/>
+      <c r="C23" s="63"/>
+      <c r="D23" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="63"/>
-[...61 lines deleted...]
-      <c r="D23" s="67">
+      <c r="E23" s="63"/>
+      <c r="F23" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E23" s="66"/>
-      <c r="F23" s="67">
+      <c r="G23" s="63"/>
+      <c r="H23" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G23" s="66"/>
-      <c r="H23" s="67">
+      <c r="I23" s="63"/>
+      <c r="J23" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I23" s="66"/>
-      <c r="J23" s="67">
+      <c r="K23" s="63"/>
+      <c r="L23" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K23" s="66"/>
-      <c r="L23" s="67">
+      <c r="M23" s="63"/>
+      <c r="N23" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M23" s="66"/>
-      <c r="N23" s="67">
+      <c r="O23" s="63"/>
+      <c r="P23" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O23" s="66"/>
-      <c r="P23" s="67">
+      <c r="Q23" s="60"/>
+      <c r="V23" s="45">
+        <f>_xlfn.XLOOKUP(C23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W23" s="45">
+        <f>V23*_xlfn.XLOOKUP(C23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X23" s="45">
+        <f>_xlfn.XLOOKUP(E23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y23" s="45">
+        <f>X23*_xlfn.XLOOKUP(E23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z23" s="45">
+        <f>_xlfn.XLOOKUP(G23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA23" s="45">
+        <f>Z23*_xlfn.XLOOKUP(G23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB23" s="45">
+        <f>_xlfn.XLOOKUP(I23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC23" s="45">
+        <f>AB23*_xlfn.XLOOKUP(I23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD23" s="45">
+        <f>_xlfn.XLOOKUP(K23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE23" s="45">
+        <f>AD23*_xlfn.XLOOKUP(K23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF23" s="45">
+        <f>_xlfn.XLOOKUP(M23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG23" s="45">
+        <f>AF23*_xlfn.XLOOKUP(M23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH23" s="57">
+        <f>_xlfn.XLOOKUP(O23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI23" s="57">
+        <f>AH23*_xlfn.XLOOKUP(O23,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A24" s="60"/>
+      <c r="B24" s="60"/>
+      <c r="C24" s="63"/>
+      <c r="D24" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="63"/>
-[...61 lines deleted...]
-      <c r="D24" s="67">
+      <c r="E24" s="63"/>
+      <c r="F24" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E24" s="66"/>
-      <c r="F24" s="67">
+      <c r="G24" s="63"/>
+      <c r="H24" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G24" s="66"/>
-      <c r="H24" s="67">
+      <c r="I24" s="63"/>
+      <c r="J24" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I24" s="66"/>
-      <c r="J24" s="67">
+      <c r="K24" s="63"/>
+      <c r="L24" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="66"/>
-      <c r="L24" s="67">
+      <c r="M24" s="63"/>
+      <c r="N24" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M24" s="66"/>
-      <c r="N24" s="67">
+      <c r="O24" s="63"/>
+      <c r="P24" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O24" s="66"/>
-      <c r="P24" s="67">
+      <c r="Q24" s="60"/>
+      <c r="V24" s="45">
+        <f>_xlfn.XLOOKUP(C24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W24" s="45">
+        <f>V24*_xlfn.XLOOKUP(C24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X24" s="45">
+        <f>_xlfn.XLOOKUP(E24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y24" s="45">
+        <f>X24*_xlfn.XLOOKUP(E24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z24" s="45">
+        <f>_xlfn.XLOOKUP(G24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA24" s="45">
+        <f>Z24*_xlfn.XLOOKUP(G24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB24" s="45">
+        <f>_xlfn.XLOOKUP(I24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC24" s="45">
+        <f>AB24*_xlfn.XLOOKUP(I24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD24" s="45">
+        <f>_xlfn.XLOOKUP(K24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE24" s="45">
+        <f>AD24*_xlfn.XLOOKUP(K24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF24" s="45">
+        <f>_xlfn.XLOOKUP(M24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG24" s="45">
+        <f>AF24*_xlfn.XLOOKUP(M24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH24" s="57">
+        <f>_xlfn.XLOOKUP(O24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI24" s="57">
+        <f>AH24*_xlfn.XLOOKUP(O24,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A25" s="60"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="63"/>
-[...61 lines deleted...]
-      <c r="D25" s="67">
+      <c r="E25" s="63"/>
+      <c r="F25" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E25" s="66"/>
-      <c r="F25" s="67">
+      <c r="G25" s="63"/>
+      <c r="H25" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G25" s="66"/>
-      <c r="H25" s="67">
+      <c r="I25" s="63"/>
+      <c r="J25" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I25" s="66"/>
-      <c r="J25" s="67">
+      <c r="K25" s="63"/>
+      <c r="L25" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K25" s="66"/>
-      <c r="L25" s="67">
+      <c r="M25" s="63"/>
+      <c r="N25" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M25" s="66"/>
-      <c r="N25" s="67">
+      <c r="O25" s="63"/>
+      <c r="P25" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O25" s="66"/>
-      <c r="P25" s="67">
+      <c r="Q25" s="60"/>
+      <c r="V25" s="45">
+        <f>_xlfn.XLOOKUP(C25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W25" s="45">
+        <f>V25*_xlfn.XLOOKUP(C25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X25" s="45">
+        <f>_xlfn.XLOOKUP(E25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y25" s="45">
+        <f>X25*_xlfn.XLOOKUP(E25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z25" s="45">
+        <f>_xlfn.XLOOKUP(G25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA25" s="45">
+        <f>Z25*_xlfn.XLOOKUP(G25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB25" s="45">
+        <f>_xlfn.XLOOKUP(I25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC25" s="45">
+        <f>AB25*_xlfn.XLOOKUP(I25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD25" s="45">
+        <f>_xlfn.XLOOKUP(K25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE25" s="45">
+        <f>AD25*_xlfn.XLOOKUP(K25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF25" s="45">
+        <f>_xlfn.XLOOKUP(M25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG25" s="45">
+        <f>AF25*_xlfn.XLOOKUP(M25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH25" s="57">
+        <f>_xlfn.XLOOKUP(O25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI25" s="57">
+        <f>AH25*_xlfn.XLOOKUP(O25,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A26" s="60"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="63"/>
+      <c r="D26" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="63"/>
-[...61 lines deleted...]
-      <c r="D26" s="67">
+      <c r="E26" s="63"/>
+      <c r="F26" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E26" s="66"/>
-      <c r="F26" s="67">
+      <c r="G26" s="63"/>
+      <c r="H26" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G26" s="66"/>
-      <c r="H26" s="67">
+      <c r="I26" s="63"/>
+      <c r="J26" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I26" s="66"/>
-      <c r="J26" s="67">
+      <c r="K26" s="63"/>
+      <c r="L26" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K26" s="66"/>
-      <c r="L26" s="67">
+      <c r="M26" s="63"/>
+      <c r="N26" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M26" s="66"/>
-      <c r="N26" s="67">
+      <c r="O26" s="63"/>
+      <c r="P26" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O26" s="66"/>
-      <c r="P26" s="67">
+      <c r="Q26" s="60"/>
+      <c r="V26" s="45">
+        <f>_xlfn.XLOOKUP(C26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W26" s="45">
+        <f>V26*_xlfn.XLOOKUP(C26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X26" s="45">
+        <f>_xlfn.XLOOKUP(E26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y26" s="45">
+        <f>X26*_xlfn.XLOOKUP(E26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z26" s="45">
+        <f>_xlfn.XLOOKUP(G26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA26" s="45">
+        <f>Z26*_xlfn.XLOOKUP(G26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB26" s="45">
+        <f>_xlfn.XLOOKUP(I26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC26" s="45">
+        <f>AB26*_xlfn.XLOOKUP(I26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD26" s="45">
+        <f>_xlfn.XLOOKUP(K26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE26" s="45">
+        <f>AD26*_xlfn.XLOOKUP(K26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF26" s="45">
+        <f>_xlfn.XLOOKUP(M26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG26" s="45">
+        <f>AF26*_xlfn.XLOOKUP(M26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH26" s="57">
+        <f>_xlfn.XLOOKUP(O26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI26" s="57">
+        <f>AH26*_xlfn.XLOOKUP(O26,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A27" s="60"/>
+      <c r="B27" s="60"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="63"/>
-[...61 lines deleted...]
-      <c r="D27" s="67">
+      <c r="E27" s="63"/>
+      <c r="F27" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E27" s="66"/>
-      <c r="F27" s="67">
+      <c r="G27" s="63"/>
+      <c r="H27" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G27" s="66"/>
-      <c r="H27" s="67">
+      <c r="I27" s="63"/>
+      <c r="J27" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I27" s="66"/>
-      <c r="J27" s="67">
+      <c r="K27" s="63"/>
+      <c r="L27" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K27" s="66"/>
-      <c r="L27" s="67">
+      <c r="M27" s="63"/>
+      <c r="N27" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M27" s="66"/>
-      <c r="N27" s="67">
+      <c r="O27" s="63"/>
+      <c r="P27" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O27" s="66"/>
-      <c r="P27" s="67">
+      <c r="Q27" s="60"/>
+      <c r="V27" s="45">
+        <f>_xlfn.XLOOKUP(C27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W27" s="45">
+        <f>V27*_xlfn.XLOOKUP(C27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X27" s="45">
+        <f>_xlfn.XLOOKUP(E27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y27" s="45">
+        <f>X27*_xlfn.XLOOKUP(E27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z27" s="45">
+        <f>_xlfn.XLOOKUP(G27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA27" s="45">
+        <f>Z27*_xlfn.XLOOKUP(G27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB27" s="45">
+        <f>_xlfn.XLOOKUP(I27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC27" s="45">
+        <f>AB27*_xlfn.XLOOKUP(I27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD27" s="45">
+        <f>_xlfn.XLOOKUP(K27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE27" s="45">
+        <f>AD27*_xlfn.XLOOKUP(K27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF27" s="45">
+        <f>_xlfn.XLOOKUP(M27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG27" s="45">
+        <f>AF27*_xlfn.XLOOKUP(M27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH27" s="57">
+        <f>_xlfn.XLOOKUP(O27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI27" s="57">
+        <f>AH27*_xlfn.XLOOKUP(O27,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A28" s="60"/>
+      <c r="B28" s="60"/>
+      <c r="C28" s="63"/>
+      <c r="D28" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="63"/>
-[...61 lines deleted...]
-      <c r="D28" s="67">
+      <c r="E28" s="63"/>
+      <c r="F28" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E28" s="66"/>
-      <c r="F28" s="67">
+      <c r="G28" s="63"/>
+      <c r="H28" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G28" s="66"/>
-      <c r="H28" s="67">
+      <c r="I28" s="63"/>
+      <c r="J28" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I28" s="66"/>
-      <c r="J28" s="67">
+      <c r="K28" s="63"/>
+      <c r="L28" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K28" s="66"/>
-      <c r="L28" s="67">
+      <c r="M28" s="63"/>
+      <c r="N28" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M28" s="66"/>
-      <c r="N28" s="67">
+      <c r="O28" s="63"/>
+      <c r="P28" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O28" s="66"/>
-      <c r="P28" s="67">
+      <c r="Q28" s="60"/>
+      <c r="V28" s="45">
+        <f>_xlfn.XLOOKUP(C28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W28" s="45">
+        <f>V28*_xlfn.XLOOKUP(C28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X28" s="45">
+        <f>_xlfn.XLOOKUP(E28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y28" s="45">
+        <f>X28*_xlfn.XLOOKUP(E28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z28" s="45">
+        <f>_xlfn.XLOOKUP(G28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA28" s="45">
+        <f>Z28*_xlfn.XLOOKUP(G28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB28" s="45">
+        <f>_xlfn.XLOOKUP(I28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC28" s="45">
+        <f>AB28*_xlfn.XLOOKUP(I28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD28" s="45">
+        <f>_xlfn.XLOOKUP(K28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE28" s="45">
+        <f>AD28*_xlfn.XLOOKUP(K28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF28" s="45">
+        <f>_xlfn.XLOOKUP(M28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG28" s="45">
+        <f>AF28*_xlfn.XLOOKUP(M28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH28" s="57">
+        <f>_xlfn.XLOOKUP(O28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI28" s="57">
+        <f>AH28*_xlfn.XLOOKUP(O28,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A29" s="60"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q28" s="63"/>
-[...61 lines deleted...]
-      <c r="D29" s="67">
+      <c r="E29" s="63"/>
+      <c r="F29" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E29" s="66"/>
-      <c r="F29" s="67">
+      <c r="G29" s="63"/>
+      <c r="H29" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G29" s="66"/>
-      <c r="H29" s="67">
+      <c r="I29" s="63"/>
+      <c r="J29" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I29" s="66"/>
-      <c r="J29" s="67">
+      <c r="K29" s="63"/>
+      <c r="L29" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K29" s="66"/>
-      <c r="L29" s="67">
+      <c r="M29" s="63"/>
+      <c r="N29" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M29" s="66"/>
-      <c r="N29" s="67">
+      <c r="O29" s="63"/>
+      <c r="P29" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O29" s="66"/>
-      <c r="P29" s="67">
+      <c r="Q29" s="60"/>
+      <c r="V29" s="45">
+        <f>_xlfn.XLOOKUP(C29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W29" s="45">
+        <f>V29*_xlfn.XLOOKUP(C29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X29" s="45">
+        <f>_xlfn.XLOOKUP(E29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y29" s="45">
+        <f>X29*_xlfn.XLOOKUP(E29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z29" s="45">
+        <f>_xlfn.XLOOKUP(G29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA29" s="45">
+        <f>Z29*_xlfn.XLOOKUP(G29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB29" s="45">
+        <f>_xlfn.XLOOKUP(I29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC29" s="45">
+        <f>AB29*_xlfn.XLOOKUP(I29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD29" s="45">
+        <f>_xlfn.XLOOKUP(K29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE29" s="45">
+        <f>AD29*_xlfn.XLOOKUP(K29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF29" s="45">
+        <f>_xlfn.XLOOKUP(M29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG29" s="45">
+        <f>AF29*_xlfn.XLOOKUP(M29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH29" s="57">
+        <f>_xlfn.XLOOKUP(O29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI29" s="57">
+        <f>AH29*_xlfn.XLOOKUP(O29,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A30" s="60"/>
+      <c r="B30" s="60"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q29" s="63"/>
-[...61 lines deleted...]
-      <c r="D30" s="67">
+      <c r="E30" s="63"/>
+      <c r="F30" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E30" s="66"/>
-      <c r="F30" s="67">
+      <c r="G30" s="63"/>
+      <c r="H30" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G30" s="66"/>
-      <c r="H30" s="67">
+      <c r="I30" s="63"/>
+      <c r="J30" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I30" s="66"/>
-      <c r="J30" s="67">
+      <c r="K30" s="63"/>
+      <c r="L30" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K30" s="66"/>
-      <c r="L30" s="67">
+      <c r="M30" s="63"/>
+      <c r="N30" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M30" s="66"/>
-      <c r="N30" s="67">
+      <c r="O30" s="63"/>
+      <c r="P30" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O30" s="66"/>
-      <c r="P30" s="67">
+      <c r="Q30" s="60"/>
+      <c r="V30" s="45">
+        <f>_xlfn.XLOOKUP(C30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W30" s="45">
+        <f>V30*_xlfn.XLOOKUP(C30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X30" s="45">
+        <f>_xlfn.XLOOKUP(E30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y30" s="45">
+        <f>X30*_xlfn.XLOOKUP(E30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z30" s="45">
+        <f>_xlfn.XLOOKUP(G30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA30" s="45">
+        <f>Z30*_xlfn.XLOOKUP(G30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB30" s="45">
+        <f>_xlfn.XLOOKUP(I30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC30" s="45">
+        <f>AB30*_xlfn.XLOOKUP(I30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD30" s="45">
+        <f>_xlfn.XLOOKUP(K30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE30" s="45">
+        <f>AD30*_xlfn.XLOOKUP(K30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF30" s="45">
+        <f>_xlfn.XLOOKUP(M30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG30" s="45">
+        <f>AF30*_xlfn.XLOOKUP(M30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH30" s="57">
+        <f>_xlfn.XLOOKUP(O30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI30" s="57">
+        <f>AH30*_xlfn.XLOOKUP(O30,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A31" s="60"/>
+      <c r="B31" s="60"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="63"/>
-[...61 lines deleted...]
-      <c r="D31" s="67">
+      <c r="E31" s="63"/>
+      <c r="F31" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E31" s="66"/>
-      <c r="F31" s="67">
+      <c r="G31" s="63"/>
+      <c r="H31" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G31" s="66"/>
-      <c r="H31" s="67">
+      <c r="I31" s="63"/>
+      <c r="J31" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I31" s="66"/>
-      <c r="J31" s="67">
+      <c r="K31" s="63"/>
+      <c r="L31" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K31" s="66"/>
-      <c r="L31" s="67">
+      <c r="M31" s="63"/>
+      <c r="N31" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M31" s="66"/>
-      <c r="N31" s="67">
+      <c r="O31" s="63"/>
+      <c r="P31" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O31" s="66"/>
-      <c r="P31" s="67">
+      <c r="Q31" s="60"/>
+      <c r="V31" s="45">
+        <f>_xlfn.XLOOKUP(C31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W31" s="45">
+        <f>V31*_xlfn.XLOOKUP(C31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X31" s="45">
+        <f>_xlfn.XLOOKUP(E31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y31" s="45">
+        <f>X31*_xlfn.XLOOKUP(E31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z31" s="45">
+        <f>_xlfn.XLOOKUP(G31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA31" s="45">
+        <f>Z31*_xlfn.XLOOKUP(G31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB31" s="45">
+        <f>_xlfn.XLOOKUP(I31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC31" s="45">
+        <f>AB31*_xlfn.XLOOKUP(I31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD31" s="45">
+        <f>_xlfn.XLOOKUP(K31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE31" s="45">
+        <f>AD31*_xlfn.XLOOKUP(K31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF31" s="45">
+        <f>_xlfn.XLOOKUP(M31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG31" s="45">
+        <f>AF31*_xlfn.XLOOKUP(M31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH31" s="57">
+        <f>_xlfn.XLOOKUP(O31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI31" s="57">
+        <f>AH31*_xlfn.XLOOKUP(O31,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A32" s="60"/>
+      <c r="B32" s="60"/>
+      <c r="C32" s="63"/>
+      <c r="D32" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q31" s="63"/>
-[...61 lines deleted...]
-      <c r="D32" s="67">
+      <c r="E32" s="63"/>
+      <c r="F32" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E32" s="66"/>
-      <c r="F32" s="67">
+      <c r="G32" s="63"/>
+      <c r="H32" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G32" s="66"/>
-      <c r="H32" s="67">
+      <c r="I32" s="63"/>
+      <c r="J32" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I32" s="66"/>
-      <c r="J32" s="67">
+      <c r="K32" s="63"/>
+      <c r="L32" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K32" s="66"/>
-      <c r="L32" s="67">
+      <c r="M32" s="63"/>
+      <c r="N32" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M32" s="66"/>
-      <c r="N32" s="67">
+      <c r="O32" s="63"/>
+      <c r="P32" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O32" s="66"/>
-      <c r="P32" s="67">
+      <c r="Q32" s="60"/>
+      <c r="V32" s="45">
+        <f>_xlfn.XLOOKUP(C32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W32" s="45">
+        <f>V32*_xlfn.XLOOKUP(C32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X32" s="45">
+        <f>_xlfn.XLOOKUP(E32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y32" s="45">
+        <f>X32*_xlfn.XLOOKUP(E32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z32" s="45">
+        <f>_xlfn.XLOOKUP(G32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA32" s="45">
+        <f>Z32*_xlfn.XLOOKUP(G32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB32" s="45">
+        <f>_xlfn.XLOOKUP(I32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC32" s="45">
+        <f>AB32*_xlfn.XLOOKUP(I32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD32" s="45">
+        <f>_xlfn.XLOOKUP(K32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE32" s="45">
+        <f>AD32*_xlfn.XLOOKUP(K32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF32" s="45">
+        <f>_xlfn.XLOOKUP(M32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG32" s="45">
+        <f>AF32*_xlfn.XLOOKUP(M32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH32" s="57">
+        <f>_xlfn.XLOOKUP(O32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI32" s="57">
+        <f>AH32*_xlfn.XLOOKUP(O32,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A33" s="60"/>
+      <c r="B33" s="60"/>
+      <c r="C33" s="63"/>
+      <c r="D33" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="63"/>
-[...61 lines deleted...]
-      <c r="D33" s="67">
+      <c r="E33" s="63"/>
+      <c r="F33" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E33" s="66"/>
-      <c r="F33" s="67">
+      <c r="G33" s="63"/>
+      <c r="H33" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G33" s="66"/>
-      <c r="H33" s="67">
+      <c r="I33" s="63"/>
+      <c r="J33" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I33" s="66"/>
-      <c r="J33" s="67">
+      <c r="K33" s="63"/>
+      <c r="L33" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K33" s="66"/>
-      <c r="L33" s="67">
+      <c r="M33" s="63"/>
+      <c r="N33" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M33" s="66"/>
-      <c r="N33" s="67">
+      <c r="O33" s="63"/>
+      <c r="P33" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O33" s="66"/>
-      <c r="P33" s="67">
+      <c r="Q33" s="60"/>
+      <c r="V33" s="45">
+        <f>_xlfn.XLOOKUP(C33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W33" s="45">
+        <f>V33*_xlfn.XLOOKUP(C33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X33" s="45">
+        <f>_xlfn.XLOOKUP(E33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y33" s="45">
+        <f>X33*_xlfn.XLOOKUP(E33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z33" s="45">
+        <f>_xlfn.XLOOKUP(G33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA33" s="45">
+        <f>Z33*_xlfn.XLOOKUP(G33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB33" s="45">
+        <f>_xlfn.XLOOKUP(I33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC33" s="45">
+        <f>AB33*_xlfn.XLOOKUP(I33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD33" s="45">
+        <f>_xlfn.XLOOKUP(K33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE33" s="45">
+        <f>AD33*_xlfn.XLOOKUP(K33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF33" s="45">
+        <f>_xlfn.XLOOKUP(M33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG33" s="45">
+        <f>AF33*_xlfn.XLOOKUP(M33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH33" s="57">
+        <f>_xlfn.XLOOKUP(O33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI33" s="57">
+        <f>AH33*_xlfn.XLOOKUP(O33,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A34" s="60"/>
+      <c r="B34" s="60"/>
+      <c r="C34" s="63"/>
+      <c r="D34" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q33" s="63"/>
-[...61 lines deleted...]
-      <c r="D34" s="67">
+      <c r="E34" s="63"/>
+      <c r="F34" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E34" s="66"/>
-      <c r="F34" s="67">
+      <c r="G34" s="63"/>
+      <c r="H34" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G34" s="66"/>
-      <c r="H34" s="67">
+      <c r="I34" s="63"/>
+      <c r="J34" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I34" s="66"/>
-      <c r="J34" s="67">
+      <c r="K34" s="63"/>
+      <c r="L34" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K34" s="66"/>
-      <c r="L34" s="67">
+      <c r="M34" s="63"/>
+      <c r="N34" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M34" s="66"/>
-      <c r="N34" s="67">
+      <c r="O34" s="63"/>
+      <c r="P34" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O34" s="66"/>
-      <c r="P34" s="67">
+      <c r="Q34" s="60"/>
+      <c r="V34" s="45">
+        <f>_xlfn.XLOOKUP(C34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W34" s="45">
+        <f>V34*_xlfn.XLOOKUP(C34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X34" s="45">
+        <f>_xlfn.XLOOKUP(E34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y34" s="45">
+        <f>X34*_xlfn.XLOOKUP(E34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z34" s="45">
+        <f>_xlfn.XLOOKUP(G34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA34" s="45">
+        <f>Z34*_xlfn.XLOOKUP(G34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB34" s="45">
+        <f>_xlfn.XLOOKUP(I34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC34" s="45">
+        <f>AB34*_xlfn.XLOOKUP(I34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD34" s="45">
+        <f>_xlfn.XLOOKUP(K34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE34" s="45">
+        <f>AD34*_xlfn.XLOOKUP(K34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF34" s="45">
+        <f>_xlfn.XLOOKUP(M34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG34" s="45">
+        <f>AF34*_xlfn.XLOOKUP(M34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH34" s="57">
+        <f>_xlfn.XLOOKUP(O34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI34" s="57">
+        <f>AH34*_xlfn.XLOOKUP(O34,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A35" s="60"/>
+      <c r="B35" s="60"/>
+      <c r="C35" s="63"/>
+      <c r="D35" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q34" s="63"/>
-[...61 lines deleted...]
-      <c r="D35" s="67">
+      <c r="E35" s="63"/>
+      <c r="F35" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E35" s="66"/>
-      <c r="F35" s="67">
+      <c r="G35" s="63"/>
+      <c r="H35" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G35" s="66"/>
-      <c r="H35" s="67">
+      <c r="I35" s="63"/>
+      <c r="J35" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I35" s="66"/>
-      <c r="J35" s="67">
+      <c r="K35" s="63"/>
+      <c r="L35" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K35" s="66"/>
-      <c r="L35" s="67">
+      <c r="M35" s="63"/>
+      <c r="N35" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M35" s="66"/>
-      <c r="N35" s="67">
+      <c r="O35" s="63"/>
+      <c r="P35" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O35" s="66"/>
-      <c r="P35" s="67">
+      <c r="Q35" s="60"/>
+      <c r="V35" s="45">
+        <f>_xlfn.XLOOKUP(C35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W35" s="45">
+        <f>V35*_xlfn.XLOOKUP(C35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="X35" s="45">
+        <f>_xlfn.XLOOKUP(E35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y35" s="45">
+        <f>X35*_xlfn.XLOOKUP(E35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="Z35" s="45">
+        <f>_xlfn.XLOOKUP(G35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AA35" s="45">
+        <f>Z35*_xlfn.XLOOKUP(G35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB35" s="45">
+        <f>_xlfn.XLOOKUP(I35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC35" s="45">
+        <f>AB35*_xlfn.XLOOKUP(I35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD35" s="45">
+        <f>_xlfn.XLOOKUP(K35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AE35" s="45">
+        <f>AD35*_xlfn.XLOOKUP(K35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AF35" s="45">
+        <f>_xlfn.XLOOKUP(M35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AG35" s="45">
+        <f>AF35*_xlfn.XLOOKUP(M35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AH35" s="57">
+        <f>_xlfn.XLOOKUP(O35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="AI35" s="57">
+        <f>AH35*_xlfn.XLOOKUP(O35,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A36" s="60"/>
+      <c r="B36" s="60"/>
+      <c r="C36" s="63"/>
+      <c r="D36" s="64">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q35" s="63"/>
-[...61 lines deleted...]
-      <c r="D36" s="67">
+      <c r="E36" s="63"/>
+      <c r="F36" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E36" s="66"/>
-      <c r="F36" s="67">
+      <c r="G36" s="63"/>
+      <c r="H36" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G36" s="66"/>
-      <c r="H36" s="67">
+      <c r="I36" s="63"/>
+      <c r="J36" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I36" s="66"/>
-      <c r="J36" s="67">
+      <c r="K36" s="63"/>
+      <c r="L36" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K36" s="66"/>
-      <c r="L36" s="67">
+      <c r="M36" s="63"/>
+      <c r="N36" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M36" s="66"/>
-      <c r="N36" s="67">
+      <c r="O36" s="63"/>
+      <c r="P36" s="64">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O36" s="66"/>
-[...5 lines deleted...]
-      <c r="V36" s="60">
+      <c r="Q36" s="60"/>
+      <c r="V36" s="45">
         <f>_xlfn.XLOOKUP(C36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="W36" s="60">
+      <c r="W36" s="45">
         <f>V36*_xlfn.XLOOKUP(C36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
-      <c r="X36" s="60">
+      <c r="X36" s="45">
         <f>_xlfn.XLOOKUP(E36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="Y36" s="60">
+      <c r="Y36" s="45">
         <f>X36*_xlfn.XLOOKUP(E36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
-      <c r="Z36" s="60">
+      <c r="Z36" s="45">
         <f>_xlfn.XLOOKUP(G36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AA36" s="60">
+      <c r="AA36" s="45">
         <f>Z36*_xlfn.XLOOKUP(G36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AB36" s="60">
+      <c r="AB36" s="45">
         <f>_xlfn.XLOOKUP(I36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AC36" s="60">
+      <c r="AC36" s="45">
         <f>AB36*_xlfn.XLOOKUP(I36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AD36" s="60">
+      <c r="AD36" s="45">
         <f>_xlfn.XLOOKUP(K36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AE36" s="60">
+      <c r="AE36" s="45">
         <f>AD36*_xlfn.XLOOKUP(K36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AF36" s="60">
+      <c r="AF36" s="45">
         <f>_xlfn.XLOOKUP(M36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AG36" s="60">
+      <c r="AG36" s="45">
         <f>AF36*_xlfn.XLOOKUP(M36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AH36" s="60">
+      <c r="AH36" s="57">
         <f>_xlfn.XLOOKUP(O36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$D$21:$D$100,0)</f>
         <v>0</v>
       </c>
-      <c r="AI36" s="60">
+      <c r="AI36" s="57">
         <f>AH36*_xlfn.XLOOKUP(O36,'Soepelere MPG combinatiegebouw'!$B$21:$B$100,'Soepelere MPG combinatiegebouw'!$E$21:$E$100,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:35" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="Q38" s="63"/>
+    <row r="37" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A37" s="60"/>
+      <c r="B37" s="60"/>
+      <c r="C37" s="60"/>
+      <c r="D37" s="60"/>
+      <c r="E37" s="60"/>
+      <c r="F37" s="60"/>
+      <c r="G37" s="60"/>
+      <c r="H37" s="60"/>
+      <c r="I37" s="60"/>
+      <c r="J37" s="60"/>
+      <c r="K37" s="60"/>
+      <c r="L37" s="60"/>
+      <c r="M37" s="60"/>
+      <c r="N37" s="60"/>
+      <c r="O37" s="60"/>
+      <c r="P37" s="60"/>
+      <c r="Q37" s="60"/>
+    </row>
+    <row r="38" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A38" s="60"/>
+      <c r="B38" s="60"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="60"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="60"/>
+      <c r="G38" s="60"/>
+      <c r="H38" s="60"/>
+      <c r="I38" s="60"/>
+      <c r="J38" s="60"/>
+      <c r="K38" s="60"/>
+      <c r="L38" s="60"/>
+      <c r="M38" s="60"/>
+      <c r="N38" s="60"/>
+      <c r="O38" s="60"/>
+      <c r="P38" s="60"/>
+      <c r="Q38" s="60"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <protectedRanges>
+    <protectedRange sqref="H4 C8:P8 C12:C36 E12:E36 G12:G36 I12:I36 K12:K35 K36 M12:M36 O12:O36" name="Invoervelden gemeenschappelijke ruimtes"/>
+  </protectedRanges>
   <mergeCells count="18">
     <mergeCell ref="I9:J10"/>
     <mergeCell ref="K9:L10"/>
     <mergeCell ref="M9:N10"/>
     <mergeCell ref="O9:P10"/>
     <mergeCell ref="C9:D10"/>
     <mergeCell ref="E9:F10"/>
     <mergeCell ref="G9:H10"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="C7:P7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="O8:P8"/>
   </mergeCells>
   <conditionalFormatting sqref="D12:D36 F12:F36 H12:H36 J12:J36 L12:L36 N12:N36 P12:P36">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
@@ -13508,61 +13438,70 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{901319DB-27EC-4901-8A04-772EE4B841F7}">
           <x14:formula1>
             <xm:f>'Soepelere MPG combinatiegebouw'!$B$21:$B$100</xm:f>
           </x14:formula1>
           <xm:sqref>C12:C36 E12:E36 G12:G36 I12:I36 K12:K36 M12:M36 O12:O36</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c7b39086-3f3a-49db-b989-af35e128dfd9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="979848dc-7a4e-4b56-a50e-e3587a1d5ccc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF8D4FCEFB1F6641A2CAFF0DFD721E6D" ma:contentTypeVersion="11" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="c4e9796a8e1d00cf28fe3697c1536d01">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="979848dc-7a4e-4b56-a50e-e3587a1d5ccc" xmlns:ns3="c7b39086-3f3a-49db-b989-af35e128dfd9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e865a1d84d793bf48bae26b4d43f4d37" ns2:_="" ns3:_="">
     <xsd:import namespace="979848dc-7a4e-4b56-a50e-e3587a1d5ccc"/>
     <xsd:import namespace="c7b39086-3f3a-49db-b989-af35e128dfd9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -13713,86 +13652,77 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37E4B4AB-7B07-49E6-933E-C59A484F98D5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AC45F51-C779-4EC5-9737-6451C8AA6080}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{519F4941-2B13-4A2A-BC89-B19F3C33FF76}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37E4B4AB-7B07-49E6-933E-C59A484F98D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="979848dc-7a4e-4b56-a50e-e3587a1d5ccc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="c7b39086-3f3a-49db-b989-af35e128dfd9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AC45F51-C779-4EC5-9737-6451C8AA6080}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{457CE461-3936-417F-AD63-3DC9A86A8274}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Soepelere MPG combinatiegebouw</vt:lpstr>
       <vt:lpstr>Gemeenschappelijke ruimten</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>