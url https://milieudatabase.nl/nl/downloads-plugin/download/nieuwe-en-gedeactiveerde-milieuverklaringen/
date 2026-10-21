--- v2 (2026-06-22)
+++ v3 (2026-10-21)
@@ -1,1336 +1,8620 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30610"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\JaraSchulz\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://milieudatabase.sharepoint.com/sites/Projecten/Gedeelde documenten/2026 Projecten/P-2026.001_Categorie 3 B&amp;U/Communicatie richting publicatie/Lijst met nieuwe en gedeactiveerde MV's/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93EF168C-5739-4B27-8838-F040C4236392}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A91860D8-FA39-42AA-A074-48B1054C807F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{30D2A993-6FC7-4232-8F9C-94C63F019ABE}"/>
+    <workbookView xWindow="-13725" yWindow="16080" windowWidth="29040" windowHeight="17520" xr2:uid="{30D2A993-6FC7-4232-8F9C-94C63F019ABE}"/>
   </bookViews>
   <sheets>
     <sheet name="Nieuwe MV's" sheetId="1" r:id="rId1"/>
     <sheet name="Gedeactiveerde MV's" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Gedeactiveerde MV''s'!$A$1:$D$200</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nieuwe MV''s'!$A$1:$D$80</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1454" uniqueCount="856">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5069" uniqueCount="2864">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
+    <t>Hoofdelement</t>
+  </si>
+  <si>
     <t>Actief sinds</t>
   </si>
   <si>
+    <t>nmd_203310 </t>
+  </si>
+  <si>
+    <t>Elektriciteit, bij consument, materialisatie externe levering, gemiddelde netmix grijs en hernieuwbaar, per kWh</t>
+  </si>
+  <si>
+    <t>NL/SfB: 61.2</t>
+  </si>
+  <si>
+    <t>nmd_203205</t>
+  </si>
+  <si>
+    <t>Elektriciteit, Nederlandse mix, (48% grijs, 52% hernieuwbaar), bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>Energie: 10000</t>
+  </si>
+  <si>
+    <t>nmd_203206</t>
+  </si>
+  <si>
+    <t>Energie: 10010</t>
+  </si>
+  <si>
+    <t>nmd_203197</t>
+  </si>
+  <si>
+    <t>Elektriciteitsnet, bij consument, per kWh, materialisatie infrastructuur (voor elektriciteit uit eigen opwekking)</t>
+  </si>
+  <si>
+    <t>nmd_200568</t>
+  </si>
+  <si>
+    <t>Aardgas, verbrand, bij consument, materialisatie infrastructuur, per m³</t>
+  </si>
+  <si>
+    <t>nmd_200569</t>
+  </si>
+  <si>
+    <t>Aardgas, verbrand, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>Energie: 20000</t>
+  </si>
+  <si>
+    <t>nmd_203142</t>
+  </si>
+  <si>
+    <t>Biogas, verbrand, bij consument, materialisatie infrastructuur,  per m³</t>
+  </si>
+  <si>
+    <t>nmd_203193</t>
+  </si>
+  <si>
+    <t>Biogas, verbrand, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203188</t>
+  </si>
+  <si>
+    <t>Elektriciteit, grijs, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_200567</t>
+  </si>
+  <si>
+    <t>nmd_203186</t>
+  </si>
+  <si>
+    <t>Elektriciteit, hernieuwbaar, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203187</t>
+  </si>
+  <si>
+    <t>nmd_200553</t>
+  </si>
+  <si>
+    <t>Elektriciteit, hernieuwbaar, uit biomassa, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203185</t>
+  </si>
+  <si>
+    <t>nmd_201546</t>
+  </si>
+  <si>
+    <t>Elektriciteit, hernieuwbaar, uit PV, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203182</t>
+  </si>
+  <si>
+    <t>nmd_203183</t>
+  </si>
+  <si>
+    <t>Elektriciteit, hernieuwbaar, van windturbines op land, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_201545</t>
+  </si>
+  <si>
+    <t>nmd_201544</t>
+  </si>
+  <si>
+    <t>Elektriciteit, hernieuwbaar, van windturbines op zee, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203184</t>
+  </si>
+  <si>
+    <t>nmd_203190</t>
+  </si>
+  <si>
+    <t>Elektriciteit, Nederlandse mix 2025-2075, bij consument (26%  grijs, 74% hernieuwbaar), per kWh, WLC-D2</t>
+  </si>
+  <si>
+    <t>Energie: 10020</t>
+  </si>
+  <si>
+    <t>nmd_203156</t>
+  </si>
+  <si>
+    <t>Energie: 10030</t>
+  </si>
+  <si>
+    <t>nmd_202606</t>
+  </si>
+  <si>
+    <t>nmd_203157</t>
+  </si>
+  <si>
+    <t>Energieopslagsysteem, batterij (Lithium-ion), per stuk [1000 kWh -100.000 kWh, referentie 1000 kWh]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 61.9</t>
+  </si>
+  <si>
+    <t>nmd_203191</t>
+  </si>
+  <si>
+    <t>Gas, Nederlandse mix 2025-2075 (97,8% aardgas, 2,2% biogas, 0% waterstofgas), verbrand, bij consument, per kWh, WLC</t>
+  </si>
+  <si>
+    <t>Energie: 20020</t>
+  </si>
+  <si>
+    <t>nmd_203158</t>
+  </si>
+  <si>
+    <t>Thuisbatterij, lithium-ijzer-fosfaat (LFP, LiFePO4), per stuk [capaciteit 2-10 kWh, referentie 10 kWh]</t>
+  </si>
+  <si>
+    <t>nmd_203161</t>
+  </si>
+  <si>
+    <t>Thuisbatterij, Lithium-ion, NMC811, per stuk, schaalbaar naar capaciteit [capaciteit 2-10 kWh, referentie 10 kWh]</t>
+  </si>
+  <si>
+    <t>nmd_203159</t>
+  </si>
+  <si>
+    <t>Thuisbatterij, Loodzuur, per stuk, schaalbaar naar capaciteit [capaciteit 2-10 kWh, referentie 10 kWh]</t>
+  </si>
+  <si>
+    <t>nmd_203160</t>
+  </si>
+  <si>
+    <t>Thuisbatterij, zoutwater (NaCl), per stuk, schaalbaar naar capaciteit [capaciteit 2-10 kWh, referentie 10 kWh]</t>
+  </si>
+  <si>
+    <t>nmd_203181</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Nederlandse mix, hoge temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>Energie: 30000</t>
+  </si>
+  <si>
+    <t>nmd_203180</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Nederlandse mix, hoge temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>Energie: 30020</t>
+  </si>
+  <si>
+    <t>nmd_203154</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Nederlandse mix, hoge temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203179</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Nederlandse mix, lage temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203178</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Nederlandse mix, lage temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>nmd_203153</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Nederlandse mix, lage temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203177</t>
+  </si>
+  <si>
+    <t>Warmtelevering, aardwarmte (2.000 m diep), hoge temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203176</t>
+  </si>
+  <si>
+    <t>Warmtelevering, aardwarmte (2.000 m diep), hoge temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>nmd_203152</t>
+  </si>
+  <si>
+    <t>Warmtelevering, aardwarmte (2.000 m diep), hoge temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203150</t>
+  </si>
+  <si>
+    <t>Warmtelevering, aftapwarmte afvalverwerkingsinstal. (AVI), mix fossiel/hernieuwbaar, hoge temp., bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203155</t>
+  </si>
+  <si>
+    <t>Warmtelevering, aftapwarmte afvalverwerkingsinstallatie (AVI), mix fossiel/hernieuwbaar, hoge temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203173</t>
+  </si>
+  <si>
+    <t>Warmtelevering, aftapwarmte afvalverwerkingsinstallatie (AVI), mix fossiel/hernieuwbaar, hoge temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>nmd_203175</t>
+  </si>
+  <si>
+    <t>Warmtelevering, aquathermie (TEO), lage temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203174</t>
+  </si>
+  <si>
+    <t>Warmtelevering, aquathermie (TEO), lage temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>nmd_203151</t>
+  </si>
+  <si>
+    <t>Warmtelevering, aquathermie (TEO), lage temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203172</t>
+  </si>
+  <si>
+    <t>Warmtelevering, bio-energie (59% biogas, 41% vaste biomassa), hoge temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203171</t>
+  </si>
+  <si>
+    <t>Warmtelevering, bio-energie (59% biogas, 41% vaste biomassa), hoge temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>nmd_203149</t>
+  </si>
+  <si>
+    <t>Warmtelevering, bio-energie (59% biogas, 41% vaste biomassa), hoge temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203144</t>
+  </si>
+  <si>
+    <t>Warmtelevering, elektriciteitscentrale (gas), STEG met WKK, hoge temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203170</t>
+  </si>
+  <si>
+    <t>Warmtelevering, piekketel (aardgas), hoge temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203169</t>
+  </si>
+  <si>
+    <t>Warmtelevering, piekketel (aardgas), hoge temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>nmd_203148</t>
+  </si>
+  <si>
+    <t>Warmtelevering, piekketel (aardgas), hoge temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203140</t>
+  </si>
+  <si>
+    <t>Warmtelevering, piekketel (aardgas), lage temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203168</t>
+  </si>
+  <si>
+    <t>Warmtelevering, piekketel (aardgas), lage temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>nmd_203147</t>
+  </si>
+  <si>
+    <t>Warmtelevering, piekketel (aardgas), lage temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203167</t>
+  </si>
+  <si>
+    <t>Warmtelevering, restwarmte, hoge temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203166</t>
+  </si>
+  <si>
+    <t>Warmtelevering, restwarmte, hoge temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>nmd_203146</t>
+  </si>
+  <si>
+    <t>Warmtelevering, restwarmte, hoge temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203165</t>
+  </si>
+  <si>
+    <t>Warmtelevering, restwarmte, lage temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203164</t>
+  </si>
+  <si>
+    <t>Warmtelevering, restwarmte, lage temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>nmd_203145</t>
+  </si>
+  <si>
+    <t>Warmtelevering, restwarmte, lage temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203163</t>
+  </si>
+  <si>
+    <t>Warmtelevering, warmte-koude-opslag (WKO), open/gesloten systeem, lage temperatuur, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_203162</t>
+  </si>
+  <si>
+    <t>Warmtelevering, warmte-koude-opslag (WKO), open/gesloten systeem, lage temperatuur, bij consument, per kWh + WLC-GWP</t>
+  </si>
+  <si>
+    <t>nmd_203143</t>
+  </si>
+  <si>
+    <t>Warmtelevering, warmte-koude-opslag (WKO), open/gesloten systeem, lage temperatuur, bij consument, per kWh, materialisatie infrastructuur</t>
+  </si>
+  <si>
+    <t>nmd_203139</t>
+  </si>
+  <si>
+    <t>Warmteopslag, grote warmwatertank, [volume 1000 m³ - 10.000 m³, referentie 5000 m³]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 56.50</t>
+  </si>
+  <si>
+    <t>nmd_203141</t>
+  </si>
+  <si>
+    <t>Waterstof, verbrand, bij consument, materialisatie infrastructuur, per kg</t>
+  </si>
+  <si>
+    <t>nmd_203192</t>
+  </si>
+  <si>
+    <t>Waterstof, verbrand, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_202833</t>
+  </si>
+  <si>
+    <t>Constructieplaat (biovezel: grasvezel) (dikte 18 mm) [mm/m2: 9-30; kg/m3: 250-1300]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 22.2</t>
+  </si>
+  <si>
+    <t>nmd_202834</t>
+  </si>
+  <si>
+    <t>NL/SfB: 22.1</t>
+  </si>
+  <si>
+    <t>nmd_202835</t>
+  </si>
+  <si>
+    <t>NL/SfB: 21.2</t>
+  </si>
+  <si>
+    <t>nmd_202836</t>
+  </si>
+  <si>
+    <t>NL/SfB: 21.1</t>
+  </si>
+  <si>
+    <t>nmd_202798</t>
+  </si>
+  <si>
+    <t>Constructieplaat (biovezel: hennepscheven) (dikte 18 mm) [mm/m2: 9-30; kg/m3: 250-1300]</t>
+  </si>
+  <si>
+    <t>nmd_202809</t>
+  </si>
+  <si>
+    <t>nmd_202810</t>
+  </si>
+  <si>
+    <t>nmd_202837</t>
+  </si>
+  <si>
+    <t>nmd_202811</t>
+  </si>
+  <si>
+    <t>Constructieplaat (biovezel: miscanthus) (dikte 18 mm) [mm/m2: 9-30; kg/m3: 250-1300]</t>
+  </si>
+  <si>
+    <t>nmd_202812</t>
+  </si>
+  <si>
+    <t>nmd_202813</t>
+  </si>
+  <si>
+    <t>nmd_202814</t>
+  </si>
+  <si>
+    <t>nmd_202815</t>
+  </si>
+  <si>
+    <t>Constructieplaat (biovezel: riet) (dikte 18 mm) [mm/m2: 9-30; kg/m3: 250-1300]</t>
+  </si>
+  <si>
+    <t>nmd_202816</t>
+  </si>
+  <si>
+    <t>nmd_202817</t>
+  </si>
+  <si>
+    <t>nmd_202818</t>
+  </si>
+  <si>
+    <t>nmd_202819</t>
+  </si>
+  <si>
+    <t>Constructieplaat (biovezel: stro) (dikte 18 mm) [mm/m2: 9-30; kg/m3: 250-1300]</t>
+  </si>
+  <si>
+    <t>nmd_202820</t>
+  </si>
+  <si>
+    <t>nmd_202821</t>
+  </si>
+  <si>
+    <t>nmd_202828</t>
+  </si>
+  <si>
+    <t>nmd_202822</t>
+  </si>
+  <si>
+    <t>Constructieplaat (biovezel: vlasscheven) (dikte 18 mm) [mm/m2: 9-30; kg/m3: 250-1300]</t>
+  </si>
+  <si>
+    <t>nmd_202823</t>
+  </si>
+  <si>
+    <t>nmd_202824</t>
+  </si>
+  <si>
+    <t>nmd_202825</t>
+  </si>
+  <si>
+    <t>nmd_202800</t>
+  </si>
+  <si>
+    <t>Gevelpaneel (biocomposiet: hennepvezel) (dikte 6 mm) [mm/m2: 4-25]</t>
+  </si>
+  <si>
+    <t>nmd_202801</t>
+  </si>
+  <si>
+    <t>nmd_202802</t>
+  </si>
+  <si>
+    <t>NL/SfB: 41.1</t>
+  </si>
+  <si>
+    <t>nmd_202803</t>
+  </si>
+  <si>
+    <t>Gevelpaneel (biocomposiet: miscanthus) (dikte 6 mm) [mm/m2: 4-25]</t>
+  </si>
+  <si>
+    <t>nmd_202804</t>
+  </si>
+  <si>
+    <t>nmd_202805</t>
+  </si>
+  <si>
+    <t>nmd_202799</t>
+  </si>
+  <si>
+    <t>Gevelpaneel (biocomposiet: mix van hennep, vlas en miscanthus) (dikte 6 mm) [mm/m2: 4-25]</t>
+  </si>
+  <si>
+    <t>nmd_202826</t>
+  </si>
+  <si>
+    <t>nmd_202827</t>
+  </si>
+  <si>
+    <t>nmd_202806</t>
+  </si>
+  <si>
+    <t>Gevelpaneel (biocomposiet: vlasvezel) (dikte 6 mm) [mm/m2: 4-25]</t>
+  </si>
+  <si>
+    <t>nmd_202807</t>
+  </si>
+  <si>
+    <t>nmd_202808</t>
+  </si>
+  <si>
+    <t>nmd_202829</t>
+  </si>
+  <si>
+    <t>Isolatieplaat (mycelium) (dikte 45 mm) [mm/m2: 40-400]</t>
+  </si>
+  <si>
+    <t>nmd_202830</t>
+  </si>
+  <si>
+    <t>nmd_202831</t>
+  </si>
+  <si>
+    <t>nmd_202832</t>
+  </si>
+  <si>
+    <t>nmd_202670</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, combi, R134a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>NL/SfB: 56.24</t>
+  </si>
+  <si>
+    <t>nmd_202669</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, combi, R290, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202664</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, combi, R410a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202673</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, solo, R134a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202672</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, solo, R290, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202671</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, solo, R410a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202643</t>
+  </si>
+  <si>
+    <t>Buffervat warm cv-water (geëmailleerd staal); met warmtewisselaar [30-500 liter]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 56.2</t>
+  </si>
+  <si>
+    <t>nmd_202642</t>
+  </si>
+  <si>
+    <t>Buffervat warm cv-water (koper); met warmtewisselaar [30-500 liter]</t>
+  </si>
+  <si>
+    <t>nmd_202644</t>
+  </si>
+  <si>
+    <t>Buffervat warm cv-water (rvs); met warmtewisselaar [30-500 liter]</t>
+  </si>
+  <si>
+    <t>nmd_202645</t>
+  </si>
+  <si>
+    <t>Buffervat warm tapwater (geëmailleerd staal); met warmtewisselaar [30-500 liter]</t>
+  </si>
+  <si>
+    <t>nmd_202659</t>
+  </si>
+  <si>
+    <t>NL/SfB: 53.2</t>
+  </si>
+  <si>
+    <t>nmd_202641</t>
+  </si>
+  <si>
+    <t>Buffervat warm tapwater (koper); met warmtewisselaar [30-500 liter]</t>
+  </si>
+  <si>
+    <t>nmd_202649</t>
+  </si>
+  <si>
+    <t>nmd_202646</t>
+  </si>
+  <si>
+    <t>Buffervat warm tapwater (rvs); met warmtewisselaar [30-500 liter]</t>
+  </si>
+  <si>
+    <t>nmd_202648</t>
+  </si>
+  <si>
+    <t>nmd_202640</t>
+  </si>
+  <si>
+    <t>Elektrische boiler warm tapwater (geëmailleerd staal) [30-500 liter]</t>
+  </si>
+  <si>
+    <t>nmd_202650</t>
+  </si>
+  <si>
+    <t>Elektrische boiler warm tapwater (koper) [30-500 liter]</t>
+  </si>
+  <si>
+    <t>nmd_202647</t>
+  </si>
+  <si>
+    <t>Elektrische boiler warm tapwater (rvs) [30-500 liter]</t>
+  </si>
+  <si>
+    <t>nmd_202675</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, combi, monoblock, R134a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202662</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, combi, monoblock, R410a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202684</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, combi, monoblock, R290, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202661</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, combi, split unit, R134a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202680</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, combi, split unit, R290, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202679</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, combi, split unit, R410a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202678</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, solo, monoblock, R134a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202677</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, solo, monoblock, R290, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202674</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, solo, monoblock, R410a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202683</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, solo, split unit, R134a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202682</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, solo, split unit, R290, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202681</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, solo, split unit, R410a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202651</t>
+  </si>
+  <si>
+    <t>Warmtebron bodem-water warmtepomp, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202676</t>
+  </si>
+  <si>
+    <t>Warmtebron water-water warmtepomp, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202665</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, combi, R134a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202660</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, combi, R290, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202663</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, combi, R410a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202668</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, solo, R134a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202667</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, solo, R290, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_202666</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, solo, R410a, stuks (3-162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_200555</t>
+  </si>
+  <si>
+    <t>Montagesysteem zonnepaneel, aluminium, hellend dak (4,34 kg/m2)</t>
+  </si>
+  <si>
+    <t>NL/SfB: 61.1</t>
+  </si>
+  <si>
+    <t>nmd_200069</t>
+  </si>
+  <si>
+    <t>PV-paneel, amorf (8,2 kg/m2, 2,3 m2/ stuk)</t>
+  </si>
+  <si>
+    <t>nmd_200071</t>
+  </si>
+  <si>
+    <t>PV-paneel, polykristallijn (15,8  kg/m2, 1,85 m2/stuk)</t>
+  </si>
+  <si>
+    <t>nmd_200070</t>
+  </si>
+  <si>
+    <t>PV-paneel, monokristallijn (15,8 kg/m2, 1,85 m2/stuk)</t>
+  </si>
+  <si>
+    <t>nmd_200182</t>
+  </si>
+  <si>
+    <t>Montagesysteem zonnepaneel, aluminium, plat dak (4.71 kg/m2)</t>
+  </si>
+  <si>
+    <t>nmd_202560</t>
+  </si>
+  <si>
+    <t>Montagesysteem zonnepaneel zonder ballast, aluminium, gevel (4,43 kg/m2)</t>
+  </si>
+  <si>
+    <t>nmd_200558</t>
+  </si>
+  <si>
+    <t>Omvormer, 0,5 kW, 93,5% efficiëntie (1,8 kg/stuk)</t>
+  </si>
+  <si>
+    <t>nmd_200557</t>
+  </si>
+  <si>
+    <t>Omvormer, 2,5 kW, 93,5% efficiëntie (19,0 kg/stuk)</t>
+  </si>
+  <si>
+    <t>nmd_200081</t>
+  </si>
+  <si>
+    <t>Bekabeling, PV-systeem, DC-, AC-, en aardingskabels (1,95 kg/m2)</t>
+  </si>
+  <si>
+    <t>nmd_202305</t>
+  </si>
+  <si>
     <t>Balkon/galerijvloer (C50/60); incl. wapening &amp; verankering [d:150-270mm]</t>
   </si>
   <si>
+    <t>NL/SfB: 23.2</t>
+  </si>
+  <si>
+    <t>nmd_202306</t>
+  </si>
+  <si>
     <t>Breedplaatvloer (C45/55); incl. wapening; excl. isolatie &amp; druklaag; [d:50-80mm]</t>
   </si>
   <si>
+    <t>nmd_202301</t>
+  </si>
+  <si>
     <t>CLT-vloer - synthetische lijm; excl. isolatie &amp; verankeringen; [d.:90-300mm]</t>
   </si>
   <si>
+    <t>nmd_202295</t>
+  </si>
+  <si>
     <t>Combinatievloer – EPS vulblokken; incl. liggers (C45/55) &amp; broodjes &amp; druklaag (C30/37) &amp; wapening; [Rc:2,0-5,0]</t>
   </si>
   <si>
+    <t>nmd_202298</t>
+  </si>
+  <si>
     <t>Combinatievloer – Lichtbeton vulblokken; incl. liggers (C45/55) &amp; blokken &amp; druklaag (C30/37) &amp; wapening; excl. isolatie</t>
   </si>
   <si>
+    <t>nmd_202300</t>
+  </si>
+  <si>
     <t>Druklaag – C30/37; incl. wapening; [d. 50-250mm]</t>
   </si>
   <si>
+    <t>nmd_202299</t>
+  </si>
+  <si>
     <t>Druklaag – C50/60; incl. wapening; [d. 50-250mm]</t>
   </si>
   <si>
+    <t>nmd_202297</t>
+  </si>
+  <si>
     <t>Houten balklaag; incl. vloerplaat (multiplex) &amp; stalen balkdragers; excl. isolatie [d:90-300mm]</t>
   </si>
   <si>
+    <t>nmd_202275</t>
+  </si>
+  <si>
     <t>In-het-werk-gestorte vloer – 200mm (C30/37); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
   </si>
   <si>
+    <t>NL/SfB: 13.2</t>
+  </si>
+  <si>
+    <t>nmd_202285</t>
+  </si>
+  <si>
+    <t>nmd_202279</t>
+  </si>
+  <si>
     <t>In-het-werk-gestorte vloer – 200mm (C50/60); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
   </si>
   <si>
+    <t>nmd_202294</t>
+  </si>
+  <si>
+    <t>nmd_202276</t>
+  </si>
+  <si>
     <t>In-het-werk-gestorte vloer – 250mm (C30/37); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
   </si>
   <si>
+    <t>nmd_202286</t>
+  </si>
+  <si>
+    <t>nmd_202280</t>
+  </si>
+  <si>
     <t>In-het-werk-gestorte vloer – 250mm (C50/60); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
   </si>
   <si>
+    <t>nmd_202293</t>
+  </si>
+  <si>
+    <t>nmd_202277</t>
+  </si>
+  <si>
     <t>In-het-werk-gestorte vloer – 300mm (C30/37); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
   </si>
   <si>
+    <t>nmd_202287</t>
+  </si>
+  <si>
+    <t>nmd_202281</t>
+  </si>
+  <si>
     <t>In-het-werk-gestorte vloer – 300mm (C50/60); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
   </si>
   <si>
+    <t>nmd_202292</t>
+  </si>
+  <si>
+    <t>nmd_202284</t>
+  </si>
+  <si>
     <t>In-het-werk-gestorte vloer – 350mm (C30/37); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
   </si>
   <si>
+    <t>nmd_202288</t>
+  </si>
+  <si>
+    <t>nmd_202282</t>
+  </si>
+  <si>
     <t>In-het-werk-gestorte vloer – 350mm (C50/60); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
   </si>
   <si>
+    <t>nmd_202291</t>
+  </si>
+  <si>
+    <t>nmd_202278</t>
+  </si>
+  <si>
     <t>In-het-werk-gestorte vloer – 400mm (C30/37); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
   </si>
   <si>
+    <t>nmd_202289</t>
+  </si>
+  <si>
+    <t>nmd_202283</t>
+  </si>
+  <si>
     <t>In-het-werk-gestorte vloer – 400mm (C50/60); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
   </si>
   <si>
+    <t>nmd_202290</t>
+  </si>
+  <si>
+    <t>nmd_202296</t>
+  </si>
+  <si>
     <t>Kanaalplaatvloer (C50/60); incl. wapening; excl. Isolatie &amp; druklaag; [d:150-400mm]</t>
   </si>
   <si>
+    <t>nmd_202307</t>
+  </si>
+  <si>
     <t>Ribbenvloer (C45/55); incl. isolatie (EPS) &amp; wapening; exclusief druklaag; [Rc:2,0-8,0]</t>
   </si>
   <si>
+    <t>nmd_202304</t>
+  </si>
+  <si>
     <t>Staalplaatbetonvloer – 1,00mm; incl. profielen (staal) &amp; beton (C30/37) &amp; wapening; [h.totaal:100-360mm]</t>
   </si>
   <si>
+    <t>nmd_202303</t>
+  </si>
+  <si>
     <t>Staalplaatbetonvloer – 1,25mm; incl. profielen (staal) &amp; beton (C30/37) &amp; wapening; [h.totaal:100-360mm]</t>
   </si>
   <si>
+    <t>nmd_202302</t>
+  </si>
+  <si>
     <t>Staalplaatbetonvloer – 1,50mm; incl. profielen (staal) &amp; beton (C30/37) &amp; wapening; [h.totaal:100-360mm]</t>
   </si>
   <si>
-    <t>nmd_202305</t>
-[...95 lines deleted...]
-    <t>nmd_202302</t>
+    <t>nmd_202308</t>
+  </si>
+  <si>
+    <t>Raam - hang- en sluitwerk</t>
+  </si>
+  <si>
+    <t>NL/SfB: 32.2</t>
+  </si>
+  <si>
+    <t>nmd_202309</t>
+  </si>
+  <si>
+    <t>Raam - vakvulling (paneel)</t>
+  </si>
+  <si>
+    <t>nmd_202310</t>
+  </si>
+  <si>
+    <t>Raam - bevestigingsmiddelen (staal)</t>
+  </si>
+  <si>
+    <t>nmd_202311</t>
+  </si>
+  <si>
+    <t>Raam (aluminium) - afdichting (EPDM,32mm2)</t>
+  </si>
+  <si>
+    <t>nmd_202312</t>
+  </si>
+  <si>
+    <t>Raam (staal) - afdichting (kit,25mm2)</t>
+  </si>
+  <si>
+    <t>nmd_202313</t>
+  </si>
+  <si>
+    <t>Raam (hout) - afdichting (EPDM,25mm2)</t>
+  </si>
+  <si>
+    <t>nmd_202314</t>
+  </si>
+  <si>
+    <t>Raam (aluminium) - kozijn; incl. glaslat &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_202315</t>
+  </si>
+  <si>
+    <t>Raam (staal) - kozijn; incl. glaslat &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_202316</t>
+  </si>
+  <si>
+    <t>Raam (hout) - kozijn (zachthout ); incl. glaslat&amp;nagels&amp;verf</t>
+  </si>
+  <si>
+    <t>nmd_202317</t>
+  </si>
+  <si>
+    <t>Raam - vakvulling (glas) [D:4-14mm]</t>
+  </si>
+  <si>
+    <t>nmd_202318</t>
+  </si>
+  <si>
+    <t>Raam (aluminium) - compleet; kozijn (aluminium)&amp;afdichting (EPDM)</t>
+  </si>
+  <si>
+    <t>nmd_202319</t>
+  </si>
+  <si>
+    <t>Raam (staal) - compleet; kozijn (staal)&amp;afdichting (kit)</t>
+  </si>
+  <si>
+    <t>nmd_202320</t>
+  </si>
+  <si>
+    <t>Raam (hout) - compleet; kozijn (hout)&amp;afdichting (EPDM)</t>
+  </si>
+  <si>
+    <t>nmd_202321</t>
+  </si>
+  <si>
+    <t>Deur - bevestigingsmiddelen (staal)</t>
+  </si>
+  <si>
+    <t>NL/SfB: 32.3</t>
+  </si>
+  <si>
+    <t>nmd_202322</t>
+  </si>
+  <si>
+    <t>Deur (glas in aluminium) - afdichting (EPDM); incl. deurrubber&amp;glasrubber</t>
+  </si>
+  <si>
+    <t>nmd_202323</t>
+  </si>
+  <si>
+    <t>Deur (glas in staal) - afdichting; incl. deurrubber (EPDM)&amp;glasrubber (kit)</t>
+  </si>
+  <si>
+    <t>nmd_202324</t>
+  </si>
+  <si>
+    <t>Deur (aluminium) - afdichtingen (EPDM,15mm2)</t>
+  </si>
+  <si>
+    <t>nmd_202325</t>
+  </si>
+  <si>
+    <t>Deur (hout, staal) - afdichtingen (EPDM,59mm2)</t>
+  </si>
+  <si>
+    <t>nmd_202326</t>
+  </si>
+  <si>
+    <t>Deur - hang- en sluitwerk</t>
+  </si>
+  <si>
+    <t>nmd_202327</t>
+  </si>
+  <si>
+    <t>Deur (aluminium,glas in aluminium) - kozijn (aluminium); incl. poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_202328</t>
+  </si>
+  <si>
+    <t>Deur (staal,glas in staal) - kozijn (staal,358mm2); incl. poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_202329</t>
+  </si>
+  <si>
+    <t>Deur (zachthout/staal) - kozijn (staal,411mm2); incl. poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_202330</t>
+  </si>
+  <si>
+    <t>Deur (hardhout) - kozijn; incl. verf</t>
+  </si>
+  <si>
+    <t>nmd_202331</t>
+  </si>
+  <si>
+    <t>Deur (zachthout) - kozijn; incl. verf</t>
+  </si>
+  <si>
+    <t>nmd_202332</t>
+  </si>
+  <si>
+    <t>Deur (glas in aluminium) - vakvulling; vleugel (aluminium)&amp;plaat (glas)</t>
+  </si>
+  <si>
+    <t>nmd_202333</t>
+  </si>
+  <si>
+    <t>Deur (glas in staal) - vakvulling; vleugel (staal)&amp;plaat (glas)</t>
+  </si>
+  <si>
+    <t>nmd_202334</t>
+  </si>
+  <si>
+    <t>Deur (aluminium) - vakvulling, vleugel (aluminium)&amp;plaat (aluminium)&amp;vulling (PIR)</t>
+  </si>
+  <si>
+    <t>nmd_202335</t>
+  </si>
+  <si>
+    <t>Deur (staal) - vakvulling; kader (staal)&amp;plaat (staal)&amp;vulling (steenwol)</t>
+  </si>
+  <si>
+    <t>nmd_202336</t>
+  </si>
+  <si>
+    <t>Deur (hardhout) - vakvulling; kader (hardhout)&amp;plaat (HDF)&amp;vulling (kanaalspaanplaat)</t>
+  </si>
+  <si>
+    <t>nmd_202337</t>
+  </si>
+  <si>
+    <t>Deur (zachthout) - vakvulling; kader (zachthout)&amp;plaat (HDF)&amp;vulling (karton honingraat)</t>
+  </si>
+  <si>
+    <t>nmd_202338</t>
+  </si>
+  <si>
+    <t>Deur (glas in aluminium) - compleet; vakvulling (glas in aluminium)&amp;kozijn (aluminium)&amp;afdichting (EPDM)</t>
+  </si>
+  <si>
+    <t>nmd_202339</t>
+  </si>
+  <si>
+    <t>Deur (aluminium) - compleet; vakvulling (aluminium)&amp;kozijn (aluminium)&amp;afdichting (EPDM)</t>
+  </si>
+  <si>
+    <t>nmd_202340</t>
+  </si>
+  <si>
+    <t>Deur (glas in staal) - compleet; vakvulling (glas in staal)&amp;kozijn (staal)&amp;afdichting (EPDM &amp; kit)</t>
+  </si>
+  <si>
+    <t>nmd_202341</t>
+  </si>
+  <si>
+    <t>Deur (staal) - compleet; vakvulling (staal)&amp;kozijn (staal)&amp;afdichting (EPDM)</t>
+  </si>
+  <si>
+    <t>nmd_202342</t>
+  </si>
+  <si>
+    <t>Deur (hardhout) - compleet; vakvulling (hardhout)&amp;kozijn (hardhout)&amp;afdichting (EPDM)</t>
+  </si>
+  <si>
+    <t>nmd_202343</t>
+  </si>
+  <si>
+    <t>Deur (zachthout/staal) - compleet; vakvulling (zachthout)&amp;kozijn (staal)&amp;afdichting (EPDM)</t>
+  </si>
+  <si>
+    <t>nmd_202344</t>
+  </si>
+  <si>
+    <t>Deur (zachthout) - compleet; vakvulling (zachthout)&amp;kozijn (zachthout)&amp;afdichting (EPDM)</t>
+  </si>
+  <si>
+    <t>nmd_200128</t>
+  </si>
+  <si>
+    <t>Laagspanningsinstallatie U-bouw – verdeelinrichting; incl. hoofdverdeelkast, onderverdeelkasten, automaten en schakelaars</t>
+  </si>
+  <si>
+    <t>NL/SfB: 61.3</t>
+  </si>
+  <si>
+    <t>nmd_200175</t>
+  </si>
+  <si>
+    <t>Elektriciteitsleidingen U-bouw (Koper met PVC-isolatie); 1,5 mm2 en 2,5 mm2 geleider doorsnede; incl. stroomkabels en PP installatiebuis [0-15 m/m2]</t>
+  </si>
+  <si>
+    <t>nmd_200177</t>
+  </si>
+  <si>
+    <t>Installatiedraad (Koper met PVC-isolatie); 3x2.5mm2 geleider doorsnede; incl. stroomkabel en PP installatiebuis [0-10 m/m2]</t>
+  </si>
+  <si>
+    <t>nmd_202685</t>
+  </si>
+  <si>
+    <t>In-het-werk-gestorte vloer, als dak – 400mm (C30/37); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 27.2</t>
+  </si>
+  <si>
+    <t>nmd_202686</t>
+  </si>
+  <si>
+    <t>In-het-werk-gestorte vloer, als dak – 300mm (C30/37); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
+  </si>
+  <si>
+    <t>nmd_203846</t>
+  </si>
+  <si>
+    <t>Airconditioningunit (monoblock, koelvloeistof R134a)</t>
+  </si>
+  <si>
+    <t>NL/SfB: 55.2</t>
+  </si>
+  <si>
+    <t>nmd_203847</t>
+  </si>
+  <si>
+    <t>Isolatielagen, houtvezel, inblaas</t>
+  </si>
+  <si>
+    <t>nmd_203848</t>
+  </si>
+  <si>
+    <t>Isolatielagen, grasvezel dekens</t>
+  </si>
+  <si>
+    <t>nmd_203849</t>
+  </si>
+  <si>
+    <t>Vloerverwarming - compleet; incl. cementvloer en isolatie, excl. afwerklaag [hoh:50-300mm]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 56.5</t>
+  </si>
+  <si>
+    <t>nmd_203850</t>
+  </si>
+  <si>
+    <t>Sandwichpaneel – Steenwol kern, stalen schil. Incl. coating; excl. bevestigingsmiddelen &amp; folies &amp; dilataties &amp; dakranden. [Rd: 2,0-5,5 W/mK]</t>
+  </si>
+  <si>
+    <t>nmd_203851</t>
+  </si>
+  <si>
+    <t>nmd_203852</t>
+  </si>
+  <si>
+    <t>nmd_203853</t>
+  </si>
+  <si>
+    <t>NL/SfB: 43.2</t>
+  </si>
+  <si>
+    <t>nmd_203854</t>
+  </si>
+  <si>
+    <t>Isolatielagen, cellulose spray</t>
+  </si>
+  <si>
+    <t>nmd_203855</t>
+  </si>
+  <si>
+    <t>LED verlichting; buis [Lumen: 1500-4000]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 63.2</t>
+  </si>
+  <si>
+    <t>nmd_203856</t>
+  </si>
+  <si>
+    <t>LED verlichting; spot [Lumen: 500-3000]</t>
+  </si>
+  <si>
+    <t>nmd_203857</t>
+  </si>
+  <si>
+    <t>LED verlichting; paneel [Lumen: 3000-4000]</t>
+  </si>
+  <si>
+    <t>nmd_203858</t>
+  </si>
+  <si>
+    <t>Grondaanvulling, Zand</t>
+  </si>
+  <si>
+    <t>NL/SfB: 11.1</t>
+  </si>
+  <si>
+    <t>nmd_203859</t>
+  </si>
+  <si>
+    <t>Grondaanvulling, Yalibims</t>
+  </si>
+  <si>
+    <t>nmd_203860</t>
+  </si>
+  <si>
+    <t>Grondaanvulling, Heklabims</t>
+  </si>
+  <si>
+    <t>nmd_203861</t>
+  </si>
+  <si>
+    <t>Grondaanvulling, Liparibims</t>
+  </si>
+  <si>
+    <t>nmd_203862</t>
+  </si>
+  <si>
+    <t>Grondaanvulling, E-bodemas</t>
+  </si>
+  <si>
+    <t>nmd_203863</t>
+  </si>
+  <si>
+    <t>Grondaanvulling, Menggranulaat</t>
+  </si>
+  <si>
+    <t>nmd_203864</t>
+  </si>
+  <si>
+    <t>Grondaanvulling, EPS, 13% Recycled</t>
+  </si>
+  <si>
+    <t>nmd_203865</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C20/25,CEM III/B,30%granulaat) incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 28.1</t>
+  </si>
+  <si>
+    <t>nmd_203866</t>
+  </si>
+  <si>
+    <t>Isolatielagen, cellulose dekens</t>
+  </si>
+  <si>
+    <t>nmd_203867</t>
+  </si>
+  <si>
+    <t>Isolatielagen, stro inblaas</t>
+  </si>
+  <si>
+    <t>NL/SfB: 47.1</t>
+  </si>
+  <si>
+    <t>nmd_203868</t>
+  </si>
+  <si>
+    <t>Isolatielagen, vlas dekens</t>
+  </si>
+  <si>
+    <t>nmd_203869</t>
+  </si>
+  <si>
+    <t>Isolatielagen, stro balen</t>
+  </si>
+  <si>
+    <t>nmd_203870</t>
+  </si>
+  <si>
+    <t>Isolatielagen, schapenwol dekens</t>
+  </si>
+  <si>
+    <t>nmd_203871</t>
+  </si>
+  <si>
+    <t>Isolatielagen, rieten dak</t>
+  </si>
+  <si>
+    <t>nmd_203872</t>
+  </si>
+  <si>
+    <t>Isolatielagen, Miscanthus inblaas</t>
+  </si>
+  <si>
+    <t>nmd_203873</t>
+  </si>
+  <si>
+    <t>nmd_203874</t>
+  </si>
+  <si>
+    <t>Isolatielagen, hennepvezel, inblaas</t>
+  </si>
+  <si>
+    <t>nmd_203875</t>
+  </si>
+  <si>
+    <t>Isolatielagen, hennepvezel, dekens</t>
+  </si>
+  <si>
+    <t>nmd_203876</t>
+  </si>
+  <si>
+    <t>nmd_203877</t>
+  </si>
+  <si>
+    <t>Isolatielagen, denimvezel dekens</t>
+  </si>
+  <si>
+    <t>nmd_203878</t>
+  </si>
+  <si>
+    <t>nmd_203879</t>
+  </si>
+  <si>
+    <t>Isolatielagen, cellulose inblaas</t>
+  </si>
+  <si>
+    <t>nmd_203880</t>
+  </si>
+  <si>
+    <t>nmd_203881</t>
+  </si>
+  <si>
+    <t>nmd_203882</t>
+  </si>
+  <si>
+    <t>nmd_203883</t>
+  </si>
+  <si>
+    <t>nmd_203884</t>
+  </si>
+  <si>
+    <t>nmd_203885</t>
+  </si>
+  <si>
+    <t>nmd_203886</t>
+  </si>
+  <si>
+    <t>nmd_203887</t>
+  </si>
+  <si>
+    <t>nmd_203888</t>
+  </si>
+  <si>
+    <t>nmd_203889</t>
+  </si>
+  <si>
+    <t>nmd_203890</t>
+  </si>
+  <si>
+    <t>nmd_203891</t>
+  </si>
+  <si>
+    <t>nmd_203892</t>
+  </si>
+  <si>
+    <t>nmd_203893</t>
+  </si>
+  <si>
+    <t>nmd_203894</t>
+  </si>
+  <si>
+    <t>nmd_203895</t>
+  </si>
+  <si>
+    <t>nmd_203896</t>
+  </si>
+  <si>
+    <t>nmd_203897</t>
+  </si>
+  <si>
+    <t>nmd_203898</t>
+  </si>
+  <si>
+    <t>nmd_203899</t>
+  </si>
+  <si>
+    <t>nmd_203900</t>
+  </si>
+  <si>
+    <t>nmd_203901</t>
+  </si>
+  <si>
+    <t>nmd_203902</t>
+  </si>
+  <si>
+    <t>NL/SfB: 27.1</t>
+  </si>
+  <si>
+    <t>nmd_203903</t>
+  </si>
+  <si>
+    <t>nmd_203904</t>
+  </si>
+  <si>
+    <t>nmd_203905</t>
+  </si>
+  <si>
+    <t>nmd_203906</t>
+  </si>
+  <si>
+    <t>nmd_203907</t>
+  </si>
+  <si>
+    <t>nmd_203908</t>
+  </si>
+  <si>
+    <t>nmd_203909</t>
+  </si>
+  <si>
+    <t>nmd_203910</t>
+  </si>
+  <si>
+    <t>nmd_203911</t>
+  </si>
+  <si>
+    <t>nmd_203912</t>
+  </si>
+  <si>
+    <t>nmd_203913</t>
+  </si>
+  <si>
+    <t>nmd_203914</t>
+  </si>
+  <si>
+    <t>NL/SfB: 34.2</t>
+  </si>
+  <si>
+    <t>nmd_203915</t>
+  </si>
+  <si>
+    <t>nmd_203916</t>
+  </si>
+  <si>
+    <t>nmd_203917</t>
+  </si>
+  <si>
+    <t>nmd_203918</t>
+  </si>
+  <si>
+    <t>nmd_203919</t>
+  </si>
+  <si>
+    <t>nmd_203920</t>
+  </si>
+  <si>
+    <t>nmd_203921</t>
+  </si>
+  <si>
+    <t>nmd_203922</t>
+  </si>
+  <si>
+    <t>nmd_203923</t>
+  </si>
+  <si>
+    <t>nmd_203924</t>
+  </si>
+  <si>
+    <t>nmd_203925</t>
+  </si>
+  <si>
+    <t>nmd_203926</t>
+  </si>
+  <si>
+    <t>nmd_203927</t>
+  </si>
+  <si>
+    <t>nmd_203928</t>
+  </si>
+  <si>
+    <t>nmd_203929</t>
+  </si>
+  <si>
+    <t>nmd_203930</t>
+  </si>
+  <si>
+    <t>nmd_203931</t>
+  </si>
+  <si>
+    <t>nmd_203932</t>
+  </si>
+  <si>
+    <t>nmd_203933</t>
+  </si>
+  <si>
+    <t>nmd_203934</t>
+  </si>
+  <si>
+    <t>nmd_203935</t>
+  </si>
+  <si>
+    <t>nmd_203936</t>
+  </si>
+  <si>
+    <t>nmd_203937</t>
+  </si>
+  <si>
+    <t>nmd_203938</t>
+  </si>
+  <si>
+    <t>nmd_203939</t>
+  </si>
+  <si>
+    <t>nmd_203940</t>
+  </si>
+  <si>
+    <t>Rozet/ventiel (staal, gegalvaniseerd); inclusief isolatie; inclusief bevestigingsmiddelen [mm: 70 – 200]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 57.4</t>
+  </si>
+  <si>
+    <t>nmd_203941</t>
+  </si>
+  <si>
+    <t>Rooster (kanaal, gegalvaniseerd staal); inclusief bevestigingsmiddelen [mm: 325 – 825 (lengte); 75 – 225 (breedte), 55 – 78 (diepte)]</t>
+  </si>
+  <si>
+    <t>nmd_203942</t>
+  </si>
+  <si>
+    <t>Brandklep (vlinderklep) [mm: 100 – 200]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 57.3</t>
+  </si>
+  <si>
+    <t>nmd_203943</t>
+  </si>
+  <si>
+    <t>Geluiddemper; inclusief steenwol isolatie [mm: 80 – 800]</t>
+  </si>
+  <si>
+    <t>nmd_203944</t>
+  </si>
+  <si>
+    <t>Brandklep (rond, handbediend/veerteruggangmotor) [mm: 200 – 630]</t>
+  </si>
+  <si>
+    <t>nmd_203945</t>
+  </si>
+  <si>
+    <t>Naverwarmers/nakoeler/change-over; inclusief bevestigingsmiddelen [mm: 100 - 400]</t>
+  </si>
+  <si>
+    <t>nmd_203946</t>
+  </si>
+  <si>
+    <t>Recirculatie unit/ plafondventilator</t>
+  </si>
+  <si>
+    <t>nmd_203947</t>
+  </si>
+  <si>
+    <t>Dakraam, houten kozijn &amp; triple glas. Incl. rubber afsluiting, waterkering, bevestigingen, hang &amp; sluitwerk, verflaag &amp; randaansluiting.</t>
+  </si>
+  <si>
+    <t>NL/SfB: 37.2</t>
+  </si>
+  <si>
+    <t>nmd_203948</t>
+  </si>
+  <si>
+    <t>Rozet/ventiel (kunststof); exclusief isolatie; inclusief bevestigingsmiddelen [mm: 100 – 200]</t>
+  </si>
+  <si>
+    <t>nmd_203949</t>
+  </si>
+  <si>
+    <t>Luchtkanalen (kunststof, rechthoekig); exclusief isolatie; inclusief hulpstukken [mm: 110 – 220 (hoogte);mm: 55 -90 (breedte)]</t>
+  </si>
+  <si>
+    <t>nmd_203950</t>
+  </si>
+  <si>
+    <t>Debietregeling (CAV/VAV); inclusief isolatie [mm: 100 - 400]</t>
+  </si>
+  <si>
+    <t>nmd_203951</t>
+  </si>
+  <si>
+    <t>Luchtkanalen (kunststof, rond); exclusief isolatie; inclusief hulpstukken [mm: 100 - 150]</t>
+  </si>
+  <si>
+    <t>nmd_203952</t>
+  </si>
+  <si>
+    <t>Distributieleidingen (kunststof – PVC); niet geïsoleerd; inclusief koppelingen/verdelingen [mm: 12 -35]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 56.3</t>
+  </si>
+  <si>
+    <t>nmd_203953</t>
+  </si>
+  <si>
+    <t>nmd_203954</t>
+  </si>
+  <si>
+    <t>Klimaatplafond (koperen klimaatelement); incl. bevestigingsmiddelen</t>
+  </si>
+  <si>
+    <t>nmd_203955</t>
+  </si>
+  <si>
+    <t>Raam (Europees loofhout) – kozijn, draai, ≤2,3m²; incl. glaslat, schroeven, afdichting &amp; verf</t>
+  </si>
+  <si>
+    <t>NL/SfB: 31.2</t>
+  </si>
+  <si>
+    <t>nmd_203956</t>
+  </si>
+  <si>
+    <t>Isolatieglas, driedubbelglas met enkelzijdig veiligheidsglas; incl. afstandhouder &amp; afdichtmiddelen; excl. Coating [mm: 12-40]</t>
+  </si>
+  <si>
+    <t>nmd_203957</t>
+  </si>
+  <si>
+    <t>Isolatielagen, schuimbeton, stortisolatie (ρ = 800 kg/m3), 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_203958</t>
+  </si>
+  <si>
+    <t>Isolatielagen, schuimbeton, stortisolatie (ρ = 400 kg/m3), 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_203959</t>
+  </si>
+  <si>
+    <t>Isolatielagen, schuimbeton, stortisolatie (ρ = 1600 kg/m3), 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_203960</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C55/67,CEM III/B) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203961</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C55/67,CEM I) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203962</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C45/55,CEM III/B) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203963</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C45/55,CEM I) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg</t>
+  </si>
+  <si>
+    <t>nmd_203964</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C35/45,CEM III/B,30% granulaat) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203965</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C35/45,CEM III/B) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203966</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C35/45,CEM I,30% betongranulaat) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203967</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C35/45,CEM I) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203968</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C30/37,CEM III/B,30% granulaat) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203969</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C30/37,CEM III/B) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203970</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C30/37,CEM I,30% betongranulaat) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203971</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C30/37,CEM I) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203972</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C20/25,CEM III/B,30% granulaat) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203973</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C20/25,CEM III/B)-compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203974</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton,C20/25,CEM I) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203975</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (prefab beton C20/25,CEM I,30% betongranulaat) -compleet; incl. [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203976</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 400mm (prefab beton,C30/37,CEM III/B,30% betongranulaat) - compleet; incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 17.20</t>
+  </si>
+  <si>
+    <t>nmd_203977</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 400mm (prefab beton,C30/37,CEM III/B) - compleet; incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_203978</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 400mm (prefab beton,C30/37,CEM I,30% betongranulaat) - compleet; incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_203979</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 400mm (prefab beton,C30/37,CEM I) - compleet; incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_203980</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 400mm (prefab beton,C20/25,CEM III/B,30% betongranulaat) - compleet; incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_203981</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 400mm (prefab beton,C20/25,CEM III/B) - compleet; incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_203982</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 400mm (prefab beton,C20/25,CEM I); incl. wapening [mm1, 55-1130mm en kg/m 6,28-37,68kg]</t>
+  </si>
+  <si>
+    <t>nmd_203983</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 400mm (prefab beton,C20/25,CEM I,30% betongranulaat) - compleet; incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_203984</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort,C20/25,CEM III/B) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203985</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort betont,C35/45,CEM III/B,30% granulaat)incl. wapening [mm1: 50-2000 mm,wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203986</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C55/67,CEM I) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1;10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203987</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C45/55,CEM III/B) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203988</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C45/55,CEM I) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203989</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C55/67,CEM III/B) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203990</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C35/45,CEM I-compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203991</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C35/45,CEM I,30% granulaat) incl. wapening [mm1:50-2000 mm, wapening in kg/m1 10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203992</t>
+  </si>
+  <si>
+    <t>Zadeldak houtskelet, 45°; incl. gordingdragers &amp; folie. Excl. isolatie. &amp; bevestigingen [dakhoogte: 2-6m]</t>
+  </si>
+  <si>
+    <t>nmd_203993</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C30/37,CEM III/B,30% granulaat)incl. wapening [mm1, 50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203994</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C30/37,CEM III/B) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203995</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C30/37,CEM I,30% granulaat); incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203996</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C30/37,CEM I) -compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203997</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C20/25,CEM I,30% granulaat); incl. wapening [mm1, 50-2000 mm, wapening in kg/m1 10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203998</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C20/25,CEM I) – compleet; incl. wapening [mm1:50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_203999</t>
+  </si>
+  <si>
+    <t>nmd_204000</t>
+  </si>
+  <si>
+    <t>nmd_204001</t>
+  </si>
+  <si>
+    <t>Isolatielagen, cellenbeton (ρ = 500 kg/m3), plaat, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204002</t>
+  </si>
+  <si>
+    <t>Isolatielagen, cellenbeton (ρ = 350 kg/m3), plaat, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204003</t>
+  </si>
+  <si>
+    <t>Isolatielagen, cellenbeton (ρ = 1000 kg/m3), plaat, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204004</t>
+  </si>
+  <si>
+    <t>NL/SfB: 13.1</t>
+  </si>
+  <si>
+    <t>nmd_204005</t>
+  </si>
+  <si>
+    <t>nmd_204006</t>
+  </si>
+  <si>
+    <t>nmd_204007</t>
+  </si>
+  <si>
+    <t>nmd_204008</t>
+  </si>
+  <si>
+    <t>nmd_204009</t>
+  </si>
+  <si>
+    <t>nmd_204010</t>
+  </si>
+  <si>
+    <t>nmd_204011</t>
+  </si>
+  <si>
+    <t>nmd_204012</t>
+  </si>
+  <si>
+    <t>nmd_204013</t>
+  </si>
+  <si>
+    <t>Schroefpaal - ⌀ 400mm (in-het-werk-gestort beton,in-het-werk-gestort,C30/37,CEM III/B) - compleet; incl. Wap [mm/⌀:55-1130, wap in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 17.1</t>
+  </si>
+  <si>
+    <t>nmd_204014</t>
+  </si>
+  <si>
+    <t>Schroefpaal - ⌀ 400mm (in-het-werk-gestort beton,in-het-werk-gestort,C30/37,CEM I); incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_204015</t>
+  </si>
+  <si>
+    <t>Schroefpaal - ⌀ 400mm (in-het-werk-gestort beton,C30/37,CEM III,30% granulaat) - compleet; incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_204016</t>
+  </si>
+  <si>
+    <t>Schroefpaal - ⌀ 400mm (in-het-werk-gestort beton,C30/37,CEM I,30% betongranulaat); incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_204017</t>
+  </si>
+  <si>
+    <t>Schroefpaal - ⌀ 400mm (in-het-werk-gestort beton,C20/25,CEM III/B,30% betongranulaat); incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_204018</t>
+  </si>
+  <si>
+    <t>Schroefpaal - ⌀ 400mm (in-het-werk-gestort beton,C20/25,CEM III/B); incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_204019</t>
+  </si>
+  <si>
+    <t>Schroefpaal - ⌀ 400mm (in-het-werk-gestort beton,C20/25,CEM I,30% granulaat) - compleet; incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_204020</t>
+  </si>
+  <si>
+    <t>Schroefpaal - ⌀ 400mm (in-het-werk-gestort beton,C20/25,CEM I) - compleet; incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]</t>
+  </si>
+  <si>
+    <t>nmd_204021</t>
+  </si>
+  <si>
+    <t>Schroefpaal - ⌀ 400mm (grout,in het werk gestort,CEM III/B); incl. wapening [mm/⌀:55-1130, wapening in kg/m1:6,28-37,68]]</t>
+  </si>
+  <si>
+    <t>nmd_204022</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 323,9mm (in het werk gestort,beton,stalen buispaal,C20/25,CEM I) - compleet; incl. stalen mantel</t>
+  </si>
+  <si>
+    <t>nmd_204023</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 323,9mm (in het werk gestort beton,stalen buispaal,C30/37,CEM III/B) - compleet; incl. stalen mantel</t>
+  </si>
+  <si>
+    <t>nmd_204024</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 323,9mm (In het werk gestort beton,stalen buispaal,C30/37,CEM I) - compleet; incl. stalen mantel</t>
+  </si>
+  <si>
+    <t>nmd_204025</t>
+  </si>
+  <si>
+    <t>Funderingspaal - ⌀ 323,9mm (In het werk gestort beton,stalen buispaal,C20/2530/37,CEM III/B CEM I) - compleet; incl. stalen mantel</t>
+  </si>
+  <si>
+    <t>nmd_204026</t>
+  </si>
+  <si>
+    <t>Kelderwand - 250mm (in-het-werk-gestort beton,C30/37,CEM III/B) - compleet; incl. wapening [mm1:50-2000, wapening in kg/m2:12,5-75]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 16.2</t>
+  </si>
+  <si>
+    <t>nmd_204027</t>
+  </si>
+  <si>
+    <t>Kelderwand - 250mm (in-het-werk-gestort beton,C30/37,CEM I) - compleet; incl. wapening [mm1:50-2000, wapening in kg/m2:12,5-75]</t>
+  </si>
+  <si>
+    <t>nmd_204028</t>
+  </si>
+  <si>
+    <t>Fundatiebalk beton; 400x500mm, in het werk gestort, C30/37,CEM III; incl.wapening [mm1, 50-2000mm en kg/m 10-60kg]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 16.1</t>
+  </si>
+  <si>
+    <t>nmd_204029</t>
+  </si>
+  <si>
+    <t>Fundatiebalk - 400x500mm (in-het-werk-gestort beton, C30/37,CEM III,30% gran); incl. Wap&amp;EPS [mm1:50-2000mm, wap: 6,28-37,68kg/m1, EPS: 0-15,6kg/m1]</t>
+  </si>
+  <si>
+    <t>nmd_204030</t>
+  </si>
+  <si>
+    <t>Fundatiebalk - 400x500mm (in-het-werk-gestort beton, C30/37,CEM I,30% granulaat) incl. Wap&amp;EPS [mm1:50-2000mm, wap: 6,28-37,68kg/m1, EPS: 0-15,6kg/m1]</t>
+  </si>
+  <si>
+    <t>nmd_204031</t>
+  </si>
+  <si>
+    <t>Fundatiebalk - 400x500mm (in-het-werk-gestort beton, C30/37,CEM I) – compleet; incl. Wap&amp;EPS [mm1:50-2000mm, wapening:6,28-37,68kg/m1, EPS:0-15,6kgm1]</t>
+  </si>
+  <si>
+    <t>nmd_204032</t>
+  </si>
+  <si>
+    <t>Fundatiebalk - 400x500mm (in-het-werk-gestort beton, C20/25,CEM III/B,30% gran) inlc. wap&amp;EPS [mm1:50-2000mm, wap:6,28-37,68kg/m1, EPS:0-15,6kg/m1]</t>
+  </si>
+  <si>
+    <t>nmd_204033</t>
+  </si>
+  <si>
+    <t>Fundatiebalk - 400x500mm (in-het-werk-gestort beton, C20/25,CEM III); incl. Wap&amp;EPS [mm1:50-2000mm, wapening kg/m1: 6,28-37,68kg, EPS kg/m1: 0-15,6kg]</t>
+  </si>
+  <si>
+    <t>nmd_204034</t>
+  </si>
+  <si>
+    <t>Fundatiebalk - 400x500mm (in-het-werk-gestort beton, C20/25,CEM I,30% granulaat) incl. Wap&amp;EPS [mm1:50-2000mm, wap:6,28-37,68kg/m1, EPS: 0-15,6kg/m1]</t>
+  </si>
+  <si>
+    <t>nmd_204035</t>
+  </si>
+  <si>
+    <t>Fundatiebalk - 400x500mm (in-het-werk-gestort beton, C20/25,CEM I); incl. wapening&amp;EPS [mm1:50-2000mm, wap kg/m1: 6,28-37,68kg, EPS kg/m1: 0-15,6kg]</t>
+  </si>
+  <si>
+    <t>nmd_204036</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers - 400x500mm (in-het-werk-gestort beton,C35/45,CEM III/B-compleet; incl. wapening [mm1,50-2000 mm, wapening in kg/m1:10-60 kg]</t>
+  </si>
+  <si>
+    <t>nmd_204037</t>
+  </si>
+  <si>
+    <t>Raam - Vensterbanken (keramiek); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204038</t>
+  </si>
+  <si>
+    <t>Raam - Waterslagen (natuursteen); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204039</t>
+  </si>
+  <si>
+    <t>Deur - Waterslagen (prefab beton); incl. specie&amp;wapening</t>
+  </si>
+  <si>
+    <t>NL/SfB: 31.3</t>
+  </si>
+  <si>
+    <t>nmd_204040</t>
+  </si>
+  <si>
+    <t>Distributieleidingen (staal, niet gegalvaniseerd); niet geïsoleerd; inclusief koppelingen/verdelingen [mm: 12 -35]</t>
+  </si>
+  <si>
+    <t>nmd_204041</t>
+  </si>
+  <si>
+    <t>Indirect gestookte luchtverwarmer [kW: 50 – 70 kW]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 56.1</t>
+  </si>
+  <si>
+    <t>nmd_204042</t>
+  </si>
+  <si>
+    <t>TL buis, 2000 lumen</t>
+  </si>
+  <si>
+    <t>nmd_204043</t>
+  </si>
+  <si>
+    <t>Isolatielagen, schelpen los gestort</t>
+  </si>
+  <si>
+    <t>nmd_204044</t>
+  </si>
+  <si>
+    <t>Pui - Waterkeringen (PIB aluminium versterkt)</t>
+  </si>
+  <si>
+    <t>NL/SfB: 31.4</t>
+  </si>
+  <si>
+    <t>nmd_204045</t>
+  </si>
+  <si>
+    <t>Isolatielagen, kalkhennep blok</t>
+  </si>
+  <si>
+    <t>nmd_204046</t>
+  </si>
+  <si>
+    <t>Isolatielagen, glasschuim/cellulaire glasplaat, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204047</t>
+  </si>
+  <si>
+    <t>Isolatielagen, UF-schuimplaatisolatie, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204048</t>
+  </si>
+  <si>
+    <t>Isolatielagen, UF-schuimspuitisolatie, in situ, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204049</t>
+  </si>
+  <si>
+    <t>Isolatielagen, kurk geëxpandeerde plaat</t>
+  </si>
+  <si>
+    <t>nmd_204050</t>
+  </si>
+  <si>
+    <t>Pui - Dichte puivulling (Glas-Multiplex-PUR-Multiplex)</t>
+  </si>
+  <si>
+    <t>nmd_204051</t>
+  </si>
+  <si>
+    <t>Raam - Ventilatieroosters (aluminium en kunststof); incl. poedercoating&amp;afdichting&amp;bevestigingsmiddelen</t>
+  </si>
+  <si>
+    <t>nmd_204052</t>
+  </si>
+  <si>
+    <t>Isolatielagen, kalkhennep gestort</t>
+  </si>
+  <si>
+    <t>nmd_204053</t>
+  </si>
+  <si>
+    <t>Isolatielagen, steenwolplaat of -deken gecacheerd met aluminium,  1 m2 , Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204054</t>
+  </si>
+  <si>
+    <t>Dakelement – EPS isolatie. Inclusief ribben (multiplex), dekplaten (multiplex). Exclusief bevestigingsmiddelen en folies [Rd: 2,0-7,5 m²K/W]</t>
+  </si>
+  <si>
+    <t>nmd_204055</t>
+  </si>
+  <si>
+    <t>nmd_204056</t>
+  </si>
+  <si>
+    <t>Raam (staal) – kozijn, vast, ≤2,3m²; incl. isolator, glaslat, afdichting &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_204057</t>
+  </si>
+  <si>
+    <t>Isolatielagen, kalkhennep, spray</t>
+  </si>
+  <si>
+    <t>nmd_204058</t>
+  </si>
+  <si>
+    <t>nmd_204059</t>
+  </si>
+  <si>
+    <t>Isolatielagen, kurk, korrels</t>
+  </si>
+  <si>
+    <t>nmd_204060</t>
+  </si>
+  <si>
+    <t>Raam – Stelkozijnen (geïmpregneerd hout); incl. verf</t>
+  </si>
+  <si>
+    <t>nmd_204061</t>
+  </si>
+  <si>
+    <t>Distributiepomp</t>
+  </si>
+  <si>
+    <t>nmd_204062</t>
+  </si>
+  <si>
+    <t>Breedplaatvloer, als dak (C45/55); incl. wapening; excl. isolatie &amp; druklaag; [d:50-80mm]</t>
+  </si>
+  <si>
+    <t>nmd_204063</t>
+  </si>
+  <si>
+    <t>Raam - Vensterbanken (natuursteen); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204064</t>
+  </si>
+  <si>
+    <t>Isolatielagen, houtvezel dekens</t>
+  </si>
+  <si>
+    <t>nmd_204065</t>
+  </si>
+  <si>
+    <t>Isolatielagen, G-EPS-parels, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204066</t>
+  </si>
+  <si>
+    <t>Isolatielagen, EPS-plaat, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204067</t>
+  </si>
+  <si>
+    <t>nmd_204068</t>
+  </si>
+  <si>
+    <t>Isolatielagen, glaswolplaat of -deken, 1 m2 , Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204069</t>
+  </si>
+  <si>
+    <t>nmd_204070</t>
+  </si>
+  <si>
+    <t>Isolatielagen, G-EPS-plaat, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204071</t>
+  </si>
+  <si>
+    <t>Deur - Waterkeringen (EPDM folie)</t>
+  </si>
+  <si>
+    <t>nmd_204072</t>
+  </si>
+  <si>
+    <t>Pui - Waterslagen (kunststeen); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204073</t>
+  </si>
+  <si>
+    <t>Isolatieglas; coating Low-emissivity; Dubbel zilver</t>
+  </si>
+  <si>
+    <t>nmd_204074</t>
+  </si>
+  <si>
+    <t>Luchtverdeelslang [mm: 50 - 315]</t>
+  </si>
+  <si>
+    <t>nmd_204075</t>
+  </si>
+  <si>
+    <t>Deur - Waterkeringen (Combinatie PVC/Lood)</t>
+  </si>
+  <si>
+    <t>nmd_204076</t>
+  </si>
+  <si>
+    <t>Isolatielagen, PUR-schuimspuitisolatie, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204077</t>
+  </si>
+  <si>
+    <t>Luchtkanalen (spirobuizen); exclusief isolatie; inclusief hulpstukken [mm: 80 – 630]</t>
+  </si>
+  <si>
+    <t>nmd_204078</t>
+  </si>
+  <si>
+    <t>Isolatielagen, XPS-plaat, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204079</t>
+  </si>
+  <si>
+    <t>Luchtkanalen (Kunststofschuim, rond); inclusief isolatie; inclusief hulpstukken [mm: 100 - 150]</t>
+  </si>
+  <si>
+    <t>nmd_204080</t>
+  </si>
+  <si>
+    <t>Isolatielagen, steenwolplaat of -deken, 1 m2 , Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204081</t>
+  </si>
+  <si>
+    <t>Deur - Waterslagen (keramische tegels); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204082</t>
+  </si>
+  <si>
+    <t>Isolatielagen, EPS-parels, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204083</t>
+  </si>
+  <si>
+    <t>Isolatielagen, PIR-schuimplaat gecacheerd met aluminium, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204084</t>
+  </si>
+  <si>
+    <t>Raam (Europees naaldhout) – kozijn, draai, ≤2,3m²; incl. glaslat, schroeven, afdichting &amp; verf</t>
+  </si>
+  <si>
+    <t>nmd_204085</t>
+  </si>
+  <si>
+    <t>Isolatielagen, vacuümsiliciumpaneel met meerlaagse folie, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204086</t>
+  </si>
+  <si>
+    <t>nmd_204087</t>
+  </si>
+  <si>
+    <t>nmd_204088</t>
+  </si>
+  <si>
+    <t>nmd_204089</t>
+  </si>
+  <si>
+    <t>nmd_204090</t>
+  </si>
+  <si>
+    <t>Raam (staal) – kozijn, vast, &gt;2,3m²; incl. isolator, glaslat, afdichting &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_204091</t>
+  </si>
+  <si>
+    <t>Isolatielagen, PIR-schuimplaat zonder cachering, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204092</t>
+  </si>
+  <si>
+    <t>Isolatielagen, PLA korrels</t>
+  </si>
+  <si>
+    <t>nmd_204093</t>
+  </si>
+  <si>
+    <t>nmd_204094</t>
+  </si>
+  <si>
+    <t>Isolatielagen, PUR-schuimplaat gecacheerd met aluminium, 1 m2, Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204095</t>
+  </si>
+  <si>
+    <t>Pui - Waterkeringen (Polyetheen folie)</t>
+  </si>
+  <si>
+    <t>nmd_204096</t>
+  </si>
+  <si>
+    <t>Isolatielagen, houtvezelplaat, drukvast</t>
+  </si>
+  <si>
+    <t>nmd_204097</t>
+  </si>
+  <si>
+    <t>Vloerkoeling - compleet; incl. cementvloer en isolatie, excl. afwerklaag [hoh:50-300mm]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 55.5</t>
+  </si>
+  <si>
+    <t>nmd_204098</t>
+  </si>
+  <si>
+    <t>Raam (PVC) - kozijn, draaikiep, &gt;2,3m²; incl. versteviging &amp; dichting</t>
+  </si>
+  <si>
+    <t>nmd_204099</t>
+  </si>
+  <si>
+    <t>Isolatie voor distributieleiding (elastomeer); exclusief distributieleiding; inclusief koppelingen/verdelingen [mm: 12 -35]</t>
+  </si>
+  <si>
+    <t>nmd_204100</t>
+  </si>
+  <si>
+    <t>Isolatielagen, Resol-schuimplaat gecacheerd met aluminium, 1 m2, Rd 1, plat dak</t>
+  </si>
+  <si>
+    <t>nmd_204101</t>
+  </si>
+  <si>
+    <t>nmd_204102</t>
+  </si>
+  <si>
+    <t>nmd_204103</t>
+  </si>
+  <si>
+    <t>Isolatielagen, kurk spray</t>
+  </si>
+  <si>
+    <t>nmd_204104</t>
+  </si>
+  <si>
+    <t>Sandwichpaneel – PIR kern, aluminium schil. Incl. coating; excl. bevestigingsmiddelen &amp; folies &amp; dilataties &amp; dakranden. [Rd: 2,0-9,0 W/mK]</t>
+  </si>
+  <si>
+    <t>nmd_204105</t>
+  </si>
+  <si>
+    <t>nmd_204106</t>
+  </si>
+  <si>
+    <t>Raam - Waterkeringen (EDPM aluminium versterkt)</t>
+  </si>
+  <si>
+    <t>nmd_204107</t>
+  </si>
+  <si>
+    <t>nmd_204108</t>
+  </si>
+  <si>
+    <t>Isolatieglas, dubbelglas; incl. afstandhouder &amp; afdichtmiddelen; excl. Coating [mm: 6-20]</t>
+  </si>
+  <si>
+    <t>nmd_204109</t>
+  </si>
+  <si>
+    <t>nmd_204110</t>
+  </si>
+  <si>
+    <t>nmd_204111</t>
+  </si>
+  <si>
+    <t>nmd_204112</t>
+  </si>
+  <si>
+    <t>nmd_204113</t>
+  </si>
+  <si>
+    <t>Rooster (rechthoekig, RVS); inclusief bevestigingsmiddelen [mm: 200 – 1.800 (lengte); 150 – 1.800 (breedte)]</t>
+  </si>
+  <si>
+    <t>nmd_204114</t>
+  </si>
+  <si>
+    <t>Ontluchtingskap (aluminium); inclusief isolatie; inclusief bevestigingsmiddelen [mm: 235 - 280]</t>
+  </si>
+  <si>
+    <t>nmd_204115</t>
+  </si>
+  <si>
+    <t>nmd_204116</t>
+  </si>
+  <si>
+    <t>nmd_204117</t>
+  </si>
+  <si>
+    <t>Isolatielagen, gespoten glaswol, inblaaswol, 1 m2 , Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204118</t>
+  </si>
+  <si>
+    <t>Rooster (rond, kunststof); inclusief bevestigingsmiddelen [mm: 100 - 400]</t>
+  </si>
+  <si>
+    <t>nmd_204119</t>
+  </si>
+  <si>
+    <t>Raam (PVC) - kozijn, vast, ≤2,3m²; incl. versteviging &amp; dichting</t>
+  </si>
+  <si>
+    <t>nmd_204120</t>
+  </si>
+  <si>
+    <t>nmd_204121</t>
+  </si>
+  <si>
+    <t>Raam (Europees loofhout) – kozijn, draaikiep, ≤2,3m²; incl. glaslat, schroeven, afdichting &amp; verf</t>
+  </si>
+  <si>
+    <t>nmd_204122</t>
+  </si>
+  <si>
+    <t>nmd_204123</t>
+  </si>
+  <si>
+    <t>Deur – Stelkozijnen (geïmpregneerd hout); incl. verf</t>
+  </si>
+  <si>
+    <t>nmd_204124</t>
+  </si>
+  <si>
+    <t>nmd_204125</t>
+  </si>
+  <si>
+    <t>nmd_204126</t>
+  </si>
+  <si>
+    <t>Raam - Waterkeringen (MS polymeer aluminium versterkt)</t>
+  </si>
+  <si>
+    <t>nmd_204127</t>
+  </si>
+  <si>
+    <t>nmd_204128</t>
+  </si>
+  <si>
+    <t>nmd_204129</t>
+  </si>
+  <si>
+    <t>nmd_204130</t>
+  </si>
+  <si>
+    <t>Raam - Waterkeringen (PVC folie)</t>
+  </si>
+  <si>
+    <t>nmd_204131</t>
+  </si>
+  <si>
+    <t>nmd_204132</t>
+  </si>
+  <si>
+    <t>nmd_204133</t>
+  </si>
+  <si>
+    <t>Kanaalplaatvloer, als dak (C50/60); incl. wapening; excl. Isolatie &amp; druklaag; [d:150-400mm]</t>
+  </si>
+  <si>
+    <t>nmd_204134</t>
+  </si>
+  <si>
+    <t>nmd_204135</t>
+  </si>
+  <si>
+    <t>nmd_204136</t>
+  </si>
+  <si>
+    <t>Deur (staal) – kozijn, enkel, ≤3,6m²; incl. isolator, glaslijst &amp; dichting</t>
+  </si>
+  <si>
+    <t>nmd_204137</t>
+  </si>
+  <si>
+    <t>Isolatielagen, glaswolplaat of -deken gecacheerd met aluminium, 1 m2 , Rd 1</t>
+  </si>
+  <si>
+    <t>nmd_204138</t>
+  </si>
+  <si>
+    <t>nmd_204139</t>
+  </si>
+  <si>
+    <t>nmd_204140</t>
+  </si>
+  <si>
+    <t>Raam - Waterkeringen (Combinatie PVC/Lood)</t>
+  </si>
+  <si>
+    <t>nmd_204141</t>
+  </si>
+  <si>
+    <t>Raam - Waterslagen (aluminium); incl. poedercoating&amp;bevestigingshout</t>
+  </si>
+  <si>
+    <t>nmd_204142</t>
+  </si>
+  <si>
+    <t>Deur - Ventilatieroosters (aluminium en kunststof); incl. poedercoating&amp;afdichting&amp;bevestigingsmiddelen</t>
+  </si>
+  <si>
+    <t>nmd_204143</t>
+  </si>
+  <si>
+    <t>nmd_204144</t>
+  </si>
+  <si>
+    <t>nmd_204145</t>
+  </si>
+  <si>
+    <t>Raam (aluminium) – kozijn, draaikiep, ≤2,3m²; incl. isolator, versteviging, afdichting &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_204146</t>
+  </si>
+  <si>
+    <t>nmd_204147</t>
+  </si>
+  <si>
+    <t>Dakelement – Steenwol isolatie. Inclusief ribben (multiplex), dekplaten (multiplex). Exclusief bevestigingsmiddelen en folies [Rd: 2,0-5,5 m²K/W]</t>
+  </si>
+  <si>
+    <t>nmd_204148</t>
+  </si>
+  <si>
+    <t>nmd_204149</t>
+  </si>
+  <si>
+    <t>nmd_204150</t>
+  </si>
+  <si>
+    <t>nmd_204151</t>
+  </si>
+  <si>
+    <t>nmd_204152</t>
+  </si>
+  <si>
+    <t>nmd_204153</t>
+  </si>
+  <si>
+    <t>Isolatie voor distributieleiding (PE-schuim); exclusief distributieleiding; inclusief koppelingen/verdelingen [mm: 12 -35]</t>
+  </si>
+  <si>
+    <t>nmd_204154</t>
+  </si>
+  <si>
+    <t>nmd_204155</t>
+  </si>
+  <si>
+    <t>Pui - Waterkeringen (EDPM aluminium versterkt)</t>
+  </si>
+  <si>
+    <t>nmd_204156</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers gelamineerd hout - 160x560mm, (Europees naaldhout) [breedte 40mm-360mm, dikte 40mm-2800mm]</t>
+  </si>
+  <si>
+    <t>nmd_204157</t>
+  </si>
+  <si>
+    <t>In-het-werk-gestorte vloer, als dak – 250mm (C30/37); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
+  </si>
+  <si>
+    <t>nmd_204158</t>
+  </si>
+  <si>
+    <t>nmd_204159</t>
+  </si>
+  <si>
+    <t>Raam - Vensterbanken (spaanplaat); incl. melaminehars coating&amp;montagelijm</t>
+  </si>
+  <si>
+    <t>nmd_204160</t>
+  </si>
+  <si>
+    <t>nmd_204161</t>
+  </si>
+  <si>
+    <t>Absorptiekoelmachine [kW: 20 – 4.000]</t>
+  </si>
+  <si>
+    <t>nmd_204162</t>
+  </si>
+  <si>
+    <t>nmd_204163</t>
+  </si>
+  <si>
+    <t>nmd_204164</t>
+  </si>
+  <si>
+    <t>nmd_204165</t>
+  </si>
+  <si>
+    <t>Deur - Waterslagen (aluminium); incl. poedercoating&amp;bevestigingshout</t>
+  </si>
+  <si>
+    <t>nmd_204166</t>
+  </si>
+  <si>
+    <t>nmd_204167</t>
+  </si>
+  <si>
+    <t>nmd_204168</t>
+  </si>
+  <si>
+    <t>nmd_204169</t>
+  </si>
+  <si>
+    <t>Deur - Waterkeringen (PVC folie)</t>
+  </si>
+  <si>
+    <t>nmd_204170</t>
+  </si>
+  <si>
+    <t>Raam (Europees naaldhout) – kozijn, draaikiep, ≤2,3m²; incl. glaslat, schroeven, afdichting &amp; verf</t>
+  </si>
+  <si>
+    <t>nmd_204171</t>
+  </si>
+  <si>
+    <t>Pui - Ventilatieroosters (aluminium en kunststof); incl. poedercoating&amp;afdichting&amp;bevestigingsmiddelen</t>
+  </si>
+  <si>
+    <t>nmd_204172</t>
+  </si>
+  <si>
+    <t>Akoestische slang; inclusief glaswol isolatie [mm: 80 - 510]</t>
+  </si>
+  <si>
+    <t>nmd_204173</t>
+  </si>
+  <si>
+    <t>nmd_204174</t>
+  </si>
+  <si>
+    <t>Rooster (rond, RVS); inclusief poedercoating en bevestigingsmiddelen [mm: 100 - 400]</t>
+  </si>
+  <si>
+    <t>nmd_204175</t>
+  </si>
+  <si>
+    <t>nmd_204176</t>
+  </si>
+  <si>
+    <t>Raam - Waterkeringen (PIB aluminium versterkt)</t>
+  </si>
+  <si>
+    <t>nmd_204177</t>
+  </si>
+  <si>
+    <t>Deur - Waterkeringen (MS polymeer aluminium versterkt)</t>
+  </si>
+  <si>
+    <t>nmd_204178</t>
+  </si>
+  <si>
+    <t>nmd_204179</t>
+  </si>
+  <si>
+    <t>Raam - Waterslagen (keramische tegels); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204180</t>
+  </si>
+  <si>
+    <t>Raam - Waterkeringen (Polyetheen folie)</t>
+  </si>
+  <si>
+    <t>nmd_204181</t>
+  </si>
+  <si>
+    <t>nmd_204182</t>
+  </si>
+  <si>
+    <t>Deur (aluminium) – kozijn, dubbel, &gt;3,6m²; incl. isolator, versteviging, dichting &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_204183</t>
+  </si>
+  <si>
+    <t>Koeltoren (natte koeltoren, dauwpuntskoeling) [m³/u: 40 – 500]</t>
+  </si>
+  <si>
+    <t>nmd_204184</t>
+  </si>
+  <si>
+    <t>Raam - Vensterbanken (kunststeen); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204185</t>
+  </si>
+  <si>
+    <t>nmd_204186</t>
+  </si>
+  <si>
+    <t>nmd_204187</t>
+  </si>
+  <si>
+    <t>nmd_204188</t>
+  </si>
+  <si>
+    <t>nmd_204189</t>
+  </si>
+  <si>
+    <t>Staalprofielplaat – 0.75mm (Verzinkt staal); excl. bevestigingen &amp; verankeringen &amp; isolatie &amp; folies [h. 106-200mm]</t>
+  </si>
+  <si>
+    <t>nmd_204190</t>
+  </si>
+  <si>
+    <t>Raam (tropisch loofhout) – kozijn, draaikiep, ≤2,3m²; incl. glaslat, schroeven, afdichting &amp; verf</t>
+  </si>
+  <si>
+    <t>nmd_204191</t>
+  </si>
+  <si>
+    <t>Lichtschakelaar – compleet</t>
+  </si>
+  <si>
+    <t>nmd_204192</t>
+  </si>
+  <si>
+    <t>nmd_204193</t>
+  </si>
+  <si>
+    <t>nmd_204194</t>
+  </si>
+  <si>
+    <t>nmd_204195</t>
+  </si>
+  <si>
+    <t>nmd_204196</t>
+  </si>
+  <si>
+    <t>Kolommen en liggers hout - 150x75 mm (Europees loofhout) [breedte 100mm-300mm, dikte 32mm-150mm]</t>
+  </si>
+  <si>
+    <t>nmd_204197</t>
+  </si>
+  <si>
+    <t>Raam (aluminium) – kozijn, draaikiep, &gt;2,3m²; incl. isolator, versteviging, afdichting &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_204198</t>
+  </si>
+  <si>
+    <t>Raam (aluminium) – kozijn, vast, &gt;2,3m²; incl. isolator, versteviging, afdichting &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_204199</t>
+  </si>
+  <si>
+    <t>Isolatieglas, driedubbelglas; incl. afstandhouder &amp; afdichtmiddelen; excl. Coating [mm: 9-30]</t>
+  </si>
+  <si>
+    <t>nmd_204200</t>
+  </si>
+  <si>
+    <t>Nuts invoer; incl. meterkastvloerplaat en mantelbuizen</t>
+  </si>
+  <si>
+    <t>nmd_204201</t>
+  </si>
+  <si>
+    <t>nmd_204202</t>
+  </si>
+  <si>
+    <t>nmd_204203</t>
+  </si>
+  <si>
+    <t>nmd_204204</t>
+  </si>
+  <si>
+    <t>Pui - Waterslagen (bakstenen rollaag); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204205</t>
+  </si>
+  <si>
+    <t>Raam - Waterslagen (prefab beton); incl. specie&amp;wapening</t>
+  </si>
+  <si>
+    <t>nmd_204206</t>
+  </si>
+  <si>
+    <t>nmd_204207</t>
+  </si>
+  <si>
+    <t>nmd_204208</t>
+  </si>
+  <si>
+    <t>Raam (tropisch loofhout) – kozijn, draai, ≤2,3m²; incl. glaslat, schroeven, afdichting &amp; verf</t>
+  </si>
+  <si>
+    <t>nmd_204209</t>
+  </si>
+  <si>
+    <t>Raam - Vensterbanken (houtvezelcementplaat) incl. melaminehars coating&amp;montagelijm</t>
+  </si>
+  <si>
+    <t>nmd_204210</t>
+  </si>
+  <si>
+    <t>Raam (Europees naaldhout) – kozijn, vast, ≤2,3m²; incl. glaslat, schroeven, afdichting &amp; verf</t>
+  </si>
+  <si>
+    <t>nmd_204211</t>
+  </si>
+  <si>
+    <t>nmd_204212</t>
+  </si>
+  <si>
+    <t>Raam (aluminium) – kozijn, vast, ≤2,3m²; incl. isolator, versteviging, afdichting &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_204213</t>
+  </si>
+  <si>
+    <t>nmd_204214</t>
+  </si>
+  <si>
+    <t>nmd_204215</t>
+  </si>
+  <si>
+    <t>Elektriciteitsleidingen W-bouw (Koper met PVC-isolatie); 1,5 mm2 en 2,5 mm2 geleider doorsnede; incl. stroomkabels en PP installatiebuis [0-15 m/m2]</t>
+  </si>
+  <si>
+    <t>nmd_204216</t>
+  </si>
+  <si>
+    <t>nmd_204217</t>
+  </si>
+  <si>
+    <t>nmd_204218</t>
+  </si>
+  <si>
+    <t>nmd_204219</t>
+  </si>
+  <si>
+    <t>nmd_204220</t>
+  </si>
+  <si>
+    <t>nmd_204221</t>
+  </si>
+  <si>
+    <t>nmd_204222</t>
+  </si>
+  <si>
+    <t>nmd_204223</t>
+  </si>
+  <si>
+    <t>nmd_204224</t>
+  </si>
+  <si>
+    <t>nmd_204225</t>
+  </si>
+  <si>
+    <t>Raam (tropisch loofhout) – kozijn, vast, ≤2,3m²; incl. glaslat, schroeven, afdichting &amp; verf</t>
+  </si>
+  <si>
+    <t>nmd_204226</t>
+  </si>
+  <si>
+    <t>nmd_204227</t>
+  </si>
+  <si>
+    <t>nmd_204228</t>
+  </si>
+  <si>
+    <t>nmd_204229</t>
+  </si>
+  <si>
+    <t>nmd_204230</t>
+  </si>
+  <si>
+    <t>nmd_204231</t>
+  </si>
+  <si>
+    <t>nmd_204232</t>
+  </si>
+  <si>
+    <t>Distributieleidingen (koper); niet geïsoleerd; inclusief koppelingen/verdelingen [mm: 12 -35]</t>
+  </si>
+  <si>
+    <t>nmd_204233</t>
+  </si>
+  <si>
+    <t>Dakelement – PIR isolatie. Inclusief ribben (multiplex), dekplaten (multiplex). Exclusief bevestigingsmiddelen en folies [Rd: 2,0-7,5 m²K/W]</t>
+  </si>
+  <si>
+    <t>nmd_204234</t>
+  </si>
+  <si>
+    <t>nmd_204235</t>
+  </si>
+  <si>
+    <t>nmd_204236</t>
+  </si>
+  <si>
+    <t>nmd_204237</t>
+  </si>
+  <si>
+    <t>nmd_204238</t>
+  </si>
+  <si>
+    <t>nmd_204239</t>
+  </si>
+  <si>
+    <t>Pui - Waterslagen (aluminium); incl. poedercoating&amp;bevestigingshout</t>
+  </si>
+  <si>
+    <t>nmd_204240</t>
+  </si>
+  <si>
+    <t>Rooster (rechthoekig, aluminium); inclusief poedercoating en bevestigingsmiddelen [mm: 200 – 1.800 (lengte); 150 – 1.800 (breedte)]</t>
+  </si>
+  <si>
+    <t>nmd_204241</t>
+  </si>
+  <si>
+    <t>nmd_204242</t>
+  </si>
+  <si>
+    <t>Sandwichpaneel – Steenwol kern, aluminium schil. Incl. coating; excl. bevestigingsmiddelen &amp; folies &amp; dilataties &amp; dakranden. [Rd: 2,0-9,0 W/mK]</t>
+  </si>
+  <si>
+    <t>nmd_204243</t>
+  </si>
+  <si>
+    <t>nmd_204244</t>
+  </si>
+  <si>
+    <t>nmd_204245</t>
+  </si>
+  <si>
+    <t>In-het-werk-gestorte vloer, als dak – 200mm (C30/37); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
+  </si>
+  <si>
+    <t>nmd_204246</t>
+  </si>
+  <si>
+    <t>In-het-werk-gestorte vloer, als dak – 350mm (C30/37); incl. wapening; excl. isolatie; [kN/m2:1,75-5,00]</t>
+  </si>
+  <si>
+    <t>nmd_204247</t>
+  </si>
+  <si>
+    <t>nmd_204248</t>
+  </si>
+  <si>
+    <t>nmd_204249</t>
+  </si>
+  <si>
+    <t>nmd_204250</t>
+  </si>
+  <si>
+    <t>Isolatieglas, driedubbelglas met dubbelzijdig veiligheidsglas; incl. afstandhouder &amp; afdichtmiddelen; excl. Coating [mm: 15-50]</t>
+  </si>
+  <si>
+    <t>nmd_204251</t>
+  </si>
+  <si>
+    <t>Raam (staal) – kozijn, draaikiep, ≤2,3m²; incl. isolator, glaslat, afdichting &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_204252</t>
+  </si>
+  <si>
+    <t>nmd_204253</t>
+  </si>
+  <si>
+    <t>nmd_204254</t>
+  </si>
+  <si>
+    <t>nmd_204255</t>
+  </si>
+  <si>
+    <t>nmd_204256</t>
+  </si>
+  <si>
+    <t>Distributieleidingen (staal, gegalvaniseerd); niet geïsoleerd; inclusief koppelingen/verdelingen [mm: 12 -35]</t>
+  </si>
+  <si>
+    <t>nmd_204257</t>
+  </si>
+  <si>
+    <t>Rooster (rond, aluminium); inclusief bevestigingsmiddelen [mm: 100 - 400]</t>
+  </si>
+  <si>
+    <t>nmd_204258</t>
+  </si>
+  <si>
+    <t>nmd_204259</t>
+  </si>
+  <si>
+    <t>nmd_204260</t>
+  </si>
+  <si>
+    <t>nmd_204261</t>
+  </si>
+  <si>
+    <t>nmd_204262</t>
+  </si>
+  <si>
+    <t>nmd_204263</t>
+  </si>
+  <si>
+    <t>Ontluchtingskap (kunststof); inclusief isolatie; inclusief bevestigingsmiddelen [mm: 235 - 280]</t>
+  </si>
+  <si>
+    <t>nmd_204264</t>
+  </si>
+  <si>
+    <t>Pui - Waterslagen (natuursteen); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204265</t>
+  </si>
+  <si>
+    <t>Raam - Waterslagen (bakstenen rollaag); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204266</t>
+  </si>
+  <si>
+    <t>nmd_204267</t>
+  </si>
+  <si>
+    <t>nmd_204268</t>
+  </si>
+  <si>
+    <t>nmd_204269</t>
+  </si>
+  <si>
+    <t>nmd_204270</t>
+  </si>
+  <si>
+    <t>nmd_204271</t>
+  </si>
+  <si>
+    <t>nmd_204272</t>
+  </si>
+  <si>
+    <t>Deur - Waterkeringen (PIB aluminium versterkt)</t>
+  </si>
+  <si>
+    <t>nmd_204273</t>
+  </si>
+  <si>
+    <t>nmd_204274</t>
+  </si>
+  <si>
+    <t>nmd_204275</t>
+  </si>
+  <si>
+    <t>Isolatieglas, dubbelglas met dubbelzijdig veiligheidsglas; incl. afstandhouder &amp; afdichtmiddelen; excl. Coating [mm: 12-40]</t>
+  </si>
+  <si>
+    <t>nmd_204276</t>
+  </si>
+  <si>
+    <t>nmd_204277</t>
+  </si>
+  <si>
+    <t>nmd_204278</t>
+  </si>
+  <si>
+    <t>nmd_204279</t>
+  </si>
+  <si>
+    <t>nmd_204280</t>
+  </si>
+  <si>
+    <t>Raam (PVC) - kozijn, vast, &gt;2,3m²; incl. versteviging &amp; dichting</t>
+  </si>
+  <si>
+    <t>nmd_204281</t>
+  </si>
+  <si>
+    <t>nmd_204282</t>
+  </si>
+  <si>
+    <t>Pui - Waterkeringen (MS polymeer aluminium versterkt)</t>
+  </si>
+  <si>
+    <t>nmd_204283</t>
+  </si>
+  <si>
+    <t>Pui - Waterkeringen (PVC folie)</t>
+  </si>
+  <si>
+    <t>nmd_204284</t>
+  </si>
+  <si>
+    <t>Pui - Waterslagen (keramische tegels); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204285</t>
+  </si>
+  <si>
+    <t>Pui – Stelkozijnen (geïmpregneerd hout); incl. verf</t>
+  </si>
+  <si>
+    <t>nmd_204286</t>
+  </si>
+  <si>
+    <t>Rooster (rechthoekig, kunststof); inclusief bevestigingsmiddelen [mm: 200 – 1.800 (lengte); 150 – 1.800 (breedte)]</t>
+  </si>
+  <si>
+    <t>nmd_204287</t>
+  </si>
+  <si>
+    <t>nmd_204288</t>
+  </si>
+  <si>
+    <t>Dakelement – PUR isolatie. Inclusief ribben (multiplex), dekplaten (multiplex). Exclusief bevestigingsmiddelen en folies [Rd: 2,0-7,5 m²K/W]</t>
+  </si>
+  <si>
+    <t>nmd_204289</t>
+  </si>
+  <si>
+    <t>Isolatieglas coating; Low-emissivity; Enkel zilver</t>
+  </si>
+  <si>
+    <t>nmd_204290</t>
+  </si>
+  <si>
+    <t>nmd_204291</t>
+  </si>
+  <si>
+    <t>Deur (PVC) – kozijn, enkel, ≤3,6m²; incl. versteviging &amp; dichting</t>
+  </si>
+  <si>
+    <t>nmd_204292</t>
+  </si>
+  <si>
+    <t>Isolatieglas, dubbelglas met enkelzijdig veiligheidsglas; incl. afstandhouder &amp; afdichtmiddelen; excl. Coating [mm: 9-30]</t>
+  </si>
+  <si>
+    <t>nmd_204293</t>
+  </si>
+  <si>
+    <t>nmd_204294</t>
+  </si>
+  <si>
+    <t>Warmtekrachtkoppeling (WKK) [kWe: 400 – 2.500]</t>
+  </si>
+  <si>
+    <t>nmd_204295</t>
+  </si>
+  <si>
+    <t>Deur - Waterslagen (kunststeen); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204296</t>
+  </si>
+  <si>
+    <t>Deur - Waterslagen (natuursteen); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204297</t>
+  </si>
+  <si>
+    <t>nmd_204298</t>
+  </si>
+  <si>
+    <t>Raam (Europees loofhout) – kozijn, vast, ≤2,3m²; incl. glaslat, schroeven, afdichting &amp; verf</t>
+  </si>
+  <si>
+    <t>nmd_204299</t>
+  </si>
+  <si>
+    <t>nmd_204300</t>
+  </si>
+  <si>
+    <t>nmd_204301</t>
+  </si>
+  <si>
+    <t>nmd_204302</t>
+  </si>
+  <si>
+    <t>Deur (aluminium) – kozijn, enkel, ≤3,6m²; incl. isolator, versteviging, dichting &amp; poedercoating</t>
+  </si>
+  <si>
+    <t>nmd_204303</t>
+  </si>
+  <si>
+    <t>Pui - Waterkeringen (Combinatie PVC/Lood)</t>
+  </si>
+  <si>
+    <t>nmd_204304</t>
+  </si>
+  <si>
+    <t>nmd_204305</t>
+  </si>
+  <si>
+    <t>nmd_204306</t>
+  </si>
+  <si>
+    <t>nmd_204307</t>
+  </si>
+  <si>
+    <t>nmd_204308</t>
+  </si>
+  <si>
+    <t>nmd_204309</t>
+  </si>
+  <si>
+    <t>nmd_204310</t>
+  </si>
+  <si>
+    <t>nmd_204311</t>
+  </si>
+  <si>
+    <t>Dakraam, kunststof kozijn &amp; dubbel glas. Incl. rubber afsluiting, waterkering, bevestigingen, hang &amp; sluitwerk, verstevigingsrand &amp; randaansluiting.</t>
+  </si>
+  <si>
+    <t>nmd_204312</t>
+  </si>
+  <si>
+    <t>Isolatieglas; coating Low-emissivity; Trippel zilver</t>
+  </si>
+  <si>
+    <t>nmd_204313</t>
+  </si>
+  <si>
+    <t>nmd_204314</t>
+  </si>
+  <si>
+    <t>nmd_204315</t>
+  </si>
+  <si>
+    <t>nmd_204316</t>
+  </si>
+  <si>
+    <t>nmd_204317</t>
+  </si>
+  <si>
+    <t>nmd_204318</t>
+  </si>
+  <si>
+    <t>Jetrooster; inclusief poedercoating en bevestigingsmiddelen [mm: 10070 - 315170]</t>
+  </si>
+  <si>
+    <t>nmd_204319</t>
+  </si>
+  <si>
+    <t>nmd_204320</t>
+  </si>
+  <si>
+    <t>Deur - Waterslagen (bakstenen rollaag); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204321</t>
+  </si>
+  <si>
+    <t>Deur - Waterkeringen (EDPM aluminium versterkt)</t>
+  </si>
+  <si>
+    <t>nmd_204322</t>
+  </si>
+  <si>
+    <t>nmd_204323</t>
+  </si>
+  <si>
+    <t>nmd_204324</t>
+  </si>
+  <si>
+    <t>nmd_204325</t>
+  </si>
+  <si>
+    <t>Raam - Waterkeringen (EPDM folie)</t>
+  </si>
+  <si>
+    <t>nmd_204326</t>
+  </si>
+  <si>
+    <t>nmd_204327</t>
+  </si>
+  <si>
+    <t>nmd_204328</t>
+  </si>
+  <si>
+    <t>Deur - Waterkeringen (Polyetheen folie)</t>
+  </si>
+  <si>
+    <t>nmd_204329</t>
+  </si>
+  <si>
+    <t>Enkele Wandcontactdoos – compleet</t>
+  </si>
+  <si>
+    <t>nmd_204330</t>
+  </si>
+  <si>
+    <t>Dakgoot - Zink, bakgoot, met krul (d=0,8mm). Incl. beugels. Excl. bekisting &amp; schotten &amp; roosters &amp; tapeinden &amp; toebehoren. [Bakbreedte: 120-240mm]</t>
+  </si>
+  <si>
+    <t>nmd_204331</t>
+  </si>
+  <si>
+    <t>Dakgoot - RVS, mastgoot, met krul (d=0,7mm). Incl. beugels. Excl. bekisting &amp; schotten &amp; roosters &amp; tapeinden &amp; toebehoren. [Bakdiameter 125-150mm]</t>
+  </si>
+  <si>
+    <t>nmd_204332</t>
+  </si>
+  <si>
+    <t>Dakgoot - PVC. Bakgoot, met krul (d.= 0.8mm). Incl. beugels. Excl. bekisting &amp; schotten &amp; roosters &amp; tapeinden &amp; toebehoren. [Bakdiameter: 75-175mm]</t>
+  </si>
+  <si>
+    <t>nmd_204333</t>
+  </si>
+  <si>
+    <t>Dakgoot - Aluminium, bakgoot, met krul (d=0,7mm). Incl. beugels. Excl. bekisting &amp; schotten &amp; roosters &amp; tapeinden &amp; toebehoren [Bakbreedte 120-240mm]</t>
+  </si>
+  <si>
+    <t>nmd_204334</t>
+  </si>
+  <si>
+    <t>Luchtkanalen (rechthoekig, verzinkt staal); inclusief  isolatie; inclusief hulpstukken [mm: 100 – 1.500]</t>
+  </si>
+  <si>
+    <t>nmd_204335</t>
+  </si>
+  <si>
+    <t>Luchtkanalen (rechthoekig, verzinkt staal); exclusief isolatie; inclusief hulpstukken [mm: 100 – 1.500]</t>
+  </si>
+  <si>
+    <t>nmd_204336</t>
+  </si>
+  <si>
+    <t>Debietregeling (CAV/VAV); exclusief isolatie [mm: 100 - 400]</t>
+  </si>
+  <si>
+    <t>nmd_204337</t>
+  </si>
+  <si>
+    <t>Deur (PVC) – kozijn, dubbel, &gt;3,6m²; incl. versteviging &amp; dichting</t>
+  </si>
+  <si>
+    <t>nmd_204338</t>
+  </si>
+  <si>
+    <t>Dakraam, kunststof kozijn &amp; triple glas. Incl. rubber afsluiting, waterkering, bevestigingen, hang &amp; sluitwerk, verstevigingsrand &amp; randafsluiting.</t>
+  </si>
+  <si>
+    <t>nmd_204339</t>
+  </si>
+  <si>
+    <t>nmd_204340</t>
+  </si>
+  <si>
+    <t>Plaatselijke inductie-unit, inclusief bevestigingsmiddelen</t>
+  </si>
+  <si>
+    <t>nmd_204341</t>
+  </si>
+  <si>
+    <t>Afleverset externe warmtelevering; individueel; inclusief warmtapwatervoorziening</t>
+  </si>
+  <si>
+    <t>nmd_204342</t>
+  </si>
+  <si>
+    <t>Staalprofielplaat – 1.00mm (Verzinkt staal); excl. bevestigingen &amp; verankeringen &amp; isolatie &amp; folies [h. 106-200mm]</t>
+  </si>
+  <si>
+    <t>nmd_204343</t>
+  </si>
+  <si>
+    <t>Lichtkoepel, geïsoleerd (polycarbonaat &amp; dubbelglas), geïsoleerde kunststof opstand (PIR). Incl. kit &amp; bevestigingsmiddelen.</t>
+  </si>
+  <si>
+    <t>nmd_204344</t>
+  </si>
+  <si>
+    <t>Afleverset externe warmtelevering; collectief; exclusief warmtapwatervoorziening</t>
+  </si>
+  <si>
+    <t>nmd_204345</t>
+  </si>
+  <si>
+    <t>Staalplaatbetonvloer, als dak – 1,50mm; incl. profielen (staal) &amp; beton (C30/37) &amp; wapening; [h.totaal:100-360mm]</t>
+  </si>
+  <si>
+    <t>nmd_204346</t>
+  </si>
+  <si>
+    <t>Afleverset externe warmtelevering; collectief; inclusief warmtapwatervoorziening</t>
+  </si>
+  <si>
+    <t>nmd_204347</t>
+  </si>
+  <si>
+    <t>Staalplaatbetonvloer, als dak – 1,00mm; incl. profielen (staal) &amp; beton (C30/37) &amp; wapening; [h.totaal:100-360mm]</t>
+  </si>
+  <si>
+    <t>nmd_204348</t>
+  </si>
+  <si>
+    <t>Staalprofielplaat – 1.25mm (Verzinkt staal); excl. bevestigingen &amp; verankeringen &amp; isolatie &amp; folies [h. 106-200mm]</t>
+  </si>
+  <si>
+    <t>nmd_204349</t>
+  </si>
+  <si>
+    <t>Staalplaatbetonvloer, als dak – 1,25mm; incl. profielen (staal) &amp; beton (C30/37) &amp; wapening; [h.totaal:100-360mm]</t>
+  </si>
+  <si>
+    <t>nmd_204350</t>
+  </si>
+  <si>
+    <t>Sandwichpaneel – PIR kern, stalen schil. Incl. coating; excl. bevestigingsmiddelen &amp; folies &amp; dilataties &amp; dakranden. [Rd: 2,0-9,0 W/mK]</t>
+  </si>
+  <si>
+    <t>nmd_204351</t>
+  </si>
+  <si>
+    <t>Bevestigingsmiddelen, dakconstructie (staal); Generieke toepassing [gewicht: 0,1-5,0kg/m2]</t>
+  </si>
+  <si>
+    <t>nmd_204352</t>
+  </si>
+  <si>
+    <t>Dakluik, geïsoleerd. Aluminium bekleding, PIR isolatie. Incl. bevestiging &amp; rubber afdichtingen, beslag en poedercoating.</t>
+  </si>
+  <si>
+    <t>nmd_204353</t>
+  </si>
+  <si>
+    <t>Dakelement – Glaswol isolatie. Inclusief ribben (multiplex), dekplaten (multiplex). Exclusief bevestigingsmiddelen en folies [Rd: 2,0-5,5 m²K/W]</t>
+  </si>
+  <si>
+    <t>nmd_204354</t>
+  </si>
+  <si>
+    <t>Houten balklaag, als dak; incl. vloerplaat (multiplex) &amp; stalen balkdragers; excl. isolatie [d:90-300mm]</t>
+  </si>
+  <si>
+    <t>nmd_204355</t>
+  </si>
+  <si>
+    <t>Staalprofielplaat – 1.50mm (Verzinkt staal); excl. bevestigingen &amp; verankeringen &amp; isolatie &amp; folies [h. 106-200mm]</t>
+  </si>
+  <si>
+    <t>nmd_204356</t>
+  </si>
+  <si>
+    <t>Lichtkoepel, niet geïsoleerd (drie laags polycarbonaat), kunststof opstand. Incl. kit &amp; bevestigingsmiddelen.</t>
+  </si>
+  <si>
+    <t>nmd_204357</t>
+  </si>
+  <si>
+    <t>Luchtkanalen (spirobuizen); inclusief isolatie; inclusief hulpstukken [mm: 125 - 315]</t>
+  </si>
+  <si>
+    <t>nmd_204358</t>
+  </si>
+  <si>
+    <t>Dubbele wandcontactdoos – compleet</t>
+  </si>
+  <si>
+    <t>nmd_204359</t>
+  </si>
+  <si>
+    <t>Laagspanningsinstallatie W-bouw – verdeelinrichting; incl. groepenkast, automaten en schakelaars</t>
+  </si>
+  <si>
+    <t>nmd_204360</t>
+  </si>
+  <si>
+    <t>Klimaatplafond (kunststoffen klimaatelement); incl. bevestigingsmiddelen</t>
+  </si>
+  <si>
+    <t>nmd_204361</t>
+  </si>
+  <si>
+    <t>nmd_204362</t>
+  </si>
+  <si>
+    <t>Decentrale WTW-unit (wand/plafond) [m³/u: 150 - 2000]</t>
+  </si>
+  <si>
+    <t>NL/SfB: 57.2</t>
+  </si>
+  <si>
+    <t>nmd_204363</t>
+  </si>
+  <si>
+    <t>nmd_204364</t>
+  </si>
+  <si>
+    <t>Infraroodpaneel (staal); incl. bevestigingsmiddelen</t>
+  </si>
+  <si>
+    <t>nmd_204365</t>
+  </si>
+  <si>
+    <t>Infraroodpaneel (RVS); incl. bevestigingsmiddelen</t>
+  </si>
+  <si>
+    <t>nmd_204366</t>
+  </si>
+  <si>
+    <t>Klimaatplafond (passief); incl. bevestigingsmiddelen</t>
+  </si>
+  <si>
+    <t>NL/SfB: 45.1</t>
+  </si>
+  <si>
+    <t>nmd_204367</t>
+  </si>
+  <si>
+    <t>Vloerkoeling; leidingen en verdeler [hoh:50-300mm]</t>
+  </si>
+  <si>
+    <t>nmd_204368</t>
+  </si>
+  <si>
+    <t>Radiator/Convector, passief; excl. ventilator; HT 60/50/20</t>
+  </si>
+  <si>
+    <t>nmd_204369</t>
+  </si>
+  <si>
+    <t>Infraroodpaneel (glas); incl. bevestigingsmiddelen</t>
+  </si>
+  <si>
+    <t>nmd_204370</t>
+  </si>
+  <si>
+    <t>Vloerverwarming; leidingen, verdeler [hoh:50-300mm]</t>
+  </si>
+  <si>
+    <t>nmd_204371</t>
+  </si>
+  <si>
+    <t>Convector, actief (Fancoil); incl. ventilator; LT 35/30/20</t>
+  </si>
+  <si>
+    <t>nmd_204372</t>
+  </si>
+  <si>
+    <t>Convector, actief (Fancoil); incl. ventilator; koeling 16/18/25</t>
+  </si>
+  <si>
+    <t>nmd_204373</t>
+  </si>
+  <si>
+    <t>Dakelement – PIR+Steenwol isolatie. Inclusief ribben (multiplex), dekplaten (multiplex). Exclusief bevestigingsmiddelen en folies. [Rd: 3,5-7,5 m²K/W]</t>
+  </si>
+  <si>
+    <t>nmd_204374</t>
+  </si>
+  <si>
+    <t>Raam - Waterslagen (kunststeen); incl. specie</t>
+  </si>
+  <si>
+    <t>nmd_204375</t>
+  </si>
+  <si>
+    <t>Afleverset externe warmtelevering; individueel; zonder warmtapwatervoorziening</t>
+  </si>
+  <si>
+    <t>nmd_204376</t>
+  </si>
+  <si>
+    <t>Airconditioningunit (split-type, koelvloeistof R134a)</t>
+  </si>
+  <si>
+    <t>nmd_204377</t>
+  </si>
+  <si>
+    <t>Direct gestookte luchtverhitterluchtverwarmer [kW: 10 – 100 kW]</t>
+  </si>
+  <si>
+    <t>nmd_204378</t>
+  </si>
+  <si>
+    <t>Distributieleidingen (kunststof – PE); niet geïsoleerd; inclusief koppelingen/verdelingen [mm: 12 -35]</t>
+  </si>
+  <si>
+    <t>nmd_204379</t>
+  </si>
+  <si>
+    <t>nmd_204380</t>
+  </si>
+  <si>
+    <t>nmd_204381</t>
+  </si>
+  <si>
+    <t>nmd_204382</t>
+  </si>
+  <si>
+    <t>nmd_204383</t>
+  </si>
+  <si>
+    <t>nmd_204384</t>
+  </si>
+  <si>
+    <t>Brandklep (vierkant, handbediend/veerteruggangmotor) [mm: 100 – 1000]</t>
+  </si>
+  <si>
+    <t>nmd_204385</t>
+  </si>
+  <si>
+    <t>Zwartebuisstraler/donkerstraler schaalbaar tussen 9 -45 kW. Referentievermogen 30 kW.</t>
+  </si>
+  <si>
+    <t>nmd_204386</t>
+  </si>
+  <si>
+    <t>nmd_204387</t>
+  </si>
+  <si>
+    <t>nmd_204388</t>
+  </si>
+  <si>
+    <t>Raam (PVC) - kozijn, draaikiep, ≤2,3m²; incl. versteviging &amp; dichting</t>
+  </si>
+  <si>
+    <t>nmd_204389</t>
+  </si>
+  <si>
+    <t>Radiator/Convector, passief; excl. ventilator; LT 35/30/20</t>
+  </si>
+  <si>
+    <t>nmd_204390</t>
+  </si>
+  <si>
+    <t>Pui - Waterslagen (prefab beton); incl. specie&amp;wapening</t>
+  </si>
+  <si>
+    <t>nmd_204391</t>
+  </si>
+  <si>
+    <t>Pui - Waterkeringen (EPDM folie)</t>
+  </si>
+  <si>
+    <t>nmd_204392</t>
+  </si>
+  <si>
+    <t>Convector, actief (Fancoil); incl. ventilator; MT 45/40/20</t>
+  </si>
+  <si>
+    <t>nmd_204393</t>
+  </si>
+  <si>
+    <t>Convector, actief (Fancoil); incl. ventilator; HT 60/50/20</t>
+  </si>
+  <si>
+    <t>nmd_204394</t>
+  </si>
+  <si>
+    <t>Radiator/Convector, passief; excl. ventilator; MT 45/40/20</t>
+  </si>
+  <si>
+    <t>Element</t>
+  </si>
+  <si>
+    <t>Gedeactiveerd vanaf</t>
+  </si>
+  <si>
+    <t>nmd_30001</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenramen, Europees naaldhout; geschilderd, acryl; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200037</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, Steenwol; Isolatie plat dak</t>
+  </si>
+  <si>
+    <t>nmd_29361</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Renovatie dakelement, massief PIR, spaanplaat en OSB, duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_32875</t>
+  </si>
+  <si>
+    <t>Deelproduct: Koudeopwekkingsinstallaties, Koelbatterij zwaar 100 W/m2</t>
+  </si>
+  <si>
+    <t>nmd_200878</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, PUR (lucht)</t>
+  </si>
+  <si>
+    <t>nmd_200344</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Beton; Energiepaal 20% granulaat (290x290 mm)</t>
+  </si>
+  <si>
+    <t>nmd_30197</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR (dubbel) glas; coating, 4/12/4 mm</t>
+  </si>
+  <si>
+    <t>nmd_200267</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Renovatie dakelement, Hout; ribben &amp; spaanplaat; duurzame bosbouw &amp; PUR</t>
+  </si>
+  <si>
+    <t>nmd_32330</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, Fenolschuim</t>
+  </si>
+  <si>
+    <t>nmd_29346</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Dak elementen, massief PIR, spaanplaat en OSB; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_29926</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterslagen, Kunststeen</t>
+  </si>
+  <si>
+    <t>nmd_200056</t>
+  </si>
+  <si>
+    <t>A2 - Staalplaat, Staal; gepoedercoat; voor niet constructief dak (dikte 0,7 mm)</t>
+  </si>
+  <si>
+    <t>nmd_200404</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, PUR (lucht); isolatie</t>
+  </si>
+  <si>
+    <t>nmd_38247</t>
+  </si>
+  <si>
+    <t>Kolommen, Beton, in het werk gestort, C20/25; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_28008</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, PUR (lucht)</t>
+  </si>
+  <si>
+    <t>nmd_29294</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, EPS</t>
+  </si>
+  <si>
+    <t>nmd_200072</t>
+  </si>
+  <si>
+    <t>A2 - Isolatielagen, Glaswol MWA 2012; platen</t>
+  </si>
+  <si>
+    <t>nmd_200284</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Beton; C20/25, ihwg gewapend beton (doorsnede 250 x 250 mm)</t>
+  </si>
+  <si>
+    <t>nmd_29994</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenramen, PVC op staalkern</t>
+  </si>
+  <si>
+    <t>nmd_29973</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenramen, Aluminium, gepoedercoat</t>
+  </si>
+  <si>
+    <t>nmd_32076</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Cellulose</t>
+  </si>
+  <si>
+    <t>nmd_29236</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Fenolschuim</t>
+  </si>
+  <si>
+    <t>nmd_27761</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Schapenwol, incl dampremmende PE-folie</t>
+  </si>
+  <si>
+    <t>nmd_200112</t>
+  </si>
+  <si>
+    <t>A2-Renovatie dakelement, Multiplex &amp; PUR; massief</t>
+  </si>
+  <si>
+    <t>nmd_200683</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, XPS; isolatie</t>
+  </si>
+  <si>
+    <t>nmd_200269</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Dak elementen, Hout; ribben &amp; Spaanplaat; duurzame bosbouw &amp; Steenwol</t>
+  </si>
+  <si>
+    <t>nmd_30017</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterkeringen, PIB aluminium versterkt</t>
+  </si>
+  <si>
+    <t>nmd_30229</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vensterbanken, Vezelcement</t>
+  </si>
+  <si>
+    <t>nmd_29284</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Europees naaldhouten balken met europees naaldhout delenn; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200278</t>
+  </si>
+  <si>
+    <t>A2-Paalfunderingen geheid, Betonmortel; C3037; 0% granulaat &amp; Staal; Buispaal (diameter 323,9 mm); Laaggelegeerd</t>
+  </si>
+  <si>
+    <t>nmd_200169</t>
+  </si>
+  <si>
+    <t>A2-Koudeopwekkingsinstallaties, Koelbatterij licht (25 W per m2)</t>
+  </si>
+  <si>
+    <t>nmd_31132</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR (dubbel) glas; coating, inbraakwerend glas; 6/12/14 mm</t>
+  </si>
+  <si>
+    <t>nmd_38217</t>
+  </si>
+  <si>
+    <t>Renovatie dakelement; houten ribben steenwol, spaanplaat</t>
+  </si>
+  <si>
+    <t>nmd_200160</t>
+  </si>
+  <si>
+    <t>A2-Verlichting en armaturen; LED, armaturen en lampen (120 cm)</t>
+  </si>
+  <si>
+    <t>nmd_200912</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, XPS</t>
+  </si>
+  <si>
+    <t>nmd_30682</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, Dubbel glas 4-15-5 m2</t>
+  </si>
+  <si>
+    <t>nmd_28162</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Cellulair glas, verzinkt stalen bevestiging</t>
+  </si>
+  <si>
+    <t>nmd_31128</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR (dubbel) glas; coating, 6/12/4 mm</t>
+  </si>
+  <si>
+    <t>nmd_31114</t>
+  </si>
+  <si>
+    <t>nmd_200863</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, Houtvezelplaat, db</t>
+  </si>
+  <si>
+    <t>nmd_32880</t>
+  </si>
+  <si>
+    <t>Deelproduct: Koudeopwekkingsinstallaties, Compressiekoelmachine</t>
+  </si>
+  <si>
+    <t>nmd_32870</t>
+  </si>
+  <si>
+    <t>Deelproduct: Koudeopwekkingsinstallaties, Koelbatterij licht; 25 W/ m2</t>
+  </si>
+  <si>
+    <t>nmd_30696</t>
+  </si>
+  <si>
+    <t>nmd_200188</t>
+  </si>
+  <si>
+    <t>A2-Koudeopwekkingsinstallaties, Koelbatterij zwaar (100 W/m2)</t>
+  </si>
+  <si>
+    <t>nmd_29420</t>
+  </si>
+  <si>
+    <t>Deelproduct: Platte daken, Druklaag breedplaatvloer; betonmortel C20/25; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_200327</t>
+  </si>
+  <si>
+    <t>A2-Kelderwanden, in het werk gestort beton, C30/37, incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_200251</t>
+  </si>
+  <si>
+    <t>A2 - Isolatielagen, Celluloseplaten, incl dampremmende PE-folie</t>
+  </si>
+  <si>
+    <t>nmd_32340</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen plat dak, Cellulair glas</t>
+  </si>
+  <si>
+    <t>nmd_29340</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Dak elementen, houten ribben, steenwol, spaanplaat; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_29896</t>
+  </si>
+  <si>
+    <t>Buitenbeglazing, Dubbel glas; droog beglaasd</t>
+  </si>
+  <si>
+    <t>nmd_200017</t>
+  </si>
+  <si>
+    <t>A2-Koudeopwekkingsinstallaties, Compressiekoelmachine, staal &amp; messing</t>
+  </si>
+  <si>
+    <t>nmd_38225</t>
+  </si>
+  <si>
+    <t>Renovatie dakelement, massief PIR, multiplex</t>
+  </si>
+  <si>
+    <t>nmd_200587</t>
+  </si>
+  <si>
+    <t>A2-Dak constructief, Gootconstructie, Staal; prefab; verzinkt &amp; Polyester; gecoat</t>
+  </si>
+  <si>
+    <t>nmd_31912</t>
+  </si>
+  <si>
+    <t>Dakramen, Pvc; gerecyceld pvc; stalen kokerprofielen</t>
+  </si>
+  <si>
+    <t>nmd_200656</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, Cellulair glas; Isolatie</t>
+  </si>
+  <si>
+    <t>nmd_200880</t>
+  </si>
+  <si>
+    <t>nmd_29224</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Glaswol MWA 2012; platen;</t>
+  </si>
+  <si>
+    <t>nmd_32074</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Cellulair glas</t>
+  </si>
+  <si>
+    <t>nmd_27602</t>
+  </si>
+  <si>
+    <t>nmd_31913</t>
+  </si>
+  <si>
+    <t>Dakramen, Meranti; geschilderd, acryl; standaard bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200260</t>
+  </si>
+  <si>
+    <t>A2-Koudeafgiftesystemen, luchtkoeling d.m.v. plaatselijke inductie-units, staal; gecoat</t>
+  </si>
+  <si>
+    <t>nmd_38243</t>
+  </si>
+  <si>
+    <t>Liggers + balken, Beton,in het werk gestort, C20/25; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_200893</t>
+  </si>
+  <si>
+    <t>A2-Grondaanvulling, Yalibims</t>
+  </si>
+  <si>
+    <t>nmd_30504</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterslagen, Raamdorpel Gegoten Composietsteen</t>
+  </si>
+  <si>
+    <t>nmd_30211</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR+ (dubbel) glas; coating, 6/15/6 mm</t>
+  </si>
+  <si>
+    <t>nmd_200671</t>
+  </si>
+  <si>
+    <t>A2 - Platte daken, cellenbeton dakplaten</t>
+  </si>
+  <si>
+    <t>nmd_31138</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR+ (dubbel) glas; coating, 6/15/4 mm</t>
+  </si>
+  <si>
+    <t>nmd_32884</t>
+  </si>
+  <si>
+    <t>Koudeafgiftesystemen, Klimaatplafond gecombineerd warmte en koude; staalplafond+leidingen</t>
+  </si>
+  <si>
+    <t>nmd_200353</t>
+  </si>
+  <si>
+    <t>A2-Platte daken, Druklaag breedplaatvloer; betonmortel C20/25; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_200166</t>
+  </si>
+  <si>
+    <t>A2-Koudeafgiftesystemen, fancoil units, extra materiaal t.b.v. distributienet, staal; gecoat</t>
+  </si>
+  <si>
+    <t>nmd_30945</t>
+  </si>
+  <si>
+    <t>Deelproduct: Ventilatieroosters, Aluminium; gemoffeld</t>
+  </si>
+  <si>
+    <t>nmd_200258</t>
+  </si>
+  <si>
+    <t>A2-Koudeafgiftesystemen, klimaatplafond, extra materiaal t.b.v. distributienet, staal; gemoffeld</t>
+  </si>
+  <si>
+    <t>nmd_200347</t>
+  </si>
+  <si>
+    <t>A2-Kelderwand isolatie, plaat, Resolschuim</t>
+  </si>
+  <si>
+    <t>nmd_38204</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Hout, inclusief oplanger, diameter 168 mm</t>
+  </si>
+  <si>
+    <t>nmd_27419</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Beton; in "t werk gestort, vibropaal, rond 320mm</t>
+  </si>
+  <si>
+    <t>nmd_29276</t>
+  </si>
+  <si>
+    <t>Deelproduct: Platte daken, Europees naaldhouten balken met europees naaldhouten multiplex; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_29928</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterslagen, Keramische tegels; tegels</t>
+  </si>
+  <si>
+    <t>nmd_38221</t>
+  </si>
+  <si>
+    <t>Renovatie dakelement; houten ribben steenwol, multiplex</t>
+  </si>
+  <si>
+    <t>nmd_200658</t>
+  </si>
+  <si>
+    <t>nmd_27753</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Houtvezel flexibele isolatie (55 kg/m3)</t>
+  </si>
+  <si>
+    <t>nmd_27421</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Beton; Prefab, met gewichtsbesparend element, 250x250 mm</t>
+  </si>
+  <si>
+    <t>nmd_200208</t>
+  </si>
+  <si>
+    <t>A2-Koudeafgiftesystemen, koelplafond, alleen voor koeling en amp, staal; gecoat &amp; glaswol &amp; koper</t>
+  </si>
+  <si>
+    <t>nmd_31911</t>
+  </si>
+  <si>
+    <t>Dakramen, Meranti; geschilderd, acryl; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_30708</t>
+  </si>
+  <si>
+    <t>nmd_32052</t>
+  </si>
+  <si>
+    <t>nmd_200073</t>
+  </si>
+  <si>
+    <t>A2 - Isolatielagen, Steenwol MWA 2012; platen</t>
+  </si>
+  <si>
+    <t>nmd_30994</t>
+  </si>
+  <si>
+    <t>nmd_28006</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, XPS</t>
+  </si>
+  <si>
+    <t>nmd_200900</t>
+  </si>
+  <si>
+    <t>nmd_30478</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR glas; droog beglaasd</t>
+  </si>
+  <si>
+    <t>nmd_30963</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterslagen, Aluminium; gemoffeld</t>
+  </si>
+  <si>
+    <t>nmd_200972</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, Steenwol MWA 2012; platen</t>
+  </si>
+  <si>
+    <t>nmd_38231</t>
+  </si>
+  <si>
+    <t>Platte daken, Beton,in het werk gestort, C30/37; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_32888</t>
+  </si>
+  <si>
+    <t>Koudeafgiftesystemen, Koelplafond; alleen voor koeling &amp; apart distributienet</t>
+  </si>
+  <si>
+    <t>nmd_27335</t>
+  </si>
+  <si>
+    <t>Deelproduct: Grondaanvullingen, Yalibims</t>
+  </si>
+  <si>
+    <t>nmd_38254</t>
+  </si>
+  <si>
+    <t>Fundatiebalken, Beton,in het werk gestort, C20/25; incl.wapening + eps</t>
+  </si>
+  <si>
+    <t>nmd_31152</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR++ (dubbel) glas; coating / gasvulling (argon), 6/16/6 mm</t>
+  </si>
+  <si>
+    <t>nmd_29337</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Dak elementen, houten ribben, steenwol, multiplex; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200895</t>
+  </si>
+  <si>
+    <t>A2-Grondaanvullingen, Heklabims</t>
+  </si>
+  <si>
+    <t>nmd_200957</t>
+  </si>
+  <si>
+    <t>nmd_27323</t>
+  </si>
+  <si>
+    <t>Deelproduct: Grondaanvullingen, E-bodemas</t>
+  </si>
+  <si>
+    <t>nmd_29444</t>
+  </si>
+  <si>
+    <t>Deelproduct: Constructies in kg of m3, Voorspanstaal</t>
+  </si>
+  <si>
+    <t>nmd_30488</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterkeringen, EPDM; folie</t>
+  </si>
+  <si>
+    <t>nmd_30933</t>
+  </si>
+  <si>
+    <t>nmd_200045</t>
+  </si>
+  <si>
+    <t>nmd_30191</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, Dubbel glas; 6/12/6 mm</t>
+  </si>
+  <si>
+    <t>nmd_30706</t>
+  </si>
+  <si>
+    <t>nmd_32886</t>
+  </si>
+  <si>
+    <t>Koudeafgiftesystemen, Fancoil units; extra materiaal t.b.v. distributienet</t>
+  </si>
+  <si>
+    <t>nmd_32889</t>
+  </si>
+  <si>
+    <t>Koudeafgiftesystemen, Luchtkoeling d.m.v. plaatselijke inductie-units</t>
+  </si>
+  <si>
+    <t>nmd_28010</t>
+  </si>
+  <si>
+    <t>nmd_200156</t>
+  </si>
+  <si>
+    <t>A2-Koudeafgiftesystemen, kanalen en rooster t.b.v. topkoeling, staal; gecoat &amp; EPDM</t>
+  </si>
+  <si>
+    <t>nmd_32890</t>
+  </si>
+  <si>
+    <t>Koudeafgiftesystemen, Vloerkoeling / wandkoeling; extra materiaal t.b.v. distributienet</t>
+  </si>
+  <si>
+    <t>nmd_30967</t>
+  </si>
+  <si>
+    <t>nmd_30724</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR++ (dubbel) glas; coating / gasvulling (argon), vandalisme bestendig; 6/16/7 mm</t>
+  </si>
+  <si>
+    <t>nmd_29418</t>
+  </si>
+  <si>
+    <t>Deelproduct: Platte daken, Beton,in het werk gestort, C30/37; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_27329</t>
+  </si>
+  <si>
+    <t>Deelproduct: Grondaanvullingen, Heklabims</t>
+  </si>
+  <si>
+    <t>nmd_200351</t>
+  </si>
+  <si>
+    <t>A2-Constructies in kg of m3, Hout gelamineerd europees naaldhout, duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_27610</t>
+  </si>
+  <si>
+    <t>nmd_32887</t>
+  </si>
+  <si>
+    <t>Koudeafgiftesystemen, Klimaatplafond; extra materiaal t.b.v. distributienet</t>
+  </si>
+  <si>
+    <t>nmd_32418</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, Isolatiemateriaal van gerecyclede kleding</t>
+  </si>
+  <si>
+    <t>nmd_29492</t>
+  </si>
+  <si>
+    <t>Deelproduct: Kolommen, Beton,in het werk gestort, C20/25; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_32885</t>
+  </si>
+  <si>
+    <t>Koudeafgiftesystemen, Kanalen en rooster tbv Topkoeling (koeling licht)</t>
+  </si>
+  <si>
+    <t>nmd_200161</t>
+  </si>
+  <si>
+    <t>A2 - Koudeafgiftesystemen, klimaatplafond gecombineerd warmte en koude + leidingen, staal; gecoat &amp; aluminium</t>
+  </si>
+  <si>
+    <t>nmd_37391</t>
+  </si>
+  <si>
+    <t>Dak constructief, gootconstructie, aluminium prefab gecoat 37391</t>
+  </si>
+  <si>
+    <t>nmd_29894</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, Enkel glas; droog beglaasd</t>
+  </si>
+  <si>
+    <t>nmd_31146</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR++ (dubbel) glas; coating / gasvulling (argon) , 4/16/4 mm</t>
+  </si>
+  <si>
+    <t>nmd_29292</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Vlaswol</t>
+  </si>
+  <si>
+    <t>nmd_93232</t>
+  </si>
+  <si>
+    <t>Zonneboiler – vacuum buis</t>
+  </si>
+  <si>
+    <t>nmd_27460</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Schroefpaal; beton,in het werk gestort, C20/25; incl.wapening, diameter 520</t>
+  </si>
+  <si>
+    <t>nmd_32660</t>
+  </si>
+  <si>
+    <t>Warmtapwaterinstallaties, Geiser; CW:1-3, 19kW</t>
+  </si>
+  <si>
+    <t>nmd_30438</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenkozijnen, Pvc; gerecyceld pvc; stalen kokerprofielen</t>
+  </si>
+  <si>
+    <t>nmd_200228</t>
+  </si>
+  <si>
+    <t>A2-Liggers + balken, Beton,in het werk gestort, C20/25; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_30692</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, Dubbel glas; vandalisme bestendig; 6/12/7 mm</t>
+  </si>
+  <si>
+    <t>nmd_27309</t>
+  </si>
+  <si>
+    <t>Deelproduct: Grondaanvullingen, Zand</t>
+  </si>
+  <si>
+    <t>nmd_27343</t>
+  </si>
+  <si>
+    <t>Deelproduct: Bodemafsluitingen, Schuimbeton</t>
+  </si>
+  <si>
+    <t>nmd_200682</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, Glaswol; Isolatie</t>
+  </si>
+  <si>
+    <t>nmd_200597</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, Schuimisolatie van biopolymeren; BIO-EPS</t>
+  </si>
+  <si>
+    <t>nmd_31134</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR (dubbel) glas; coating, vandalisme bestendig; 6/12/7 mm</t>
+  </si>
+  <si>
+    <t>nmd_200131</t>
+  </si>
+  <si>
+    <t>A2-Warmteopwekkinginstallaties U-bouw, Hr-ketel (65 w per m2), staal &amp; aluminium</t>
+  </si>
+  <si>
+    <t>nmd_200681</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, Steenwol; Isolatie</t>
+  </si>
+  <si>
+    <t>nmd_200580</t>
+  </si>
+  <si>
+    <t>A2-Dakelement, Staal; verzinkt; geperforeerd; gecoat (40 mu) &amp; Steenwol; cannelurevulling</t>
+  </si>
+  <si>
+    <t>nmd_200295</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Schroefpaal; beton,in het werk gestort, C20/25; incl.wapening, diameter 810</t>
+  </si>
+  <si>
+    <t>nmd_200107</t>
+  </si>
+  <si>
+    <t>A2-Zonneboiler, vlakke plaat (voor 1m2)</t>
+  </si>
+  <si>
+    <t>nmd_200556</t>
+  </si>
+  <si>
+    <t>A2-Warmtapwaterinstallaties, individuele combiketel; toeslag of hr-ketel (CW: 4-6, solo), koper &amp; staal</t>
+  </si>
+  <si>
+    <t>nmd_200082</t>
+  </si>
+  <si>
+    <t>A2 - Paalfundering, betonmortel; niet geheid (C20/25) &amp; staal</t>
+  </si>
+  <si>
+    <t>nmd_200894</t>
+  </si>
+  <si>
+    <t>A2-Bodemafsluitingen, Schelpen</t>
+  </si>
+  <si>
+    <t>nmd_29980</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenramen, Aluminium, geanodiseerd</t>
+  </si>
+  <si>
+    <t>nmd_30924</t>
+  </si>
+  <si>
+    <t>nmd_32328</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, Cellulose</t>
+  </si>
+  <si>
+    <t>nmd_31144</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR+ (dubbel) glas; coating, vandalisme bestendig; 6/15/7 mm</t>
+  </si>
+  <si>
+    <t>nmd_32652</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteopwekkinginstallaties W-bouw, Luchtverwarming 24 kW</t>
+  </si>
+  <si>
+    <t>nmd_200198</t>
+  </si>
+  <si>
+    <t>A2-Massieve wanden, Baksteen; dragend;gelijmd</t>
+  </si>
+  <si>
+    <t>NL/SfB: 28.2</t>
+  </si>
+  <si>
+    <t>nmd_200357</t>
+  </si>
+  <si>
+    <t>A2-Liggers en balken, in het werk gestort beton, C30/37, incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_29902</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vensterbanken, Keramische tegels; tegelwerk</t>
+  </si>
+  <si>
+    <t>nmd_200225</t>
+  </si>
+  <si>
+    <t>A2 - Grondaanvullingen, Zand</t>
+  </si>
+  <si>
+    <t>nmd_30227</t>
+  </si>
+  <si>
+    <t>nmd_28170</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, PUR/PIRschuim platen (pentaan geblazen)</t>
+  </si>
+  <si>
+    <t>nmd_32656</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteopwekkinginstallaties W-bouw, Individuele cv-ketel 24 kW (solo)</t>
+  </si>
+  <si>
+    <t>nmd_200963</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Staalframe element &amp; OSB</t>
+  </si>
+  <si>
+    <t>nmd_36224</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteopwekkinginstallaties U-bouw, Hr-ketel; 65 w/m2</t>
+  </si>
+  <si>
+    <t>nmd_200181</t>
+  </si>
+  <si>
+    <t>A2-Dak constructief, Gootconstructie, Aluminium; prefab &amp; Polyester; gecoat</t>
+  </si>
+  <si>
+    <t>nmd_38323</t>
+  </si>
+  <si>
+    <t>Massieve wanden dragend, Baksteen (gelijmd)</t>
+  </si>
+  <si>
+    <t>nmd_30907</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenkozijnen, Aluminium vast en/of draaiend, gecoat</t>
+  </si>
+  <si>
+    <t>nmd_30506</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenkozijnen, PVC op staalkern</t>
+  </si>
+  <si>
+    <t>nmd_30704</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR+ (dubbel) glas; coating, 4/15/4 mm</t>
+  </si>
+  <si>
+    <t>nmd_32662</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmtapwaterinstallaties, Individuele combiketel; toeslag op hr-ketel (solo); CW:4-6</t>
+  </si>
+  <si>
+    <t>nmd_200153</t>
+  </si>
+  <si>
+    <t>nmd_30919</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenkozijnen, Aluminium vast en/of draaiend, geanodiseerd</t>
+  </si>
+  <si>
+    <t>nmd_30008</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenramen, Europees loofhout; geschilderd, acryl; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200105</t>
+  </si>
+  <si>
+    <t>A2-Zonneboiler, vacuum buis (voor 1m2)</t>
+  </si>
+  <si>
+    <t>nmd_30949</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterkeringen, Polyetheen; folie</t>
+  </si>
+  <si>
+    <t>nmd_30484</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterkeringen, Pvc; gerecycled pvc; folie</t>
+  </si>
+  <si>
+    <t>nmd_29234</t>
+  </si>
+  <si>
+    <t>nmd_30974</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenkozijnen, Europees naaldhout; geschilderd, acryl; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200914</t>
+  </si>
+  <si>
+    <t>nmd_32416</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, Aluminium thermosheets; op vuren regelwerk</t>
+  </si>
+  <si>
+    <t>nmd_200948</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Dak elementen, Hout; ribben &amp; Multiplex; duurzame bosbouw &amp; Steenwol</t>
+  </si>
+  <si>
+    <t>nmd_200381</t>
+  </si>
+  <si>
+    <t>A2-Warmteopwekkinginstallaties W-bouw, gaskachel, staal &amp; aluminium</t>
+  </si>
+  <si>
+    <t>nmd_28002</t>
+  </si>
+  <si>
+    <t>nmd_36226</t>
+  </si>
+  <si>
+    <t>nmd_28164</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Celluloseplaten, incl dampremmende PE-folie</t>
+  </si>
+  <si>
+    <t>nmd_200886</t>
+  </si>
+  <si>
+    <t>A2-Grondaanvullingen, E-bodemas</t>
+  </si>
+  <si>
+    <t>nmd_93830</t>
+  </si>
+  <si>
+    <t>Zonneboiler – vlakke plaat</t>
+  </si>
+  <si>
+    <t>nmd_27458</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Schroefpaal; beton,in het werk gestort, C20/25; incl.wapening, diameter 400</t>
+  </si>
+  <si>
+    <t>nmd_200897</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, Schapenwol, incl dampremmende PE-folie</t>
+  </si>
+  <si>
+    <t>nmd_200394</t>
+  </si>
+  <si>
+    <t>A2-Warmtapwaterinstallaties, Geiser (CW: 1-3, 19kW), aluminium &amp; staal</t>
+  </si>
+  <si>
+    <t>nmd_30502</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterslagen, Baksteen rollaag; rollaag</t>
+  </si>
+  <si>
+    <t>nmd_29230</t>
+  </si>
+  <si>
+    <t>nmd_28174</t>
+  </si>
+  <si>
+    <t>nmd_200346</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Beton; Vibropaal ihwg gewapend beton met 20% puingranulaat (rond 320mm)</t>
+  </si>
+  <si>
+    <t>nmd_200403</t>
+  </si>
+  <si>
+    <t>nmd_38201</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Beton; in het werk gestort, C20/25; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_27757</t>
+  </si>
+  <si>
+    <t>nmd_27606</t>
+  </si>
+  <si>
+    <t>nmd_200969</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Europees naaldhout; balken en delen; duurzame bosbouw &amp; LDPE folie</t>
+  </si>
+  <si>
+    <t>nmd_37395</t>
+  </si>
+  <si>
+    <t>Dak constructief, gootconstructie en dakranden, PVC 37395</t>
+  </si>
+  <si>
+    <t>nmd_200395</t>
+  </si>
+  <si>
+    <t>A2-Warmteopwekkinginstallaties W-bouw, individuele cv-ketel (24 kW); staal met coating</t>
+  </si>
+  <si>
+    <t>nmd_32666</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmtapwaterinstallaties, Gasboiler; CW:4-6; direct gestookt 110 liter</t>
+  </si>
+  <si>
+    <t>nmd_30688</t>
+  </si>
+  <si>
+    <t>nmd_32648</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteopwekkinginstallaties W-bouw, Gaskachel</t>
+  </si>
+  <si>
+    <t>nmd_36378</t>
+  </si>
+  <si>
+    <t>Puivulling, staal, 2-zijdig , 0,5mm+pur-vulling</t>
+  </si>
+  <si>
+    <t>nmd_200114</t>
+  </si>
+  <si>
+    <t>A2-Platte daken, Beton; in het werk gestort; C30/37; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_38258</t>
+  </si>
+  <si>
+    <t>Fundatiebalken, Beton,in het werk gestort, C30/37; incl.wapening + eps</t>
+  </si>
+  <si>
+    <t>nmd_200033</t>
+  </si>
+  <si>
+    <t>A2-Vloerafwerkingen, EPS; Isolatie</t>
+  </si>
+  <si>
+    <t>nmd_29334</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Dak elementen, houten ribben, PIR, spaanplaat; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_30998</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterkeringen, Combinatie PVC/Lood</t>
+  </si>
+  <si>
+    <t>nmd_200626</t>
+  </si>
+  <si>
+    <t>A2-Warmtapwaterinstallaties, Gasboiler (CW: 4-6, 110 liter direct gestookt)</t>
+  </si>
+  <si>
+    <t>nmd_30203</t>
+  </si>
+  <si>
+    <t>nmd_30961</t>
+  </si>
+  <si>
+    <t>nmd_200042</t>
+  </si>
+  <si>
+    <t>A2-Warmteopwekkinginstallaties, W-bouw, Externe warmtelevering, afleverset, aluminium &amp; koper</t>
+  </si>
+  <si>
+    <t>nmd_200207</t>
+  </si>
+  <si>
+    <t>A2-Paalfunderingen geheid, Betonmortel; C3037; 20% granulaat &amp; Staal; Buispaal (diameter 323,9 mm); Laaggelegeerd</t>
+  </si>
+  <si>
+    <t>nmd_200507</t>
+  </si>
+  <si>
+    <t>A2-Vloerafwerkingen, Isolatie; Schapenwol</t>
+  </si>
+  <si>
+    <t>nmd_30015</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterkeringen, EPDM aluminium versterkt</t>
+  </si>
+  <si>
+    <t>nmd_200190</t>
+  </si>
+  <si>
+    <t>A2-Elektriciteitsleidingen, wbouw, koper &amp; PVC</t>
+  </si>
+  <si>
+    <t>nmd_30189</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, Dubbel glas; 6/12/4 mm</t>
+  </si>
+  <si>
+    <t>nmd_30207</t>
+  </si>
+  <si>
+    <t>nmd_29916</t>
+  </si>
+  <si>
+    <t>nmd_200911</t>
+  </si>
+  <si>
+    <t>nmd_32684</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmtapwaterinstallaties, Externe warmtelevering; toeslag op afleverset</t>
+  </si>
+  <si>
+    <t>nmd_200942</t>
+  </si>
+  <si>
+    <t>A2-Kolommen, Baksteen, gewapend</t>
+  </si>
+  <si>
+    <t>nmd_32682</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteopwekkinginstallaties U-bouw, Warmtelevering derden, afleverset ITW (individueel warmtapwater)</t>
+  </si>
+  <si>
+    <t>nmd_28172</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, PUR/PIRschuim platen (pentaan geblazen); verzinkt stalen bevestiging</t>
+  </si>
+  <si>
+    <t>nmd_32668</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteopwekkinginstallaties W-bouw, Collectieve cv-ketel</t>
+  </si>
+  <si>
+    <t>nmd_30041</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenkozijnen, VMRG stalen kozijn</t>
+  </si>
+  <si>
+    <t>nmd_200393</t>
+  </si>
+  <si>
+    <t>A2-Warmtapwaterinstallaties, Geiser (CW: 1-3, 19kW), aluminium, staal</t>
+  </si>
+  <si>
+    <t>nmd_200279</t>
+  </si>
+  <si>
+    <t>A2 - Funderingspalen, Beton; In grond gestorte paal (IGGP) gewapend beton (250x250 mm)</t>
+  </si>
+  <si>
+    <t>nmd_201471</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Stalen buispaal rond, 0% granulaat; diameter 323.9mm</t>
+  </si>
+  <si>
+    <t>nmd_200282</t>
+  </si>
+  <si>
+    <t>nmd_200623</t>
+  </si>
+  <si>
+    <t>nmd_93348</t>
+  </si>
+  <si>
+    <t>LED TL</t>
+  </si>
+  <si>
+    <t>nmd_29358</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Renovatie dakelement, massief PIR, multiplex, duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_30205</t>
+  </si>
+  <si>
+    <t>nmd_38229</t>
+  </si>
+  <si>
+    <t>Platte daken, Beton,in het werk gestort, C20/25; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_200498</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Beton, 20% puingranulaat; ihwg gewapend beton C20/25 (diameter 320 mm)</t>
+  </si>
+  <si>
+    <t>nmd_200101</t>
+  </si>
+  <si>
+    <t>A2 - Warmteopwekkinginstallaties W-bouw, collectieve cv-ketel, staal</t>
+  </si>
+  <si>
+    <t>nmd_30547</t>
+  </si>
+  <si>
+    <t>nmd_200014</t>
+  </si>
+  <si>
+    <t>A2-PUR/PIRschuim platen (pentaan geblazen), verzinkt stalen bevestiging</t>
+  </si>
+  <si>
+    <t>nmd_29416</t>
+  </si>
+  <si>
+    <t>nmd_38193</t>
+  </si>
+  <si>
+    <t>Dak Sandwichpaneel  trapeziumvormig, staal + PIR, gecoat (40mu)</t>
+  </si>
+  <si>
+    <t>nmd_32326</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, Vlaswol</t>
+  </si>
+  <si>
+    <t>nmd_29943</t>
+  </si>
+  <si>
+    <t>nmd_200041</t>
+  </si>
+  <si>
+    <t>A2-Warmtapwaterinstallaties, Externe warmtelevering; toeslag op afleverset, Al&amp;koper&amp;messing</t>
+  </si>
+  <si>
+    <t>A2 - Elektriciteitsleidingen, Koper met PP - isolatie (in PVC buis) - Ubouw</t>
+  </si>
+  <si>
+    <t>nmd_32680</t>
+  </si>
+  <si>
+    <t>nmd_30698</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR (dubbel) glas; coating, 6/12/6 mm</t>
+  </si>
+  <si>
+    <t>nmd_200043</t>
+  </si>
+  <si>
+    <t>A2-Warmtelevering extern, Regionaal niveau; opwekking + distributie, 1MJ forfaitair</t>
+  </si>
+  <si>
+    <t>nmd_29438</t>
+  </si>
+  <si>
+    <t>Deelproduct: Constructies in kg of m3, Europees naaldhout; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_30221</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR++ (dubbel) glas; coating / gasvulling (argon), 6/16/4 mm</t>
+  </si>
+  <si>
+    <t>nmd_200954</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, Glaswol MWA 2012; platen</t>
+  </si>
+  <si>
+    <t>nmd_28000</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Steenwol MWA 2012; platen;</t>
+  </si>
+  <si>
+    <t>nmd_29900</t>
+  </si>
+  <si>
+    <t>Buitenbeglazing, Drievoudig glas; droog beglaasd</t>
+  </si>
+  <si>
+    <t>nmd_27381</t>
+  </si>
+  <si>
+    <t>Deelproduct: Kelderwand isolatie, Cellulair glas</t>
+  </si>
+  <si>
+    <t>nmd_31140</t>
+  </si>
+  <si>
+    <t>nmd_30482</t>
+  </si>
+  <si>
+    <t>nmd_30187</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, Dubbel glas; 4/12/4 mm</t>
+  </si>
+  <si>
+    <t>nmd_29274</t>
+  </si>
+  <si>
+    <t>Deelproduct: Platte daken, Staalframe element</t>
+  </si>
+  <si>
+    <t>nmd_38202</t>
+  </si>
+  <si>
+    <t>nmd_30955</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterslagen, Beton</t>
+  </si>
+  <si>
+    <t>nmd_29343</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Dak elementen, massief PIR, multiplex, duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200888</t>
+  </si>
+  <si>
+    <t>A2-Grondaanvullingen, EPS, 13% Recycled</t>
+  </si>
+  <si>
+    <t>nmd_29364</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Renovatie dakelement; Cellenbeton</t>
+  </si>
+  <si>
+    <t>nmd_200252</t>
+  </si>
+  <si>
+    <t>A2 - Isolatielagen, Cellenbeton</t>
+  </si>
+  <si>
+    <t>nmd_200902</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, Cellulair glas, verzinkt stalen bevestiging</t>
+  </si>
+  <si>
+    <t>nmd_200600</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen; Isolatielaag hellend dak; Vlaswol</t>
+  </si>
+  <si>
+    <t>nmd_37385</t>
+  </si>
+  <si>
+    <t>Dak niet constructief, gootconstructie, aluminium prefab gecoat</t>
+  </si>
+  <si>
+    <t>nmd_33019</t>
+  </si>
+  <si>
+    <t>Verlichting, Armatuur &amp; lampen, TL-5, 35/49 W</t>
+  </si>
+  <si>
+    <t>nmd_200116</t>
+  </si>
+  <si>
+    <t>A2-Renovatie dakelement, Hout; ribben en spaanplaat &amp; Steenwol</t>
+  </si>
+  <si>
+    <t>nmd_200196</t>
+  </si>
+  <si>
+    <t>A2-Warmteopwekkinginstallaties U-bouw, afleverset voor individueel warmtapwater, staal &amp; gietijzer &amp; aluminium</t>
+  </si>
+  <si>
+    <t>nmd_32686</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteopwekkinginstallaties W-bouw, Externe warmtelevering, afleverset</t>
+  </si>
+  <si>
+    <t>nmd_200092</t>
+  </si>
+  <si>
+    <t>A2-Dakramen, Kozijnprofiel; Tropisch hardhout (Zuid-Amerikaans); geschilderd met acrylverf &amp; Raamprofiel; Tropisch Hardhout (Zuid-Amerikaans) &amp; Aftimmerwerk; Multplex &amp; Goot; Aluminium</t>
+  </si>
+  <si>
+    <t>nmd_200891</t>
+  </si>
+  <si>
+    <t>A2-Grondaanvullingen, Liparibims</t>
+  </si>
+  <si>
+    <t>nmd_32674</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmtapwaterinstallaties, Geiser; CW:1-3, 19kW</t>
+  </si>
+  <si>
+    <t>nmd_32676</t>
+  </si>
+  <si>
+    <t>nmd_200981</t>
+  </si>
+  <si>
+    <t>A2 - Renovatie dakelement, Hout; ribben en spaanplaat &amp; Steenwol</t>
+  </si>
+  <si>
+    <t>nmd_200678</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, PUR (lucht); Fenolschuim</t>
+  </si>
+  <si>
+    <t>nmd_200554</t>
+  </si>
+  <si>
+    <t>nmd_200638</t>
+  </si>
+  <si>
+    <t>A2-Warmtelevering extern, Buurtniveau; opwekking + distributie, 1 MJ forfaitair</t>
+  </si>
+  <si>
+    <t>nmd_27420</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Beton; In grond gestorte paal (IGGP), 250x250 mm</t>
+  </si>
+  <si>
+    <t>nmd_30951</t>
+  </si>
+  <si>
+    <t>nmd_27383</t>
+  </si>
+  <si>
+    <t>Deelproduct: Kelderwand isolatie, Purschuim platen (pentaan)</t>
+  </si>
+  <si>
+    <t>nmd_32320</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen plat dak, PUR (lucht)</t>
+  </si>
+  <si>
+    <t>nmd_30984</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenkozijnen, Europees loofhout; geschilderd, acryl; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200883</t>
+  </si>
+  <si>
+    <t>A2-Kelderwand isolatie, plaat, Purschuim (pentaan)</t>
+  </si>
+  <si>
+    <t>nmd_200679</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, Isolatie; Cellulose.</t>
+  </si>
+  <si>
+    <t>nmd_27325</t>
+  </si>
+  <si>
+    <t>Deelproduct: Grondaanvullingen, EPS, 100% Recycled</t>
+  </si>
+  <si>
+    <t>nmd_29355</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Renovatie dakelement; houten ribben steenwol, spaanplaat; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200303</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Schroefpaal; beton, in het werk gestort, C20/25; incl.wapening, diameter 400</t>
+  </si>
+  <si>
+    <t>A2-Elektriciteitsleidingen, elektradraad (1.5mm2, 2.5mm2) + mantelbui, koper &amp; PVC</t>
+  </si>
+  <si>
+    <t>nmd_32692</t>
+  </si>
+  <si>
+    <t>NL/SfB: 56.22</t>
+  </si>
+  <si>
+    <t>nmd_30996</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterkeringen, MS polymeer aluminium versterkt</t>
+  </si>
+  <si>
+    <t>nmd_200887</t>
+  </si>
+  <si>
+    <t>A2-Kelderwand isolatie, plaat, EPS</t>
+  </si>
+  <si>
+    <t>nmd_200901</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, Houtvezel flexibele isolatie (55 kg/m3)</t>
+  </si>
+  <si>
+    <t>nmd_200038</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, Isolatie; Houtvezelplaat &amp; Lijm; Acryl.</t>
+  </si>
+  <si>
+    <t>nmd_200392</t>
+  </si>
+  <si>
+    <t>nmd_200910</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, Fenolschuim</t>
+  </si>
+  <si>
+    <t>nmd_200301</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Schroefpaal: Beton in het werk gestort, C20/25;incl.wapening, diamater 320</t>
+  </si>
+  <si>
+    <t>nmd_200962</t>
+  </si>
+  <si>
+    <t>nmd_37583</t>
+  </si>
+  <si>
+    <t>Staalplaat voor niet constructief dak</t>
+  </si>
+  <si>
+    <t>nmd_200355</t>
+  </si>
+  <si>
+    <t>A2-Platte daken, Druklaag breedplaatvloer; betonmortel C30/37; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_200552</t>
+  </si>
+  <si>
+    <t>A2-Hoofddraagconstructies; kolommenliggers, Staal; Wapening</t>
+  </si>
+  <si>
+    <t>nmd_38196</t>
+  </si>
+  <si>
+    <t>Buitenbeglazing, Enkel glas; droog beglaasd</t>
+  </si>
+  <si>
+    <t>nmd_30539</t>
+  </si>
+  <si>
+    <t>nmd_200974</t>
+  </si>
+  <si>
+    <t>nmd_200052</t>
+  </si>
+  <si>
+    <t>A2-Dak niet constructief, Gootconstructie, Staal; prefab; verzinkt &amp; Polyester; gecoat</t>
+  </si>
+  <si>
+    <t>nmd_30710</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR+ (dubbel) glas; coating, inbraakwerend glas; 6/15/14 mm</t>
+  </si>
+  <si>
+    <t>nmd_31136</t>
+  </si>
+  <si>
+    <t>nmd_200158</t>
+  </si>
+  <si>
+    <t>A2-Warmteopwekkinginstallaties, U-bouw, warmtekrachtkoppeling (WKK), staal</t>
+  </si>
+  <si>
+    <t>nmd_32698</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteopwekkinginstallaties U-bouw, Warmtekrachtkoppeling (WKK)</t>
+  </si>
+  <si>
+    <t>nmd_32696</t>
+  </si>
+  <si>
+    <t>nmd_200374</t>
+  </si>
+  <si>
+    <t>A2-Bodemafsluitingen, Schuimbeton</t>
+  </si>
+  <si>
+    <t>nmd_30700</t>
+  </si>
+  <si>
+    <t>nmd_200293</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Hout, diameter 160mm &amp; gewapend beton oplanger; C35/45 (180x 180mm)</t>
+  </si>
+  <si>
+    <t>nmd_200548</t>
+  </si>
+  <si>
+    <t>nmd_30702</t>
+  </si>
+  <si>
+    <t>nmd_27998</t>
+  </si>
+  <si>
+    <t>nmd_200976</t>
+  </si>
+  <si>
+    <t>A2 - Dakafwerkingen; Isolatielaag hellend dak; Vlaswol</t>
+  </si>
+  <si>
+    <t>nmd_200940</t>
+  </si>
+  <si>
+    <t>A2-Constructies in kg of m3, Europees naaldhout; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_32048</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Glaswol MWA 2012; platen; R-waarde:3.5</t>
+  </si>
+  <si>
+    <t>nmd_28166</t>
+  </si>
+  <si>
+    <t>nmd_30048</t>
+  </si>
+  <si>
+    <t>stalen kozijn met draaikiepraam, incl. RVS h&amp;s</t>
+  </si>
+  <si>
+    <t>nmd_30947</t>
+  </si>
+  <si>
+    <t>nmd_31156</t>
+  </si>
+  <si>
+    <t>nmd_37387</t>
+  </si>
+  <si>
+    <t>Dak niet constructief, gootconstructie en dakranden, PVC</t>
+  </si>
+  <si>
+    <t>nmd_30215</t>
+  </si>
+  <si>
+    <t>nmd_94989</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, monoblock, propaan, stuks (3 t/m 4 kWt), VERREKEND</t>
+  </si>
+  <si>
+    <t>nmd_200308</t>
+  </si>
+  <si>
+    <t>A2-Vloerafwerkingen; niet verhoogd, Cellulair glas; isolatie</t>
+  </si>
+  <si>
+    <t>nmd_32078</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Vlasplaten</t>
+  </si>
+  <si>
+    <t>nmd_30512</t>
+  </si>
+  <si>
+    <t>nmd_95757</t>
+  </si>
+  <si>
+    <t>Wapeningsstaal</t>
+  </si>
+  <si>
+    <t>nmd_94984</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, split unit, R-134a, stuks (3 t/m 4 kWt), VERREKEND</t>
+  </si>
+  <si>
+    <t>nmd_27417</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Beton, Energiepaal, 0% granulaat; 290x290 mm</t>
+  </si>
+  <si>
+    <t>nmd_29232</t>
+  </si>
+  <si>
+    <t>nmd_94990</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, stuks (3 t/m 4 kWt), VERREKEND</t>
+  </si>
+  <si>
+    <t>nmd_29934</t>
+  </si>
+  <si>
+    <t>nmd_200275</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Hout; incl gewapend betonnen oplanger C35/45 (diameter 168 mm)</t>
+  </si>
+  <si>
+    <t>nmd_30969</t>
+  </si>
+  <si>
+    <t>nmd_94991</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, stuks (3 t/m 4 kWt), VERREKEND</t>
+  </si>
+  <si>
+    <t>nmd_200390</t>
+  </si>
+  <si>
+    <t>nmd_30712</t>
+  </si>
+  <si>
+    <t>nmd_200345</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Beton; Energiepaal 0% granulaat (290x290 mm)</t>
+  </si>
+  <si>
+    <t>nmd_32724</t>
+  </si>
+  <si>
+    <t>nmd_27612</t>
+  </si>
+  <si>
+    <t>nmd_200115</t>
+  </si>
+  <si>
+    <t>A2-Hoofddraagconstructies kolommen en liggers, Beton; C2025; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_32728</t>
+  </si>
+  <si>
+    <t>nmd_200280</t>
+  </si>
+  <si>
+    <t>A2 - Funderingspalen, Beton; Vibropaal ihwg gewapend beton (diameter 320 mm)</t>
+  </si>
+  <si>
+    <t>nmd_200305</t>
+  </si>
+  <si>
+    <t>A2-Zonneverwarminginstallaties, individuele installatie, collector + opslagvat (bij 4m2 collector)</t>
+  </si>
+  <si>
+    <t>nmd_30492</t>
+  </si>
+  <si>
+    <t>nmd_28004</t>
+  </si>
+  <si>
+    <t>nmd_200966</t>
+  </si>
+  <si>
+    <t>nmd_30412</t>
+  </si>
+  <si>
+    <t>Deelproduct: Stelkozijnen, Onverduurzaamd hout; geverfd</t>
+  </si>
+  <si>
+    <t>nmd_30533</t>
+  </si>
+  <si>
+    <t>nmd_32737</t>
+  </si>
+  <si>
+    <t>Deelproduct: Zonneverwarminginstallaties, Individuele zvi; collector+opslagvat (bij 4m2 collector)</t>
+  </si>
+  <si>
+    <t>nmd_200589</t>
+  </si>
+  <si>
+    <t>nmd_30992</t>
+  </si>
+  <si>
+    <t>nmd_30217</t>
+  </si>
+  <si>
+    <t>nmd_94985</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, monoblock, R-134a, stuks (3 t/m 4 kWt), VERREKEND</t>
+  </si>
+  <si>
+    <t>nmd_200599</t>
+  </si>
+  <si>
+    <t>nmd_30021</t>
+  </si>
+  <si>
+    <t>nmd_31142</t>
+  </si>
+  <si>
+    <t>nmd_30957</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterslagen, Hardsteen</t>
+  </si>
+  <si>
+    <t>nmd_29887</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenramen, Pvc; gerecyceld pvc; stalen kokerprofielen</t>
+  </si>
+  <si>
+    <t>nmd_29910</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vensterbanken, Vensterbank - gegoten composietsteen</t>
+  </si>
+  <si>
+    <t>nmd_200366</t>
+  </si>
+  <si>
+    <t>A2-Voorspanstaal, wapeningsstaal, per kg</t>
+  </si>
+  <si>
+    <t>nmd_200916</t>
+  </si>
+  <si>
+    <t>nmd_38200</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Beton, 20% puingranulaat; in het werk gestort, C20/25; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_30965</t>
+  </si>
+  <si>
+    <t>nmd_32730</t>
+  </si>
+  <si>
+    <t>Deelproduct: Zonneverwarminginstallaties, Collectieve zvi; collector+opslagvat (bij 100m2 collector)</t>
+  </si>
+  <si>
+    <t>nmd_200102</t>
+  </si>
+  <si>
+    <t>A2 - Zonneverwarminginstallaties, collectieve installatie, collector + opslagvat (bij 100m2 collector)</t>
+  </si>
+  <si>
+    <t>nmd_32893</t>
+  </si>
+  <si>
+    <t>Warmtedistributiesystemen, Polyetheen/polybuteen; cv-leidingen; incl. koppelingen + verdeling</t>
+  </si>
+  <si>
+    <t>nmd_32046</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Folie met aluminium; drielagig; R-waarde:3.5</t>
+  </si>
+  <si>
+    <t>nmd_32314</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen plat dak, Steenwol MWA 2012; platen;</t>
+  </si>
+  <si>
+    <t>nmd_31116</t>
+  </si>
+  <si>
+    <t>nmd_30498</t>
+  </si>
+  <si>
+    <t>nmd_200193</t>
+  </si>
+  <si>
+    <t>A2-Warmtedistributiesystemen, cv-leidingen, incl. koppelingen + verdeling,  staal gecoat &amp; polyetheen &amp; polybuteen &amp; messing &amp; HDPE &amp; ABS</t>
+  </si>
+  <si>
+    <t>nmd_200368</t>
+  </si>
+  <si>
+    <t>A2-LED spot (3000 lumen); incl armatuur &amp; transformator</t>
+  </si>
+  <si>
+    <t>nmd_32892</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmtedistributiesystemen, Polybuteen; cv-leidingen</t>
+  </si>
+  <si>
+    <t>nmd_31006</t>
+  </si>
+  <si>
+    <t>nmd_27608</t>
+  </si>
+  <si>
+    <t>nmd_200892</t>
+  </si>
+  <si>
+    <t>A2-Grondaanvullingen, Mengranulaat</t>
+  </si>
+  <si>
+    <t>nmd_200134</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Renovatie dakelement, Multiplex; duurzame bosbouw &amp; PUR; massief</t>
+  </si>
+  <si>
+    <t>nmd_38249</t>
+  </si>
+  <si>
+    <t>Kolommen, Beton, in het werk gestort, C30/37; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_32907</t>
+  </si>
+  <si>
+    <t>Warmteafgiftesystemen, Klimaatplafond gecombineerd warmte en koude; staalplafond+leidingen</t>
+  </si>
+  <si>
+    <t>nmd_32895</t>
+  </si>
+  <si>
+    <t>Warmteafgiftesystemen, Wandverwarming; leidingen:polybuteen+toebehoren</t>
+  </si>
+  <si>
+    <t>nmd_93193</t>
+  </si>
+  <si>
+    <t>Vloerverwarming woning: leidingen PE-Rt + toebehoren (noppenplaat )</t>
+  </si>
+  <si>
+    <t>nmd_28168</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Houtvezelplaat (115 kg/m3); db</t>
+  </si>
+  <si>
+    <t>nmd_31122</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, Dubbel glas; inbraakwerend glas; 6/12/14 mm</t>
+  </si>
+  <si>
+    <t>nmd_32056</t>
+  </si>
+  <si>
+    <t>nmd_33018</t>
+  </si>
+  <si>
+    <t>Verlichting, Armatuur &amp; lampen, TL-5, 28 W</t>
+  </si>
+  <si>
+    <t>nmd_93405</t>
+  </si>
+  <si>
+    <t>LED spot</t>
+  </si>
+  <si>
+    <t>nmd_200540</t>
+  </si>
+  <si>
+    <t>nmd_200528</t>
+  </si>
+  <si>
+    <t>A2-Warmteafgiftesystemen, Radiator (50-70 C), staal; gmeoffeld &amp; messing &amp; PE &amp; alkydharsverf</t>
+  </si>
+  <si>
+    <t>nmd_200261</t>
+  </si>
+  <si>
+    <t>A2 - Isolatielagen, EPS</t>
+  </si>
+  <si>
+    <t>nmd_38192</t>
+  </si>
+  <si>
+    <t>Dakelement, Stalen dakplaat met coating (40 mu), geperforeerd + steenwol cannelurevulling</t>
+  </si>
+  <si>
+    <t>nmd_200538</t>
+  </si>
+  <si>
+    <t>A2-Vloerafwerkingen; niet verhoogd, XPS; isolatie</t>
+  </si>
+  <si>
+    <t>nmd_93835</t>
+  </si>
+  <si>
+    <t>Vloerverwarming industrieel: leidingen PE-Rt + toebehoren</t>
+  </si>
+  <si>
+    <t>nmd_29494</t>
+  </si>
+  <si>
+    <t>Deelproduct: Constructies in kg of m3, Betonmortel C20/25</t>
+  </si>
+  <si>
+    <t>nmd_30722</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR++ (dubbel) glas; coating / gasvulling (argon), inbraakwerend glas; 6/16/14 mm</t>
+  </si>
+  <si>
+    <t>nmd_200436</t>
+  </si>
+  <si>
+    <t>A2-Dakopeningen gevuld, PVC; Raamprofiel &amp; Staal; Raamprofiel &amp; Multiplex; Aftimmerwerk &amp; Staal; Kozijnprofiel &amp; Aluminium; Goot &amp; Laaggeleerd staal; Hang- Sluitwerk</t>
+  </si>
+  <si>
+    <t>nmd_200978</t>
+  </si>
+  <si>
+    <t>A2-Vloerverwarming, industrieel; leidingen PE-Rt + toebehoren</t>
+  </si>
+  <si>
+    <t>nmd_200354</t>
+  </si>
+  <si>
+    <t>nmd_200975</t>
+  </si>
+  <si>
+    <t>nmd_37389</t>
+  </si>
+  <si>
+    <t>Dak niet constructief, gootconstructie, staal prefab, verzinkt en gecoat</t>
+  </si>
+  <si>
+    <t>nmd_27501</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Hout, inclusief oplanger, diameter160</t>
+  </si>
+  <si>
+    <t>nmd_200680</t>
+  </si>
+  <si>
+    <t>nmd_31118</t>
+  </si>
+  <si>
+    <t>nmd_30500</t>
+  </si>
+  <si>
+    <t>nmd_32332</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, EPS</t>
+  </si>
+  <si>
+    <t>nmd_200898</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, PUR&amp;PIRschuim platen; pentaan geblazen; verzinkt stalen bevestiging</t>
+  </si>
+  <si>
+    <t>nmd_200210</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Dak elementen, massief PIR, spaanplaat en OSB; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200973</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen, EPS</t>
+  </si>
+  <si>
+    <t>nmd_30720</t>
+  </si>
+  <si>
+    <t>nmd_27751</t>
+  </si>
+  <si>
+    <t>nmd_29422</t>
+  </si>
+  <si>
+    <t>Deelproduct: Consoles, Beton, prefab; wapening:120kg/m3</t>
+  </si>
+  <si>
+    <t>nmd_200864</t>
+  </si>
+  <si>
+    <t>nmd_32420</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, Schapenwol</t>
+  </si>
+  <si>
+    <t>nmd_200358</t>
+  </si>
+  <si>
+    <t>A2-Constructies in kg of m3, Betonmortel C30/37</t>
+  </si>
+  <si>
+    <t>nmd_31126</t>
+  </si>
+  <si>
+    <t>nmd_200194</t>
+  </si>
+  <si>
+    <t>A2-Warmteafgiftesystemen, vloerverwarming 95 W/m2, HDPE &amp; acryl kit</t>
+  </si>
+  <si>
+    <t>nmd_32108</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Schapenwol</t>
+  </si>
+  <si>
+    <t>nmd_32414</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen plat dak, Houtvezel flexibele isolatie (55 kg/m3)</t>
+  </si>
+  <si>
+    <t>nmd_30524</t>
+  </si>
+  <si>
+    <t>nmd_29498</t>
+  </si>
+  <si>
+    <t>Deelproduct: Liggers + balken, Beton,in het werk gestort, C30/37; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_200964</t>
+  </si>
+  <si>
+    <t>A2-Platte daken, Europees naaldhout; balken en multiplex; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_32894</t>
+  </si>
+  <si>
+    <t>Warmteafgiftesystemen, Vloerverwarming; leidingen:polybuteen+toebehoren</t>
+  </si>
+  <si>
+    <t>nmd_27331</t>
+  </si>
+  <si>
+    <t>Deelproduct: Grondaanvullingen, Liparibims</t>
+  </si>
+  <si>
+    <t>nmd_30476</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, Dubbel glas; droog beglaasd</t>
+  </si>
+  <si>
+    <t>nmd_200977</t>
+  </si>
+  <si>
+    <t>A2-Vloerverwarming  (68-138 W/m2), PE-Rt buizen (16mm) &amp; EPS Noppenplaat</t>
+  </si>
+  <si>
+    <t>nmd_200688</t>
+  </si>
+  <si>
+    <t>nmd_200328</t>
+  </si>
+  <si>
+    <t>A2-Fundatiebalken, beton; C20/25, ihwg EPS-geisoleerd gewapend beton (400x500 mm, schaalbaar 50-2000 mm)</t>
+  </si>
+  <si>
+    <t>nmd_200941</t>
+  </si>
+  <si>
+    <t>A2-Kolommen, Gelamineerd europees naaldhout</t>
+  </si>
+  <si>
+    <t>nmd_30684</t>
+  </si>
+  <si>
+    <t>nmd_200113</t>
+  </si>
+  <si>
+    <t>A2-Platte daken, Beton; in het werk gestort; C20/25; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_30480</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, Drievoudig glas; droog beglaasd</t>
+  </si>
+  <si>
+    <t>nmd_30199</t>
+  </si>
+  <si>
+    <t>nmd_32903</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteafgiftesystemen, Radiator, 45-55 C</t>
+  </si>
+  <si>
+    <t>nmd_32900</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteafgiftesystemen, Radiator, 50-70 C</t>
+  </si>
+  <si>
+    <t>nmd_200526</t>
+  </si>
+  <si>
+    <t>A2-Warmteafgiftesystemen, Radiator (45-55 C), staal; gmeoffeld &amp; messing &amp; PE &amp; alkydharsverf</t>
+  </si>
+  <si>
+    <t>nmd_32334</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, XPS</t>
+  </si>
+  <si>
+    <t>nmd_30686</t>
+  </si>
+  <si>
+    <t>nmd_200142</t>
+  </si>
+  <si>
+    <t>A2 - Warmteafgiftesystemen, vloerverwarming, leidingen + toebehoren, polybuteen &amp; staal &amp; messing &amp; polyetheene</t>
+  </si>
+  <si>
+    <t>nmd_200277</t>
+  </si>
+  <si>
+    <t>A2 - Funderingspalen, Beton; Prefab, met gewichtsbesparend element (250x250 mm)</t>
+  </si>
+  <si>
+    <t>nmd_33005</t>
+  </si>
+  <si>
+    <t>Deelproduct: Elektriciteitsleidingen, Koper met PP-isolatie (in PVC buis) - Ubouw</t>
+  </si>
+  <si>
+    <t>nmd_200141</t>
+  </si>
+  <si>
+    <t>A2-Warmteafgiftesystemen, vloerverwarming, leidingen + toebehoren, polybuteen &amp; staal &amp; messing &amp; polyetheene</t>
+  </si>
+  <si>
+    <t>nmd_32050</t>
+  </si>
+  <si>
+    <t>nmd_200268</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Dak elementen, Multiplex, duurzame bosbouw &amp; PUR; massief</t>
+  </si>
+  <si>
+    <t>nmd_30490</t>
+  </si>
+  <si>
+    <t>Deelproduct: Waterslagen, Keramiek</t>
+  </si>
+  <si>
+    <t>nmd_200949</t>
+  </si>
+  <si>
+    <t>nmd_200123</t>
+  </si>
+  <si>
+    <t>A2-Warmteafgiftesystemen, klimaatplafond gecombineerd warmte en koude, plafond+leidingen, staal &amp; koper &amp; glaswol &amp; polyetheen &amp; messing</t>
+  </si>
+  <si>
+    <t>nmd_200531</t>
+  </si>
+  <si>
+    <t>A2-Vloerafwerkingen, Isolatie; Cellulose</t>
+  </si>
+  <si>
+    <t>nmd_38245</t>
+  </si>
+  <si>
+    <t>Liggers + balken, Beton, in het werk gestort, C30/37; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_29950</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenkozijnen, Tropisch loofhout; geschilderd, acryl; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_32054</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Fenolschuim platen</t>
+  </si>
+  <si>
+    <t>nmd_200270</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Dak elementen, Hout; ribben &amp; Spaanplaat; duurzame bosbouw &amp; PUR</t>
+  </si>
+  <si>
+    <t>nmd_29873</t>
+  </si>
+  <si>
+    <t>nmd_27763</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Schuimisolatie van biopolymeren (BIO-EPS)</t>
+  </si>
+  <si>
+    <t>nmd_29352</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Renovatie dakelement, houten ribben, steenwol, multiplex; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_32897</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmteafgiftesystemen, Radiator, 70-90 C</t>
+  </si>
+  <si>
+    <t>nmd_33014</t>
+  </si>
+  <si>
+    <t>Deelproduct: Elektriciteitsleidingen, Koper met vinylisolatie (in PVC buis) - Wbouw</t>
+  </si>
+  <si>
+    <t>nmd_27416</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Beton, 20% puingranulaat; in "t werk gestort, vibropaal, rond 320mm</t>
+  </si>
+  <si>
+    <t>nmd_30535</t>
+  </si>
+  <si>
+    <t>nmd_30559</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenkozijnen, VMRG stalen kozijn met draaikiep raam</t>
+  </si>
+  <si>
+    <t>nmd_30209</t>
+  </si>
+  <si>
+    <t>nmd_200584</t>
+  </si>
+  <si>
+    <t>A2-Dak constructief, Gootconstructie en dakranden, PVC; goot</t>
+  </si>
+  <si>
+    <t>nmd_30418</t>
+  </si>
+  <si>
+    <t>nmd_29288</t>
+  </si>
+  <si>
+    <t>nmd_32905</t>
+  </si>
+  <si>
+    <t>Warmteafgiftesystemen, Vloerverwarming 95 W/m2; leidingen:kunststof</t>
+  </si>
+  <si>
+    <t>nmd_28160</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen, Cellenbeton</t>
+  </si>
+  <si>
+    <t>nmd_32058</t>
+  </si>
+  <si>
+    <t>nmd_200287</t>
+  </si>
+  <si>
+    <t>A2-Paalfunderingen geheid, Hout; Funderingspaal; Zachthout (diameter 280 mm) &amp; Betonmortel; Oplanger; C35/C45 (280 x 280 mm) &amp; Staal; Wapening; Ongelegeerd</t>
+  </si>
+  <si>
+    <t>nmd_29490</t>
+  </si>
+  <si>
+    <t>Deelproduct: Liggers + balken, Beton,in het werk gestort, C20/25; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_200659</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, PUR (lucht); EPS</t>
+  </si>
+  <si>
+    <t>nmd_30225</t>
+  </si>
+  <si>
+    <t>nmd_200529</t>
+  </si>
+  <si>
+    <t>A2-Warmteafgiftesystemen, radiator 70-90 C, staal &amp; messing</t>
+  </si>
+  <si>
+    <t>nmd_38241</t>
+  </si>
+  <si>
+    <t>Kelderwanden, Beton,in het werk gestort, C30/37; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_33011</t>
+  </si>
+  <si>
+    <t>Deelproduct: Elektriciteitsleidingen, Koper met vinylisolatie (in PVC buis) - Ubouw</t>
+  </si>
+  <si>
+    <t>nmd_200199</t>
+  </si>
+  <si>
+    <t>A2-Luchtbehandelingskast (10.000 m3/uur)</t>
+  </si>
+  <si>
+    <t>NL/SfB: 57.1</t>
+  </si>
+  <si>
+    <t>nmd_27337</t>
+  </si>
+  <si>
+    <t>Deelproduct: Bodemafsluitingen, Schelpen</t>
+  </si>
+  <si>
+    <t>nmd_200953</t>
+  </si>
+  <si>
+    <t>nmd_29226</t>
+  </si>
+  <si>
+    <t>nmd_200945</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Renovatie dakelement, OSB; duurzame bosbouw &amp; PUR; massief &amp; Spaanplaat</t>
+  </si>
+  <si>
+    <t>nmd_200965</t>
+  </si>
+  <si>
+    <t>nmd_27459</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Schroefpaal; beton,in het werk gestort, C20/25; incl.wapening, diameter 320</t>
+  </si>
+  <si>
+    <t>nmd_200290</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Hout, diameter 190mm &amp; gewapend beton oplanger; C35/45 (180x 180mm)</t>
+  </si>
+  <si>
+    <t>nmd_30019</t>
+  </si>
+  <si>
+    <t>nmd_200104</t>
+  </si>
+  <si>
+    <t>A2 - Ventilatiesysteem, Woning, type D (350W)</t>
+  </si>
+  <si>
+    <t>nmd_200202</t>
+  </si>
+  <si>
+    <t>A2-Fundatiebalken, beton; C30/37, ihwg EPS-geisoleerd gewapend beton (400x500 mm, schaalbaar 50-2000 mm)</t>
+  </si>
+  <si>
+    <t>nmd_30979</t>
+  </si>
+  <si>
+    <t>nmd_93806</t>
+  </si>
+  <si>
+    <t>Ventilatie collectief / utiliteit, type D, stuks (400 – 3400 m3 / h)</t>
+  </si>
+  <si>
+    <t>nmd_200159</t>
+  </si>
+  <si>
+    <t>A2-Verlichting, armatuur + lampen, TL-5 (35-49 W)</t>
+  </si>
+  <si>
+    <t>nmd_93256</t>
+  </si>
+  <si>
+    <t>Ventilatie woning, type D</t>
+  </si>
+  <si>
+    <t>nmd_29880</t>
+  </si>
+  <si>
+    <t>nmd_27418</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Beton, Energiepaal, 20% granulaat; 290x290 mm</t>
+  </si>
+  <si>
+    <t>nmd_201939</t>
+  </si>
+  <si>
+    <t>Bekledingen systeemwanden niet dragend, Spaanplaat</t>
+  </si>
+  <si>
+    <t>nmd_32412</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen plat dak, Drukvaste houtvezelplaat (130 kg/m3); db</t>
+  </si>
+  <si>
+    <t>nmd_200532</t>
+  </si>
+  <si>
+    <t>nmd_200203</t>
+  </si>
+  <si>
+    <t>A2-Hoofddraagconstructies kolommen en liggers, Beton; C3037; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_30931</t>
+  </si>
+  <si>
+    <t>nmd_200079</t>
+  </si>
+  <si>
+    <t>A2 - Dakafwerkingen, Houtvezel; isolatielaag</t>
+  </si>
+  <si>
+    <t>nmd_200352</t>
+  </si>
+  <si>
+    <t>A2-Consoles, prefab beton</t>
+  </si>
+  <si>
+    <t>nmd_30537</t>
+  </si>
+  <si>
+    <t>nmd_30518</t>
+  </si>
+  <si>
+    <t>nmd_27614</t>
+  </si>
+  <si>
+    <t>nmd_29298</t>
+  </si>
+  <si>
+    <t>nmd_200110</t>
+  </si>
+  <si>
+    <t>A2-Ventilatie collectief  utiliteit type D, stuks (400 – 3400 m3  h)</t>
+  </si>
+  <si>
+    <t>nmd_93763</t>
+  </si>
+  <si>
+    <t>Ventilatie van woning, type C, stuks</t>
+  </si>
+  <si>
+    <t>nmd_200542</t>
+  </si>
+  <si>
+    <t>A2-Vloerafwerkingen, Polyetheen; Isolatie &amp; Aluminium; Folie</t>
+  </si>
+  <si>
+    <t>nmd_200083</t>
+  </si>
+  <si>
+    <t>A2 - PUR/PIRschuim platen; pentaan geblazen</t>
+  </si>
+  <si>
+    <t>nmd_27333</t>
+  </si>
+  <si>
+    <t>Deelproduct: Grondaanvullingen, Mengranulaat</t>
+  </si>
+  <si>
+    <t>nmd_32911</t>
+  </si>
+  <si>
+    <t>Deelproduct: Luchtdistributiesystemen, Ventilatoren; woningbouw</t>
+  </si>
+  <si>
+    <t>nmd_29987</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenramen, Tropisch loofhout; geschilderd, acryl; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200117</t>
+  </si>
+  <si>
+    <t>A2-Elektriciteitsleidingen, Koper &amp; vinylisolatie; in PVC buis</t>
+  </si>
+  <si>
+    <t>nmd_29854</t>
+  </si>
+  <si>
+    <t>nmd_200310</t>
+  </si>
+  <si>
+    <t>A2-Dakafwerkingen, Isolatie; Schapenwol</t>
+  </si>
+  <si>
+    <t>nmd_31150</t>
+  </si>
+  <si>
+    <t>nmd_29290</t>
+  </si>
+  <si>
+    <t>nmd_29936</t>
+  </si>
+  <si>
+    <t>nmd_29496</t>
+  </si>
+  <si>
+    <t>Deelproduct: Constructies in kg of m3, Betonmortel C30/37</t>
+  </si>
+  <si>
+    <t>nmd_200362</t>
+  </si>
+  <si>
+    <t>A2-Liggers en balken, in het werk gestort beton, C20/25, incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_200111</t>
+  </si>
+  <si>
+    <t>A2-Renovatie dakelement, Hout; ribben en multiplex &amp; Steenwol</t>
+  </si>
+  <si>
+    <t>nmd_29440</t>
+  </si>
+  <si>
+    <t>Deelproduct: Constructies in kg of m3, Hout gelamineerd europees naaldhout, duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200956</t>
+  </si>
+  <si>
+    <t>nmd_200227</t>
+  </si>
+  <si>
+    <t>A2-Hoofddraagconstructies kolommen en liggers, Beton; C3037 (320 x 320 mm); incl. wapening; schaalbaar (50-2000 mm)</t>
+  </si>
+  <si>
+    <t>nmd_29436</t>
+  </si>
+  <si>
+    <t>Deelproduct: Kolommen, Gelamineerd europees naaldhout; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200348</t>
+  </si>
+  <si>
+    <t>nmd_30195</t>
+  </si>
+  <si>
+    <t>nmd_200054</t>
+  </si>
+  <si>
+    <t>A2-Ventilatiesysteem, Woning, type C (65W)</t>
+  </si>
+  <si>
+    <t>nmd_27502</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Hout, inclusief oplanger, diameter190</t>
+  </si>
+  <si>
+    <t>nmd_27755</t>
+  </si>
+  <si>
+    <t>nmd_31130</t>
+  </si>
+  <si>
+    <t>nmd_30553</t>
+  </si>
+  <si>
+    <t>kozijn met deur, Staal, verzinkt, gepoedercoat, incl. RVS h&amp;s</t>
+  </si>
+  <si>
+    <t>nmd_31120</t>
+  </si>
+  <si>
+    <t>nmd_30486</t>
+  </si>
+  <si>
+    <t>nmd_200118</t>
+  </si>
+  <si>
+    <t>nmd_200257</t>
+  </si>
+  <si>
+    <t>nmd_200899</t>
+  </si>
+  <si>
+    <t>A2-PUR/PIRschuim platen; pentaan geblazen</t>
+  </si>
+  <si>
+    <t>nmd_200298</t>
+  </si>
+  <si>
+    <t>A2-Funderingspalen, Schroefpaal; beton,in het werk gestort, C20/25; incl.wapening, diameter 520</t>
+  </si>
+  <si>
+    <t>nmd_33008</t>
+  </si>
+  <si>
+    <t>Deelproduct: Elektriciteitsleidingen, Koper met PP-isolatie (in PVC buis) - Wbouw</t>
+  </si>
+  <si>
+    <t>nmd_29924</t>
+  </si>
+  <si>
+    <t>nmd_30716</t>
+  </si>
+  <si>
+    <t>Deelproduct: Buitenbeglazing, HR++ (dubbel) glas; coating / gasvulling (argon), 4/15/5 mm</t>
+  </si>
+  <si>
+    <t>nmd_30432</t>
+  </si>
+  <si>
+    <t>nmd_93793</t>
+  </si>
+  <si>
+    <t>Ventilatie collectief / utiliteit, type C, stuks (400 – 3000 m3 / h)</t>
+  </si>
+  <si>
+    <t>nmd_27747</t>
+  </si>
+  <si>
+    <t>nmd_200862</t>
+  </si>
+  <si>
+    <t>nmd_29957</t>
+  </si>
+  <si>
+    <t>nmd_33002</t>
+  </si>
+  <si>
+    <t>Deelproduct: Energie laagspanning U-bouw, energie laagspanningsinstallatie inclusief verdeling</t>
+  </si>
+  <si>
+    <t>nmd_32336</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, PUR (lucht)</t>
+  </si>
+  <si>
+    <t>nmd_200979</t>
+  </si>
+  <si>
+    <t>A2 - Ventilatiesysteem, Collectief; utiliteit, type C (400-3000 m3/h)</t>
+  </si>
+  <si>
+    <t>nmd_200109</t>
+  </si>
+  <si>
+    <t>A2-LED TL; aluminium en polycarbonaat diffusor</t>
+  </si>
+  <si>
+    <t>nmd_32318</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen plat dak, XPS</t>
+  </si>
+  <si>
+    <t>nmd_29296</t>
+  </si>
+  <si>
+    <t>nmd_200135</t>
+  </si>
+  <si>
+    <t>A2-Luchtdistributiesystemen, ventilatoren, woningbouw, PVC &amp; koper</t>
+  </si>
+  <si>
+    <t>nmd_30219</t>
+  </si>
+  <si>
+    <t>nmd_200913</t>
+  </si>
+  <si>
+    <t>nmd_200263</t>
+  </si>
+  <si>
+    <t>nmd_30718</t>
+  </si>
+  <si>
+    <t>nmd_200662</t>
+  </si>
+  <si>
+    <t>A2 - Geïsoleerde luchtkanalen, vierkant, staal;verzinkt &amp; steenwol</t>
+  </si>
+  <si>
+    <t>nmd_29912</t>
+  </si>
+  <si>
+    <t>nmd_30714</t>
+  </si>
+  <si>
+    <t>nmd_29898</t>
+  </si>
+  <si>
+    <t>nmd_29906</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vensterbanken, Spaanplaat; plaat</t>
+  </si>
+  <si>
+    <t>nmd_29904</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vensterbanken, Kunststeen; element</t>
+  </si>
+  <si>
+    <t>nmd_200881</t>
+  </si>
+  <si>
+    <t>nmd_200402</t>
+  </si>
+  <si>
+    <t>A2-Isolatielagen hellend dak, Aluminium thermosheets; op vuren regelwerk</t>
+  </si>
+  <si>
+    <t>nmd_33016</t>
+  </si>
+  <si>
+    <t>Gasleidingen, Polyetheen; leiding</t>
+  </si>
+  <si>
+    <t>nmd_29432</t>
+  </si>
+  <si>
+    <t>Deelproduct: Liggers + balken, Gelamineerd europees naaldhout; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_32963</t>
+  </si>
+  <si>
+    <t>Deelproduct: Luchtdistributiesystemen, Ventilatiekanalen, afvoer; woningbouw</t>
+  </si>
+  <si>
+    <t>nmd_30690</t>
+  </si>
+  <si>
+    <t>nmd_29920</t>
+  </si>
+  <si>
+    <t>nmd_32316</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen plat dak, EPS</t>
+  </si>
+  <si>
+    <t>nmd_29918</t>
+  </si>
+  <si>
+    <t>nmd_200163</t>
+  </si>
+  <si>
+    <t>A2-Luchtdistributiesystemen, ventilatiekanalen, afvoer, woningbouw, staal; verzinkt</t>
+  </si>
+  <si>
+    <t>nmd_200256</t>
+  </si>
+  <si>
+    <t>nmd_93187</t>
+  </si>
+  <si>
+    <t>Geïsoleerde luchtkanalen, vierkant / verzinkt staal / steenwol</t>
+  </si>
+  <si>
+    <t>nmd_29922</t>
+  </si>
+  <si>
+    <t>nmd_27379</t>
+  </si>
+  <si>
+    <t>Deelproduct: Kelderwand isolatie, EPS platen</t>
+  </si>
+  <si>
+    <t>nmd_30694</t>
+  </si>
+  <si>
+    <t>nmd_31011</t>
+  </si>
+  <si>
+    <t>nmd_29930</t>
+  </si>
+  <si>
+    <t>nmd_30185</t>
+  </si>
+  <si>
+    <t>nmd_29857</t>
+  </si>
+  <si>
+    <t>nmd_29908</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vensterbanken, Natuursteen; plaat</t>
+  </si>
+  <si>
+    <t>nmd_92934</t>
+  </si>
+  <si>
+    <t>Geïsoleerde luchtkanalen, rond , verzinkt staal , steenwol</t>
+  </si>
+  <si>
+    <t>nmd_200189</t>
+  </si>
+  <si>
+    <t>A2-Elektriciteitsleidingen, ubouw , koper &amp; PVC</t>
+  </si>
+  <si>
+    <t>nmd_32324</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, Steenwol MWA 2012; platen; R-waarde:3.5</t>
+  </si>
+  <si>
+    <t>A2-Centrale elektrotechnische voorzieningen energiedistributie laagspanning, Elektriciteit materialisatie</t>
+  </si>
+  <si>
+    <t>nmd_31148</t>
+  </si>
+  <si>
+    <t>nmd_200138</t>
+  </si>
+  <si>
+    <t>A2-Verlichtingen en armaturen, armatuur + lamp, lampen, TL-5 (28 W)</t>
+  </si>
+  <si>
+    <t>nmd_30223</t>
+  </si>
+  <si>
+    <t>nmd_28176</t>
+  </si>
+  <si>
+    <t>nmd_30201</t>
+  </si>
+  <si>
+    <t>nmd_200943</t>
+  </si>
+  <si>
+    <t>nmd_32312</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen plat dak, Fenolschuim</t>
+  </si>
+  <si>
+    <t>nmd_27759</t>
+  </si>
+  <si>
+    <t>PUR/PIRschuim platen (pentaan geblazen), verzinkt stalen bevestiging</t>
+  </si>
+  <si>
+    <t>nmd_200663</t>
+  </si>
+  <si>
+    <t>A2 - Geïsoleerde luchtkanalen, rond, staal; verzinkt &amp; steenwol</t>
+  </si>
+  <si>
+    <t>nmd_200356</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Renovatie dakelement, Cellenbeton</t>
+  </si>
+  <si>
+    <t>nmd_200185</t>
+  </si>
+  <si>
+    <t>A2-Luchtdistributiesystemen, gevelroosters, woningbouw, aluminium</t>
+  </si>
+  <si>
+    <t>nmd_30213</t>
+  </si>
+  <si>
+    <t>nmd_200359</t>
+  </si>
+  <si>
+    <t>A2-Constructies in kg of m3, Betonmortel C20/25</t>
+  </si>
+  <si>
+    <t>nmd_27604</t>
+  </si>
+  <si>
+    <t>nmd_200968</t>
+  </si>
+  <si>
+    <t>nmd_32999</t>
+  </si>
+  <si>
+    <t>Deelproduct: Elektriciteitsleidingen, Geisoleerde installatiedraad + mantelbuis:pvc</t>
+  </si>
+  <si>
+    <t>nmd_200541</t>
+  </si>
+  <si>
+    <t>nmd_30193</t>
+  </si>
+  <si>
+    <t>nmd_36350</t>
+  </si>
+  <si>
+    <t>Ventilatieroosters, Aluminium; gemoffeld</t>
+  </si>
+  <si>
+    <t>nmd_200530</t>
+  </si>
+  <si>
+    <t>A2-Vloerafwerkingen, Isolatie; Vlas</t>
+  </si>
+  <si>
+    <t>nmd_200365</t>
+  </si>
+  <si>
+    <t>nmd_30902</t>
+  </si>
+  <si>
+    <t>nmd_200539</t>
+  </si>
+  <si>
+    <t>nmd_29282</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Staalframe element</t>
+  </si>
+  <si>
+    <t>nmd_33017</t>
+  </si>
+  <si>
+    <t>Verlichting, Armatuur &amp; lampen, LED-120 cm</t>
+  </si>
+  <si>
+    <t>nmd_200186</t>
+  </si>
+  <si>
+    <t>A2-Luchtdistributiesystemen, ontluchtingskappen, woningbouw, PVC</t>
+  </si>
+  <si>
+    <t>nmd_32322</t>
+  </si>
+  <si>
+    <t>Deelproduct: Isolatielagen hellend dak, Glaswol MWA 2012; platen; R-waarde:3.5</t>
+  </si>
+  <si>
+    <t>nmd_27327</t>
+  </si>
+  <si>
+    <t>Deelproduct: Grondaanvullingen, EPS, 50% Recycled</t>
+  </si>
+  <si>
+    <t>nmd_30474</t>
+  </si>
+  <si>
+    <t>nmd_200877</t>
+  </si>
+  <si>
+    <t>nmd_29434</t>
+  </si>
+  <si>
+    <t>Deelproduct: Kolommen, Baksteen, gewapend</t>
+  </si>
+  <si>
+    <t>nmd_27461</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Schroefpaal; beton,in het werk gestort, C20/25; incl.wapening, diameter 810</t>
+  </si>
+  <si>
+    <t>nmd_38269</t>
+  </si>
+  <si>
+    <t>kozijn, Staal, verzinkt, gepoedercoat incl. RVS h&amp;s</t>
+  </si>
+  <si>
+    <t>nmd_30935</t>
+  </si>
+  <si>
+    <t>nmd_200125</t>
+  </si>
+  <si>
+    <t>A2-Luchtdistributiesystemen, woningbouw, afvoerornamenten, PVC</t>
+  </si>
+  <si>
+    <t>nmd_27385</t>
+  </si>
+  <si>
+    <t>Deelproduct: Kelderwand isolatie, Resolschuim platen</t>
+  </si>
+  <si>
+    <t>nmd_200266</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Renovatie dakelement, Hout; spaanplaat en zachthout &amp; Steenwol</t>
+  </si>
+  <si>
+    <t>nmd_38271</t>
+  </si>
+  <si>
+    <t>Puivulling, volkern, 2-zijdig , 4mm+pur-vulling</t>
+  </si>
+  <si>
+    <t>nmd_27503</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Hout, inclusief oplanger, diameter280</t>
+  </si>
+  <si>
+    <t>nmd_36300</t>
+  </si>
+  <si>
+    <t>Buitenramen, aluminium, geanodiseerd</t>
+  </si>
+  <si>
+    <t>nmd_27749</t>
+  </si>
+  <si>
+    <t>nmd_29300</t>
+  </si>
+  <si>
+    <t>nmd_200205</t>
+  </si>
+  <si>
+    <t>nmd_38203</t>
+  </si>
+  <si>
+    <t>Funderingspalen, Stalen buispaal rond, 20% granulaat; diameter 323.9 mm</t>
+  </si>
+  <si>
+    <t>nmd_29228</t>
+  </si>
+  <si>
+    <t>nmd_31124</t>
+  </si>
+  <si>
+    <t>nmd_31154</t>
+  </si>
+  <si>
+    <t>nmd_30953</t>
+  </si>
+  <si>
+    <t>nmd_200232</t>
+  </si>
+  <si>
+    <t>nmd_30959</t>
+  </si>
+  <si>
+    <t>nmd_29349</t>
+  </si>
+  <si>
+    <t>Deelproduct: Hellende daken, Renovatie dakelement, houten ribben, PIR, spaanplaat ; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_32968</t>
+  </si>
+  <si>
+    <t>Deelproduct: Luchtdistributiesystemen, Afvoerornamenten; woningbouw</t>
+  </si>
+  <si>
+    <t>nmd_200435</t>
+  </si>
+  <si>
+    <t>A2-Dakopeningen gevuld met dakraam, Tropisch hardhout; Kozijnprofiel; Zuid-Amerikaans &amp; Tropisch hardhout; Raamprofiel; Zuid-Amerikaans &amp; Multiplex; Aftimmerwerk &amp; Aluminium; Goot met Schilderwerk; Acrylaat</t>
+  </si>
+  <si>
+    <t>nmd_30496</t>
+  </si>
+  <si>
+    <t>nmd_200016</t>
+  </si>
+  <si>
+    <t>nmd_200684</t>
+  </si>
+  <si>
+    <t>nmd_200947</t>
+  </si>
+  <si>
+    <t>A2-Hellende daken, Renovatie dakelement, Hout; ribben &amp; Multiplex; duurzame bosbouw &amp; Steenwol</t>
+  </si>
+  <si>
+    <t>nmd_200360</t>
+  </si>
+  <si>
+    <t>A2-Kelderwanden, in het werk gestort beton, C20/25, incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_29914</t>
+  </si>
+  <si>
+    <t>nmd_30494</t>
+  </si>
+  <si>
+    <t>nmd_32974</t>
+  </si>
+  <si>
+    <t>Deelproduct: Luchtdistributiesystemen, Gevelroosters; woningbouw</t>
+  </si>
+  <si>
+    <t>nmd_200165</t>
+  </si>
+  <si>
+    <t>A2-Dak sandwichpaneel; trapeziumvormig, Staal; verzinkt; gecoat (40mu) &amp; PUR</t>
+  </si>
+  <si>
+    <t>nmd_32978</t>
+  </si>
+  <si>
+    <t>Deelproduct: Luchtdistributiesystemen, Ontluchtingskappen; woningbouw</t>
+  </si>
+  <si>
+    <t>nmd_29932</t>
+  </si>
+  <si>
+    <t>nmd_30929</t>
+  </si>
+  <si>
+    <t>nmd_37393</t>
+  </si>
+  <si>
+    <t>Dak constructief, gootconstructie, staal prefab, verzinkt en gecoat 37393</t>
+  </si>
+  <si>
+    <t>nmd_201533</t>
+  </si>
+  <si>
+    <t>Elektriciteit, Nederlandse mix (48% grijs, 52% hernieuwbaar), bij consument, per kWh, materialisatie infrastructuur (voor toegeleverde elektriciteit)</t>
+  </si>
+  <si>
+    <t>nmd_92101</t>
+  </si>
+  <si>
+    <t>Aardgas, verbrand, bij consument, materialisatie externe levering, per m3</t>
+  </si>
+  <si>
+    <t>nmd_92103</t>
+  </si>
+  <si>
+    <t>nmd_92110</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Hoge Temperatuur, Grijs, bij consument, materialisatie externe levering, per MJ</t>
+  </si>
+  <si>
+    <t>nmd_92111</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Hoge Temperatuur, Hernieuwbaar, bij consument, materialisatie externe levering, per MJ</t>
+  </si>
+  <si>
+    <t>nmd_92112</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Lage Temperatuur, Grijs, bij consument, materialisatie externe levering, per MJ</t>
+  </si>
+  <si>
+    <t>nmd_92113</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Lage Temperatuur, Hernieuwbaar, bij consument, materialisatie externe levering, per MJ</t>
+  </si>
+  <si>
+    <t>nmd_200566</t>
+  </si>
+  <si>
+    <t>nmd_92211</t>
+  </si>
+  <si>
+    <t>Elektriciteit, Grijs, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_92212</t>
+  </si>
+  <si>
+    <t>Elektriciteit, Hernieuwbaar, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_92460</t>
+  </si>
+  <si>
+    <t>nmd_92461</t>
+  </si>
+  <si>
+    <t>nmd_92462</t>
+  </si>
+  <si>
+    <t>nmd_92463</t>
+  </si>
+  <si>
+    <t>nmd_201682</t>
+  </si>
+  <si>
+    <t>Materialisatie elektriciteitsnet zonder opwekkingsmiddelen, externe levering, bij consument, per kWh</t>
+  </si>
+  <si>
+    <t>nmd_201782</t>
+  </si>
+  <si>
+    <t>nmd_203189</t>
+  </si>
+  <si>
+    <t>nmd_92095</t>
+  </si>
+  <si>
+    <t>Aardgas, verbrand, bij consument</t>
+  </si>
+  <si>
+    <t>nmd_92096</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Hoge Temperatuur, Grijs, bij consument, per MJ</t>
+  </si>
+  <si>
+    <t>nmd_92097</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Hoge Temperatuur, Hernieuwbaar, bij consument, per MJ</t>
+  </si>
+  <si>
+    <t>nmd_92098</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Lage Temperatuur, Grijs, bij consument, per MJ</t>
+  </si>
+  <si>
+    <t>nmd_92099</t>
+  </si>
+  <si>
+    <t>Warmtelevering via warmtenet, Lage Temperatuur, Hernieuwbaar, bij consument, per MJ</t>
+  </si>
+  <si>
+    <t>nmd_92435</t>
+  </si>
+  <si>
+    <t>Elektriciteit, Nederlandse mix, bij consument, per kWh (73% grijs, 27% hernieuwbaar)</t>
+  </si>
+  <si>
+    <t>nmd_200002</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, stuks (groter dan 4 kWt t/m 162 kWt) - toestel</t>
+  </si>
+  <si>
+    <t>nmd_200003</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, stuks (3 t/m 4 kWt), NIET VERREKEND - toestel</t>
+  </si>
+  <si>
+    <t>nmd_200004</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, stuks (3 t/m 4 kWt), NIET VERREKEND - toestel</t>
+  </si>
+  <si>
+    <t>nmd_200005</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, stuks (3 t/m 4 kWt), NIET VERREKEND - warmtebron</t>
+  </si>
+  <si>
+    <t>nmd_200008</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, stuks (groter dan 4 kWt t/m 162 kWt) - warmtebron</t>
+  </si>
+  <si>
+    <t>nmd_200011</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, stuks (groter dan 4 kWt t/m 162 kWt) - warmtebron</t>
+  </si>
+  <si>
+    <t>nmd_200012</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, stuks (3 t/m 4 kWt), NIET VERREKEND - warmtebron</t>
+  </si>
+  <si>
+    <t>nmd_200013</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, stuks (groter dan 4 kWt t/m 162 kWt) - toestel</t>
+  </si>
+  <si>
+    <t>nmd_200040</t>
+  </si>
+  <si>
+    <t>A2-Warmtapwaterinstallaties, Elektrische boiler, CW4-6, 120 liter</t>
+  </si>
+  <si>
+    <t>nmd_200059</t>
+  </si>
+  <si>
+    <t>A2 - Buffervat, geëmailleerd staal; (10 tot 500 L)</t>
+  </si>
+  <si>
+    <t>nmd_200060</t>
+  </si>
+  <si>
+    <t>A2-Lucht-water warmtepomp; split unit; R-134a, stuks (4 t/m 162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_200061</t>
+  </si>
+  <si>
+    <t>A2-Lucht-water warmtepomp; monoblock; Propaan, stuks (4 tm 162 kW)</t>
+  </si>
+  <si>
+    <t>nmd_200062</t>
+  </si>
+  <si>
+    <t>A2-Elektrische boiler, warm tapwater, geëmailleerd staal; (10 tot 500 L)</t>
+  </si>
+  <si>
+    <t>nmd_200546</t>
+  </si>
+  <si>
+    <t>nmd_200551</t>
+  </si>
+  <si>
+    <t>nmd_200624</t>
+  </si>
+  <si>
+    <t>nmd_200668</t>
+  </si>
+  <si>
+    <t>A2-Lucht-water warmtepomp; monoblock; R-134a, stuks (4 tm 162 kW)</t>
+  </si>
+  <si>
+    <t>nmd_201685</t>
+  </si>
+  <si>
+    <t>Tapwater boiler, RVS; (10 tot 500 L)</t>
+  </si>
+  <si>
+    <t>nmd_201686</t>
+  </si>
+  <si>
+    <t>Buffervat, RVS; (10 tot 500 L)</t>
+  </si>
+  <si>
+    <t>nmd_32664</t>
+  </si>
+  <si>
+    <t>Deelproduct: Warmtapwaterinstallaties, Elektrische boiler; CW:4-6, 120 liter</t>
+  </si>
+  <si>
+    <t>nmd_32678</t>
+  </si>
+  <si>
+    <t>nmd_32694</t>
+  </si>
+  <si>
+    <t>nmd_32726</t>
+  </si>
+  <si>
+    <t>nmd_93818</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, split unit, R-134a, stuks (groter dan 4 t/m 162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_93819</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, monoblock, R-134a, stuks (groter dan 4 kWt t/m 162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_93831</t>
+  </si>
+  <si>
+    <t>Elektrische boiler warm tapwater (individueel)</t>
+  </si>
+  <si>
+    <t>nmd_93832</t>
+  </si>
+  <si>
+    <t>Buffervat</t>
+  </si>
+  <si>
+    <t>nmd_93950</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, monoblock, propaan, stuks (groter dan 4 kWt t/m 162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_93951</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, stuks (groter dan 4 kWt t/m 162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_93952</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, stuks (groter dan 4 kWt t/m 162 kWt)</t>
+  </si>
+  <si>
+    <t>nmd_95260</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, split unit, R-134a, stuks (3 t/m 4 kWt), NIET VERREKEND</t>
+  </si>
+  <si>
+    <t>nmd_95261</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, monoblock, R-134a, stuks (3 t/m 4 kWt), NIET VERREKEND</t>
+  </si>
+  <si>
+    <t>nmd_95262</t>
+  </si>
+  <si>
+    <t>Lucht-water warmtepomp, monoblock, propaan, stuks (3 t/m 4 kWt), NIET VERREKEND</t>
+  </si>
+  <si>
+    <t>nmd_95263</t>
+  </si>
+  <si>
+    <t>Bodem-water warmtepomp, stuks (3 t/m 4 kWt), NIET VERREKEND</t>
+  </si>
+  <si>
+    <t>nmd_95264</t>
+  </si>
+  <si>
+    <t>Water-water warmtepomp, stuks (3 t/m 4 kWt), NIET VERREKEND</t>
+  </si>
+  <si>
+    <t>nmd_200019</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, HSB; Europees naaldhout balken, steenwol, mulitplex, gisplaat; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>NL/SfB: 23.1</t>
+  </si>
+  <si>
+    <t>nmd_200027</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen, Kunststeen; Binnendorpel &amp; Cementmortel</t>
+  </si>
+  <si>
+    <t>nmd_200050</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen gevuld met ramen, Staal verzinkt; Kozijn</t>
+  </si>
+  <si>
+    <t>nmd_200053</t>
+  </si>
+  <si>
+    <t>A2-PV paneel plat dak, CI(G)S; amorf (1,85 m2)</t>
   </si>
   <si>
     <t>nmd_200058</t>
   </si>
   <si>
     <t>A2 - Kruislings gelamineerde houten vloer; 5-laags; basis (201mm)</t>
   </si>
   <si>
+    <t>nmd_200065</t>
+  </si>
+  <si>
+    <t>A2 - PV paneel hellend dak, CI(G)S; amorf (1,85 m2)</t>
+  </si>
+  <si>
+    <t>nmd_200066</t>
+  </si>
+  <si>
+    <t>A2 - PV paneel hellend dak, silicium; amorf (1,85 m2)</t>
+  </si>
+  <si>
+    <t>nmd_200067</t>
+  </si>
+  <si>
+    <t>A2 - PV paneel hellend dak, silicium; monokristallijn (1,85 m2)</t>
+  </si>
+  <si>
+    <t>nmd_200068</t>
+  </si>
+  <si>
+    <t>A2 - PV paneel hellend dak, silicium; polykristallijn (1,85 m2)</t>
+  </si>
+  <si>
+    <t>A2 - PV paneel plat dak, silicium; amorf (1,85 m2)</t>
+  </si>
+  <si>
+    <t>A2 - PV paneel plat dak, silicium; monokristallijn (1,85 m2)</t>
+  </si>
+  <si>
+    <t>A2 - PV paneel plat dak, silicium; polykristallijn (1,85 m2)</t>
+  </si>
+  <si>
+    <t>A2 - Inverter + kabels voor 1 m2 PV-installatie (excl. PV-paneel en ondersteuning), koper &amp; HDPE &amp; polycarbonaat</t>
+  </si>
+  <si>
+    <t>nmd_200089</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen, binnenkozijnen; zachthout  &amp; geschilderd (alkyd)</t>
+  </si>
+  <si>
+    <t>nmd_200090</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen gevuld met deuren; Multiplex; geschilderd met Alkydharsverf &amp; Europees zachthout; Frame &amp; PUR; Isolatie</t>
+  </si>
+  <si>
+    <t>nmd_200103</t>
+  </si>
+  <si>
+    <t>A2 - PV-steun (excl. PV-paneel, kabels, inverter), staal; verzinkt &amp; EPDM &amp; betonmortel</t>
+  </si>
+  <si>
+    <t>nmd_200106</t>
+  </si>
+  <si>
+    <t>A2 - Binnenwandopeningen gevuld met deuren, Brandwerende Deur; Houtvezelkern met HPL en HDF en Europees hardhout (2300x900x54 mm) &amp; Kozijn, Europees Hardhout</t>
+  </si>
+  <si>
+    <t>A2-Montage systeem PV-paneel voor plat dak, aluminium</t>
+  </si>
+  <si>
+    <t>nmd_200197</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen gevuld met ramen, Vlakglas; Beglazing (4 mm) &amp; EPDM; Afwerking</t>
+  </si>
+  <si>
+    <t>nmd_200201</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, Staalplaatbetonvloer (0.88mm; C20/25 (75% CEMIII, 25% CEMI))</t>
+  </si>
+  <si>
+    <t>nmd_200217</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, houten kanaalplaat; woningscheidend, duurzame bosbouw; (90min WBDBO)</t>
+  </si>
+  <si>
+    <t>nmd_200229</t>
+  </si>
+  <si>
+    <t>A2-Gewapend beton</t>
+  </si>
+  <si>
+    <t>nmd_200230</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen gevuld met ramen, Binnenwand koof; Gipsplaat (12.5 mm dik, 300 mm breed) &amp; Regelwerk, Europees zachthout (18x35 mm)</t>
+  </si>
+  <si>
+    <t>nmd_200234</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, Staalframe, beton</t>
+  </si>
+  <si>
+    <t>nmd_200242</t>
+  </si>
+  <si>
+    <t>A2 - Vloerenopgrondslag niet-constructief, Betonmortel; vloer (C2025)</t>
+  </si>
+  <si>
+    <t>nmd_200245</t>
+  </si>
+  <si>
+    <t>A2 - Buitenbeglazing, Dubbel glas; droog beglaasd &amp; Staal; afstandhouder</t>
+  </si>
+  <si>
+    <t>nmd_200246</t>
+  </si>
+  <si>
+    <t>A2 - Vrijdragende Vloeren, BubbleDeck &amp; Bollenplaat; Betonmortel (C20/25) &amp; Staal &amp; Polyeteen</t>
+  </si>
+  <si>
+    <t>nmd_200274</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, houten kanaalplaat; duurzame bosbouw; (90min WBDBO)</t>
+  </si>
+  <si>
+    <t>nmd_200276</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, houten kanaalplaat; duurzame bosbouw; (60min WBDBO)</t>
+  </si>
+  <si>
+    <t>nmd_200283</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, houten kanaalplaat; Woningscheidend, duurzame bosbouw; (60min WBDBO)</t>
+  </si>
+  <si>
+    <t>nmd_200288</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen; Binnendorpels; Gegoten composietsteen</t>
+  </si>
+  <si>
+    <t>nmd_200289</t>
+  </si>
+  <si>
+    <t>nmd_200291</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende Vloeren, Kruislings gelamineerde houtenvloer, ws; duurzame bosbouw; (90min WBDBO)</t>
+  </si>
+  <si>
+    <t>nmd_200292</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende Vloeren, kruislings gelamineerde houtenvloer, duurzame bosbouw; 90min WBDBO</t>
+  </si>
+  <si>
+    <t>nmd_200294</t>
+  </si>
+  <si>
+    <t>nmd_200296</t>
+  </si>
+  <si>
+    <t>nmd_200297</t>
+  </si>
+  <si>
+    <t>nmd_200299</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende Vloeren, Europees zachthout balklaag, 60min WBDBO, woningscheidend; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200300</t>
+  </si>
+  <si>
+    <t>nmd_200302</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, kanaalplaat, gelamineerd europees naaldhout; prefab, duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200304</t>
+  </si>
+  <si>
+    <t>A2 - Vrijdragende vloeren, verdiepingsvloer, massief houten &amp; gelamineerd europees naaldhout; prefab, duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200307</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen; Badceldorpel; Gegoten composietsteen</t>
+  </si>
+  <si>
+    <t>nmd_200331</t>
+  </si>
+  <si>
+    <t>nmd_200332</t>
+  </si>
+  <si>
+    <t>A2-Verdiepingsvloer, massief houten &amp; gelamineerd europees naaldhout; prefab, duurzame bosbouw;  "	erdiepingsvloer, massief houten &amp; gelamineerd europees naaldhout; prefab, duurzame bosbouw;</t>
+  </si>
+  <si>
+    <t>nmd_200333</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, prefab kanaalplaat; beton C45-55 (dikte 200 mm)</t>
+  </si>
+  <si>
+    <t>nmd_200334</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, Staalplaatbetonvloer, SBV210</t>
+  </si>
+  <si>
+    <t>nmd_200335</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, Staalplaatbetonvloer, SBV46</t>
+  </si>
+  <si>
+    <t>nmd_200336</t>
+  </si>
+  <si>
+    <t>nmd_200337</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, Kruislings gelamineerde houtenvloer, 90min WBDBO, ws; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_200338</t>
+  </si>
+  <si>
+    <t>nmd_200339</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, ribbenvloer, prefab beton (C20/25 XC2, 0% puingranulaat, CEM I) &amp; wapeningsstaal &amp; EPS isolatie</t>
+  </si>
+  <si>
+    <t>nmd_200340</t>
+  </si>
+  <si>
+    <t>nmd_200341</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, Balk en broodjes, prefab beton &amp; isolatie, Rc: 4.0 + druklaag</t>
+  </si>
+  <si>
+    <t>nmd_200342</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, frame element, staal</t>
+  </si>
+  <si>
+    <t>nmd_200343</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, Appartementenvloer, kanaalplaat (200mm), prefab beton C30/37</t>
+  </si>
+  <si>
+    <t>nmd_200349</t>
+  </si>
+  <si>
+    <t>A2-Vloeren constructief, Beton,in het werk gestort, C30/37; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_200350</t>
+  </si>
+  <si>
+    <t>A2-Vloeren constructief, Beton,in het werk gestort, C20/25; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_200364</t>
+  </si>
+  <si>
+    <t>nmd_200415</t>
+  </si>
+  <si>
+    <t>nmd_200416</t>
+  </si>
+  <si>
+    <t>nmd_200417</t>
+  </si>
+  <si>
+    <t>nmd_200418</t>
+  </si>
+  <si>
+    <t>nmd_200419</t>
+  </si>
+  <si>
+    <t>nmd_200433</t>
+  </si>
+  <si>
+    <t>nmd_200439</t>
+  </si>
+  <si>
+    <t>A2-Binnendeurkozijn, Tropisch Hardhout; Zuid-Amerikaans</t>
+  </si>
+  <si>
+    <t>nmd_200440</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen, binnenkozijnen; hardhout &amp; conservering (alkyd), EPDM</t>
+  </si>
+  <si>
+    <t>nmd_200441</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen gevuld met deuren; HDF; Bekleding geschilderd met Alkydharsverf &amp; Spaanplaat; Vulling &amp; Europees zachthout; Profiel</t>
+  </si>
+  <si>
+    <t>nmd_200442</t>
+  </si>
+  <si>
+    <t>A2-Binnendeuren, Honingraat; HDF plaat met Houten profiel; Zachthout; Duurzame bosbouw met Vulling; Papier/Karton met Schilderwerk; Alkydhars &amp; Hang-en Sluitwerk; Staal.</t>
+  </si>
+  <si>
+    <t>nmd_200443</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen; binnenkozijnen; Verzinkt staal &amp; gemoffeld</t>
+  </si>
+  <si>
+    <t>nmd_200444</t>
+  </si>
+  <si>
+    <t>nmd_200445</t>
+  </si>
+  <si>
+    <t>nmd_200446</t>
+  </si>
+  <si>
+    <t>nmd_200447</t>
+  </si>
+  <si>
+    <t>nmd_200467</t>
+  </si>
+  <si>
+    <t>nmd_200473</t>
+  </si>
+  <si>
+    <t>nmd_200474</t>
+  </si>
+  <si>
+    <t>A2-Montage systeem PV-paneel voor hellend dak, aluminium</t>
+  </si>
+  <si>
+    <t>A2-Omvormer; 2500W</t>
+  </si>
+  <si>
+    <t>A2-Omvormer (500W)</t>
+  </si>
+  <si>
+    <t>nmd_200582</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopening gevuld met ramen, Vlakglas; Beglazing &amp; Staal; Brandwerend raamkozijn</t>
+  </si>
+  <si>
+    <t>nmd_200591</t>
+  </si>
+  <si>
+    <t>A2-Binnenpui, kozijn en deuren (2x), Glas; verhard &amp;  Staal; verzinkt; gemoffeld</t>
+  </si>
+  <si>
+    <t>NL/SfB: 32.40</t>
+  </si>
+  <si>
+    <t>nmd_200615</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen; Binnenbeglazing (Enkel)glas; Binnenbeglazing &amp; EPDM; Afdichting &amp; Acryl; Kit</t>
+  </si>
+  <si>
+    <t>nmd_200670</t>
+  </si>
+  <si>
+    <t>A2 - Vrijdragende vloeren, cellenbeton vloerplaten</t>
+  </si>
+  <si>
+    <t>nmd_200714</t>
+  </si>
+  <si>
+    <t>A2-Vrijdragende vloeren, BubbleDeck, HDPE bollen</t>
+  </si>
+  <si>
+    <t>nmd_200725</t>
+  </si>
+  <si>
+    <t>nmd_200753</t>
+  </si>
+  <si>
+    <t>nmd_200758</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen beglazingen, Vlakglas; Dubbel glas (4/12/5 mm)</t>
+  </si>
+  <si>
+    <t>nmd_200759</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen; Binnendorpels; Europees hardhout &amp; Alkydverf</t>
+  </si>
+  <si>
+    <t>nmd_200760</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen, Natuursteen; Binnendorpel</t>
+  </si>
+  <si>
+    <t>nmd_200761</t>
+  </si>
+  <si>
+    <t>nmd_200762</t>
+  </si>
+  <si>
+    <t>nmd_200763</t>
+  </si>
+  <si>
+    <t>nmd_200764</t>
+  </si>
+  <si>
+    <t>A2-Binnenwandopeningen gevuld met deuren; Europees zachthout; geschilderd met Alkydharsverf</t>
+  </si>
+  <si>
+    <t>nmd_200765</t>
+  </si>
+  <si>
+    <t>nmd_200766</t>
+  </si>
+  <si>
+    <t>nmd_200777</t>
+  </si>
+  <si>
+    <t>nmd_200778</t>
+  </si>
+  <si>
+    <t>nmd_200779</t>
+  </si>
+  <si>
+    <t>nmd_200837</t>
+  </si>
+  <si>
     <t>nmd_200980</t>
   </si>
   <si>
     <t>A2 - Vloeren constructief, Beton,in het werk gestort, C30/37; incl.wapening</t>
   </si>
   <si>
-    <t>nmd_200242</t>
-[...145 lines deleted...]
-  <si>
     <t>nmd_200982</t>
   </si>
   <si>
-    <t>nmd_200217</t>
-[...89 lines deleted...]
-    <t>nmd_200415</t>
+    <t>nmd_201485</t>
+  </si>
+  <si>
+    <t>nmd_201486</t>
+  </si>
+  <si>
+    <t>nmd_27361</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vloeren constructief, Beton,in het werk gestort, C20/25; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_27363</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vloeren constructief, Beton,in het werk gestort, C30/37; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_28606</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Staalframe element</t>
+  </si>
+  <si>
+    <t>nmd_28614</t>
+  </si>
+  <si>
+    <t>Vrijdragende Vloeren, Balk en broodjes; prefab beton; incl. isolatie,eps,Rc:4.0 + druklaag</t>
+  </si>
+  <si>
+    <t>nmd_28615</t>
+  </si>
+  <si>
+    <t>Vrijdragende Vloeren, Europees naaldhouten balken met europees naaldhouten multiplex; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_28616</t>
+  </si>
+  <si>
+    <t>Vrijdragende Vloeren, HSB; Europees naaldhout balken, steenwol, multiplex, 2x gipsplaat; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_28640</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Massief houtenvloer</t>
+  </si>
+  <si>
+    <t>nmd_28642</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Houten kanaalplaatvloer</t>
+  </si>
+  <si>
+    <t>nmd_28665</t>
+  </si>
+  <si>
+    <t>Vrijdragende Vloeren, BubbleDeck vloeren (bollenplaat)</t>
+  </si>
+  <si>
+    <t>nmd_28734</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Europees zachthout balklaag, 60min WBDBO, woningscheidend; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_28737</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Houten kanaalplaat, 60 min WBDBO, woningscheidend; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_28740</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Houten kanaalplaat, 90 min WBDBO, woningscheidend; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_28743</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Houten kanaalplaat; 60 min WBDBO; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_28746</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Houten kanaalplaat; 90 min WBDBO; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_28749</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Kruislings gelamineerde houtenvloer, 90min WBDBO, ws; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_28752</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Kruislings gelamineerde houtenvloer, 90min WBDBO; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_28755</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Ribbenvloer / ribcassette vloer; incl. isolatie</t>
+  </si>
+  <si>
+    <t>nmd_28793</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Beton,in het werk gestort, C20/25; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_28796</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Druklaag breedplaatvloer; betonmortel C20/25; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_28801</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Beton,in het werk gestort, C30/37; incl.wapening</t>
+  </si>
+  <si>
+    <t>nmd_28804</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Druklaag breedplaatvloer; betonmortel C30/37; incl. wapening</t>
+  </si>
+  <si>
+    <t>nmd_28863</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Staalplaatbetonvloer, SBV46</t>
+  </si>
+  <si>
+    <t>nmd_28868</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Staalplaatbetonvloer, SBV210</t>
+  </si>
+  <si>
+    <t>nmd_28873</t>
+  </si>
+  <si>
+    <t>Vrijdragende Vloeren, Appartementenvloer (kanaalplaat) 200 mm, Prefab beton C30/37</t>
+  </si>
+  <si>
+    <t>nmd_28882</t>
+  </si>
+  <si>
+    <t>nmd_28890</t>
+  </si>
+  <si>
+    <t>nmd_28891</t>
+  </si>
+  <si>
+    <t>nmd_28892</t>
+  </si>
+  <si>
+    <t>nmd_28916</t>
+  </si>
+  <si>
+    <t>nmd_28918</t>
+  </si>
+  <si>
+    <t>nmd_28941</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, BubbleDeck vloeren (bollenplaat)</t>
+  </si>
+  <si>
+    <t>nmd_29011</t>
+  </si>
+  <si>
+    <t>nmd_29014</t>
+  </si>
+  <si>
+    <t>nmd_29017</t>
+  </si>
+  <si>
+    <t>nmd_29020</t>
+  </si>
+  <si>
+    <t>nmd_29023</t>
+  </si>
+  <si>
+    <t>nmd_29026</t>
+  </si>
+  <si>
+    <t>nmd_29029</t>
+  </si>
+  <si>
+    <t>nmd_29032</t>
+  </si>
+  <si>
+    <t>nmd_29070</t>
+  </si>
+  <si>
+    <t>nmd_29073</t>
+  </si>
+  <si>
+    <t>nmd_29078</t>
+  </si>
+  <si>
+    <t>nmd_29081</t>
+  </si>
+  <si>
+    <t>nmd_29140</t>
+  </si>
+  <si>
+    <t>nmd_29145</t>
+  </si>
+  <si>
+    <t>nmd_29150</t>
+  </si>
+  <si>
+    <t>Deelproduct: Vrijdragende Vloeren, Appartementenvloer (kanaalplaat) 200 mm, Prefab beton C45/55</t>
+  </si>
+  <si>
+    <t>nmd_31437</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnenkozijnen, Staal; verzinkt+gemoffeld</t>
+  </si>
+  <si>
+    <t>nmd_31443</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnenkozijnen, Hout; geschilderd:alkyd</t>
+  </si>
+  <si>
+    <t>nmd_31449</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnenbeglazing, Enkel glas; droog beglaasd</t>
+  </si>
+  <si>
+    <t>nmd_31451</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnendorpels, Kunststeen</t>
+  </si>
+  <si>
+    <t>nmd_31453</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnendorpels, Gegoten Composietsteen binnendorpel</t>
+  </si>
+  <si>
+    <t>nmd_31455</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnendorpels, Gegoten Composietsteen badceldorpel</t>
+  </si>
+  <si>
+    <t>nmd_31457</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnendorpels, Europees naaldhout; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_31459</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnendorpels, Natuursteen</t>
+  </si>
+  <si>
+    <t>nmd_31461</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnendorpels, Tropisch loofhout; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_31469</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnenkozijnen, Europees hardhout; gevingerlast / gelamineerd; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_31475</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnenkozijnen, Tropisch hardhout; volhout; duurzame bosbouw</t>
+  </si>
+  <si>
+    <t>nmd_31481</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnenbeglazing, Dubbel glas; 4/12/5 mm</t>
+  </si>
+  <si>
+    <t>nmd_31609</t>
+  </si>
+  <si>
+    <t>nmd_31615</t>
+  </si>
+  <si>
+    <t>nmd_31621</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnendeuren, Hout; geschilderd:alkyd</t>
+  </si>
+  <si>
+    <t>nmd_31624</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnendeuren, Honingraat; geschilderd:alkyd</t>
+  </si>
+  <si>
+    <t>nmd_31627</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnendeuren, Spaanplaat; geschilderd:alkyd</t>
+  </si>
+  <si>
+    <t>nmd_31630</t>
+  </si>
+  <si>
+    <t>Deelproduct: Binnendeuren, Multiplex; geschilderd:alkyd</t>
+  </si>
+  <si>
+    <t>nmd_31633</t>
+  </si>
+  <si>
+    <t>nmd_31635</t>
+  </si>
+  <si>
+    <t>nmd_31637</t>
+  </si>
+  <si>
+    <t>nmd_31639</t>
+  </si>
+  <si>
+    <t>nmd_31641</t>
+  </si>
+  <si>
+    <t>nmd_31643</t>
+  </si>
+  <si>
+    <t>nmd_31645</t>
+  </si>
+  <si>
+    <t>nmd_31656</t>
+  </si>
+  <si>
+    <t>nmd_31662</t>
+  </si>
+  <si>
+    <t>nmd_31668</t>
+  </si>
+  <si>
+    <t>nmd_36320</t>
+  </si>
+  <si>
+    <t>Binnenkozijnen, Staal; verzinkt+gemoffeld</t>
+  </si>
+  <si>
+    <t>nmd_36425</t>
+  </si>
+  <si>
+    <t>Binnenpui; kozijn en deur: staal; verzinkt + gemoffeld en gehard glas vulling</t>
   </si>
   <si>
     <t>nmd_36675</t>
   </si>
   <si>
     <t>Beton, in het werk gestort, C20/25, incl. wapening en waterkerende laag</t>
   </si>
   <si>
-    <t>nmd_27361</t>
-[...173 lines deleted...]
-    <t>nmd_29140</t>
+    <t>nmd_37362</t>
+  </si>
+  <si>
+    <t>Binnenwand koof, gipsplaat met houten latjes</t>
+  </si>
+  <si>
+    <t>nmd_37598</t>
+  </si>
+  <si>
+    <t>Binnenwandopening, brandwerend stalen raamkozijn met enkelglas</t>
+  </si>
+  <si>
+    <t>nmd_37602</t>
+  </si>
+  <si>
+    <t>Binnenwandopening, brandwerende deurkozijn met een deur, hout</t>
+  </si>
+  <si>
+    <t>nmd_38198</t>
+  </si>
+  <si>
+    <t>Binnenbeglazing, Enkel glas; droog beglaasd</t>
   </si>
   <si>
     <t>nmd_38215</t>
   </si>
   <si>
     <t>Kruislings gelamineerde houten vloer, 5 laags</t>
   </si>
   <si>
-    <t>nmd_28873</t>
-[...13 lines deleted...]
-  <si>
     <t>nmd_38235</t>
   </si>
   <si>
     <t>Vrijdragende vloeren, Beton,in het werk gestort, C30/37; incl.wapening</t>
   </si>
   <si>
-    <t>nmd_28665</t>
-[...22 lines deleted...]
-  <si>
     <t>nmd_38264</t>
   </si>
   <si>
     <t>Vrijdragende Vloeren, Staalframe element</t>
   </si>
   <si>
     <t>nmd_38267</t>
   </si>
   <si>
     <t>Vrijdragende Vloeren, Staalplaatbetonvloer</t>
   </si>
   <si>
-    <t>nmd_31630</t>
-[...562 lines deleted...]
-  <si>
     <t>nmd_93171</t>
   </si>
   <si>
     <t>PV paneel – amorf / hellend dak</t>
   </si>
   <si>
     <t>nmd_93705</t>
   </si>
   <si>
     <t>PV paneel – amorf / plat dak</t>
   </si>
   <si>
     <t>nmd_93708</t>
   </si>
   <si>
     <t>PV paneel – CI(G)S / hellend dak</t>
   </si>
   <si>
     <t>nmd_93714</t>
   </si>
   <si>
     <t>PV paneel – monokristallijn / plat dak</t>
   </si>
   <si>
     <t>nmd_93717</t>
@@ -1351,1402 +8635,139 @@
     <t>PV paneel – polykristallijn / plat dak</t>
   </si>
   <si>
     <t>nmd_93726</t>
   </si>
   <si>
     <t>Omvormer – 500 W</t>
   </si>
   <si>
     <t>nmd_93729</t>
   </si>
   <si>
     <t>Omvormer – 2500 W</t>
   </si>
   <si>
     <t>nmd_93732</t>
   </si>
   <si>
     <t>Steun hellend dak</t>
   </si>
   <si>
     <t>nmd_93734</t>
   </si>
   <si>
     <t>Steun plat dak</t>
-  </si>
-[...1258 lines deleted...]
-    <t>nmd_92463</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Bahnschrift"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Bahnschrift"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Bahnschrift"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Bahnschrift"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...9 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thema NMD">
   <a:themeElements>
     <a:clrScheme name="Thema NMD">
@@ -2931,7168 +8952,24002 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08C5C210-ADF8-4DBB-9D19-98CE834E04EA}">
-  <dimension ref="A1:F224"/>
+  <dimension ref="A1:F778"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+    <sheetView tabSelected="1" topLeftCell="A366" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="D777" sqref="D225:D778"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="27.77734375" customWidth="1"/>
+    <col min="1" max="1" width="20.21875" customWidth="1"/>
     <col min="2" max="2" width="89.6640625" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" style="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>473</v>
+        <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>835</v>
+        <v>4</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>831</v>
+        <v>5</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D2" s="7">
         <v>46183</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4">
       <c r="A3" s="6" t="s">
-        <v>834</v>
+        <v>7</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>696</v>
+        <v>8</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>748</v>
+        <v>9</v>
       </c>
       <c r="D3" s="7">
         <v>46175</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4">
       <c r="A4" s="6" t="s">
-        <v>832</v>
+        <v>10</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>696</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="D4" s="7">
         <v>46162</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4">
       <c r="A5" s="6" t="s">
-        <v>833</v>
+        <v>12</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>783</v>
+        <v>13</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>748</v>
+        <v>9</v>
       </c>
       <c r="D5" s="7">
         <v>46161</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="6" t="s">
-        <v>739</v>
+        <v>14</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>740</v>
+        <v>15</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D6" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="6" t="s">
-        <v>741</v>
+        <v>16</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>742</v>
+        <v>17</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>746</v>
+        <v>18</v>
       </c>
       <c r="D7" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="6" t="s">
-        <v>770</v>
+        <v>19</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>743</v>
+        <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D8" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4">
       <c r="A9" s="6" t="s">
-        <v>771</v>
+        <v>21</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>744</v>
+        <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>746</v>
+        <v>18</v>
       </c>
       <c r="D9" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4">
       <c r="A10" s="6" t="s">
-        <v>772</v>
+        <v>23</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>685</v>
+        <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="D10" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4">
       <c r="A11" s="6" t="s">
-        <v>684</v>
+        <v>25</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>685</v>
+        <v>24</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>748</v>
+        <v>9</v>
       </c>
       <c r="D11" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4">
       <c r="A12" s="6" t="s">
-        <v>773</v>
+        <v>26</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>686</v>
+        <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="D12" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4">
       <c r="A13" s="6" t="s">
-        <v>774</v>
+        <v>28</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>686</v>
+        <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>748</v>
+        <v>9</v>
       </c>
       <c r="D13" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4">
       <c r="A14" s="6" t="s">
-        <v>687</v>
+        <v>29</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>688</v>
+        <v>30</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>748</v>
+        <v>9</v>
       </c>
       <c r="D14" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4">
       <c r="A15" s="6" t="s">
-        <v>775</v>
+        <v>31</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>688</v>
+        <v>30</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="D15" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4">
       <c r="A16" s="6" t="s">
-        <v>689</v>
+        <v>32</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>690</v>
+        <v>33</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>748</v>
+        <v>9</v>
       </c>
       <c r="D16" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4">
       <c r="A17" s="6" t="s">
-        <v>776</v>
+        <v>34</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>690</v>
+        <v>33</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="D17" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4">
       <c r="A18" s="6" t="s">
-        <v>777</v>
+        <v>35</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>692</v>
+        <v>36</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="D18" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4">
       <c r="A19" s="6" t="s">
-        <v>691</v>
+        <v>37</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>692</v>
+        <v>36</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>748</v>
+        <v>9</v>
       </c>
       <c r="D19" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4">
       <c r="A20" s="6" t="s">
-        <v>694</v>
+        <v>38</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>693</v>
+        <v>39</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>748</v>
+        <v>9</v>
       </c>
       <c r="D20" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4">
       <c r="A21" s="6" t="s">
-        <v>778</v>
+        <v>40</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>693</v>
+        <v>39</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>747</v>
+        <v>11</v>
       </c>
       <c r="D21" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4">
       <c r="A22" s="6" t="s">
-        <v>780</v>
+        <v>41</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>695</v>
+        <v>42</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>749</v>
+        <v>43</v>
       </c>
       <c r="D22" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:4">
       <c r="A23" s="6" t="s">
-        <v>781</v>
+        <v>44</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>695</v>
+        <v>42</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>750</v>
+        <v>45</v>
       </c>
       <c r="D23" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:4">
       <c r="A24" s="6" t="s">
-        <v>700</v>
+        <v>46</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>783</v>
+        <v>13</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D24" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:4">
       <c r="A25" s="6" t="s">
-        <v>784</v>
+        <v>47</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>697</v>
+        <v>48</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>751</v>
+        <v>49</v>
       </c>
       <c r="D25" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:4">
       <c r="A26" s="6" t="s">
-        <v>785</v>
+        <v>50</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>698</v>
+        <v>51</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>752</v>
+        <v>52</v>
       </c>
       <c r="D26" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:4">
       <c r="A27" s="6" t="s">
-        <v>786</v>
+        <v>53</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>701</v>
+        <v>54</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>751</v>
+        <v>49</v>
       </c>
       <c r="D27" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:4">
       <c r="A28" s="6" t="s">
-        <v>787</v>
+        <v>55</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>702</v>
+        <v>56</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>751</v>
+        <v>49</v>
       </c>
       <c r="D28" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:4">
       <c r="A29" s="6" t="s">
-        <v>788</v>
+        <v>57</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>703</v>
+        <v>58</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>751</v>
+        <v>49</v>
       </c>
       <c r="D29" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:4">
       <c r="A30" s="6" t="s">
-        <v>789</v>
+        <v>59</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>704</v>
+        <v>60</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>751</v>
+        <v>49</v>
       </c>
       <c r="D30" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:4">
       <c r="A31" s="6" t="s">
-        <v>790</v>
+        <v>61</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>705</v>
+        <v>62</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D31" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:4">
       <c r="A32" s="6" t="s">
-        <v>791</v>
+        <v>64</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>706</v>
+        <v>65</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D32" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:4">
       <c r="A33" s="6" t="s">
-        <v>792</v>
+        <v>67</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>793</v>
+        <v>68</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D33" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:4">
       <c r="A34" s="6" t="s">
-        <v>794</v>
+        <v>69</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>707</v>
+        <v>70</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D34" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:4">
       <c r="A35" s="6" t="s">
-        <v>795</v>
+        <v>71</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>708</v>
+        <v>72</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D35" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:4">
       <c r="A36" s="6" t="s">
-        <v>796</v>
+        <v>73</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>709</v>
+        <v>74</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D36" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:4">
       <c r="A37" s="6" t="s">
-        <v>797</v>
+        <v>75</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>710</v>
+        <v>76</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D37" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:4">
       <c r="A38" s="6" t="s">
-        <v>798</v>
+        <v>77</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>711</v>
+        <v>78</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D38" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:4">
       <c r="A39" s="6" t="s">
-        <v>799</v>
+        <v>79</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>712</v>
+        <v>80</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D39" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:4">
       <c r="A40" s="6" t="s">
-        <v>800</v>
+        <v>81</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>713</v>
+        <v>82</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D40" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:4">
       <c r="A41" s="6" t="s">
-        <v>801</v>
+        <v>83</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>714</v>
+        <v>84</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D41" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:4">
       <c r="A42" s="6" t="s">
-        <v>802</v>
+        <v>85</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>715</v>
+        <v>86</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D42" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:4">
       <c r="A43" s="6" t="s">
-        <v>803</v>
+        <v>87</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>716</v>
+        <v>88</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D43" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:4">
       <c r="A44" s="6" t="s">
-        <v>804</v>
+        <v>89</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>717</v>
+        <v>90</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D44" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:4">
       <c r="A45" s="6" t="s">
-        <v>805</v>
+        <v>91</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>718</v>
+        <v>92</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D45" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:4">
       <c r="A46" s="6" t="s">
-        <v>806</v>
+        <v>93</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>719</v>
+        <v>94</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D46" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:4">
       <c r="A47" s="6" t="s">
-        <v>807</v>
+        <v>95</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>720</v>
+        <v>96</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D47" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:4">
       <c r="A48" s="6" t="s">
-        <v>808</v>
+        <v>97</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>721</v>
+        <v>98</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D48" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:4">
       <c r="A49" s="6" t="s">
-        <v>809</v>
+        <v>99</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>722</v>
+        <v>100</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D49" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:4">
       <c r="A50" s="6" t="s">
-        <v>810</v>
+        <v>101</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>723</v>
+        <v>102</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D50" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:4">
       <c r="A51" s="6" t="s">
-        <v>811</v>
+        <v>103</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>724</v>
+        <v>104</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D51" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:4">
       <c r="A52" s="6" t="s">
-        <v>812</v>
+        <v>105</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>725</v>
+        <v>106</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D52" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:4">
       <c r="A53" s="6" t="s">
-        <v>813</v>
+        <v>107</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>726</v>
+        <v>108</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D53" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:4">
       <c r="A54" s="6" t="s">
-        <v>814</v>
+        <v>109</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>727</v>
+        <v>110</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D54" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:4">
       <c r="A55" s="6" t="s">
-        <v>815</v>
+        <v>111</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>728</v>
+        <v>112</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D55" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:4">
       <c r="A56" s="6" t="s">
-        <v>816</v>
+        <v>113</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>729</v>
+        <v>114</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D56" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:4">
       <c r="A57" s="6" t="s">
-        <v>817</v>
+        <v>115</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>730</v>
+        <v>116</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D57" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:4">
       <c r="A58" s="6" t="s">
-        <v>818</v>
+        <v>117</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>731</v>
+        <v>118</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D58" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:4">
       <c r="A59" s="6" t="s">
-        <v>819</v>
+        <v>119</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>732</v>
+        <v>120</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D59" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:4">
       <c r="A60" s="6" t="s">
-        <v>820</v>
+        <v>121</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>733</v>
+        <v>122</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D60" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:4">
       <c r="A61" s="6" t="s">
-        <v>821</v>
+        <v>123</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>734</v>
+        <v>124</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D61" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:4">
       <c r="A62" s="6" t="s">
-        <v>822</v>
+        <v>125</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>735</v>
+        <v>126</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="D62" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:4">
       <c r="A63" s="6" t="s">
-        <v>823</v>
+        <v>127</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>736</v>
+        <v>128</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>754</v>
+        <v>66</v>
       </c>
       <c r="D63" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:4">
       <c r="A64" s="6" t="s">
-        <v>824</v>
+        <v>129</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>825</v>
+        <v>130</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D64" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:4">
       <c r="A65" s="6" t="s">
-        <v>826</v>
+        <v>131</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>827</v>
+        <v>132</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>830</v>
+        <v>133</v>
       </c>
       <c r="D65" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:4">
       <c r="A66" s="6" t="s">
-        <v>828</v>
+        <v>134</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>737</v>
+        <v>135</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>745</v>
+        <v>6</v>
       </c>
       <c r="D66" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:4">
       <c r="A67" s="6" t="s">
-        <v>829</v>
+        <v>136</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>738</v>
+        <v>137</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>746</v>
+        <v>18</v>
       </c>
       <c r="D67" s="7">
         <v>46156</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>628</v>
+        <v>138</v>
       </c>
       <c r="B68" t="s">
-        <v>629</v>
+        <v>139</v>
       </c>
       <c r="C68" t="s">
-        <v>679</v>
+        <v>140</v>
       </c>
       <c r="D68" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>630</v>
+        <v>141</v>
       </c>
       <c r="B69" t="s">
-        <v>629</v>
+        <v>139</v>
       </c>
       <c r="C69" t="s">
-        <v>680</v>
+        <v>142</v>
       </c>
       <c r="D69" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>631</v>
+        <v>143</v>
       </c>
       <c r="B70" t="s">
-        <v>629</v>
+        <v>139</v>
       </c>
       <c r="C70" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D70" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>632</v>
+        <v>145</v>
       </c>
       <c r="B71" t="s">
-        <v>629</v>
+        <v>139</v>
       </c>
       <c r="C71" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D71" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>633</v>
+        <v>147</v>
       </c>
       <c r="B72" t="s">
-        <v>634</v>
+        <v>148</v>
       </c>
       <c r="C72" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D72" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>635</v>
+        <v>149</v>
       </c>
       <c r="B73" t="s">
-        <v>634</v>
+        <v>148</v>
       </c>
       <c r="C73" t="s">
-        <v>680</v>
+        <v>142</v>
       </c>
       <c r="D73" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>636</v>
+        <v>150</v>
       </c>
       <c r="B74" t="s">
-        <v>634</v>
+        <v>148</v>
       </c>
       <c r="C74" t="s">
-        <v>679</v>
+        <v>140</v>
       </c>
       <c r="D74" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>637</v>
+        <v>151</v>
       </c>
       <c r="B75" t="s">
-        <v>634</v>
+        <v>148</v>
       </c>
       <c r="C75" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D75" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>638</v>
+        <v>152</v>
       </c>
       <c r="B76" t="s">
-        <v>639</v>
+        <v>153</v>
       </c>
       <c r="C76" t="s">
-        <v>679</v>
+        <v>140</v>
       </c>
       <c r="D76" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>640</v>
+        <v>154</v>
       </c>
       <c r="B77" t="s">
-        <v>639</v>
+        <v>153</v>
       </c>
       <c r="C77" t="s">
-        <v>680</v>
+        <v>142</v>
       </c>
       <c r="D77" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>641</v>
+        <v>155</v>
       </c>
       <c r="B78" t="s">
-        <v>639</v>
+        <v>153</v>
       </c>
       <c r="C78" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D78" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>642</v>
+        <v>156</v>
       </c>
       <c r="B79" t="s">
-        <v>639</v>
+        <v>153</v>
       </c>
       <c r="C79" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D79" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>643</v>
+        <v>157</v>
       </c>
       <c r="B80" t="s">
-        <v>644</v>
+        <v>158</v>
       </c>
       <c r="C80" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D80" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>645</v>
+        <v>159</v>
       </c>
       <c r="B81" t="s">
-        <v>644</v>
+        <v>158</v>
       </c>
       <c r="C81" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D81" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>646</v>
+        <v>160</v>
       </c>
       <c r="B82" t="s">
-        <v>644</v>
+        <v>158</v>
       </c>
       <c r="C82" t="s">
-        <v>680</v>
+        <v>142</v>
       </c>
       <c r="D82" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>647</v>
+        <v>161</v>
       </c>
       <c r="B83" t="s">
-        <v>644</v>
+        <v>158</v>
       </c>
       <c r="C83" t="s">
-        <v>679</v>
+        <v>140</v>
       </c>
       <c r="D83" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>648</v>
+        <v>162</v>
       </c>
       <c r="B84" t="s">
-        <v>649</v>
+        <v>163</v>
       </c>
       <c r="C84" t="s">
-        <v>679</v>
+        <v>140</v>
       </c>
       <c r="D84" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>650</v>
+        <v>164</v>
       </c>
       <c r="B85" t="s">
-        <v>649</v>
+        <v>163</v>
       </c>
       <c r="C85" t="s">
-        <v>680</v>
+        <v>142</v>
       </c>
       <c r="D85" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>651</v>
+        <v>165</v>
       </c>
       <c r="B86" t="s">
-        <v>649</v>
+        <v>163</v>
       </c>
       <c r="C86" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D86" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>652</v>
+        <v>166</v>
       </c>
       <c r="B87" t="s">
-        <v>649</v>
+        <v>163</v>
       </c>
       <c r="C87" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D87" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>653</v>
+        <v>167</v>
       </c>
       <c r="B88" t="s">
-        <v>654</v>
+        <v>168</v>
       </c>
       <c r="C88" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D88" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>655</v>
+        <v>169</v>
       </c>
       <c r="B89" t="s">
-        <v>654</v>
+        <v>168</v>
       </c>
       <c r="C89" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D89" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>656</v>
+        <v>170</v>
       </c>
       <c r="B90" t="s">
-        <v>654</v>
+        <v>168</v>
       </c>
       <c r="C90" t="s">
-        <v>680</v>
+        <v>142</v>
       </c>
       <c r="D90" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>657</v>
+        <v>171</v>
       </c>
       <c r="B91" t="s">
-        <v>654</v>
+        <v>168</v>
       </c>
       <c r="C91" t="s">
-        <v>679</v>
+        <v>140</v>
       </c>
       <c r="D91" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>658</v>
+        <v>172</v>
       </c>
       <c r="B92" t="s">
-        <v>659</v>
+        <v>173</v>
       </c>
       <c r="C92" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D92" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>660</v>
+        <v>174</v>
       </c>
       <c r="B93" t="s">
-        <v>659</v>
+        <v>173</v>
       </c>
       <c r="C93" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D93" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>661</v>
+        <v>175</v>
       </c>
       <c r="B94" t="s">
-        <v>659</v>
+        <v>173</v>
       </c>
       <c r="C94" t="s">
-        <v>683</v>
+        <v>176</v>
       </c>
       <c r="D94" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>662</v>
+        <v>177</v>
       </c>
       <c r="B95" t="s">
-        <v>663</v>
+        <v>178</v>
       </c>
       <c r="C95" t="s">
-        <v>683</v>
+        <v>176</v>
       </c>
       <c r="D95" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>664</v>
+        <v>179</v>
       </c>
       <c r="B96" t="s">
-        <v>663</v>
+        <v>178</v>
       </c>
       <c r="C96" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D96" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>665</v>
+        <v>180</v>
       </c>
       <c r="B97" t="s">
-        <v>663</v>
+        <v>178</v>
       </c>
       <c r="C97" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D97" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>666</v>
+        <v>181</v>
       </c>
       <c r="B98" t="s">
-        <v>667</v>
+        <v>182</v>
       </c>
       <c r="C98" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D98" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>668</v>
+        <v>183</v>
       </c>
       <c r="B99" t="s">
-        <v>667</v>
+        <v>182</v>
       </c>
       <c r="C99" t="s">
-        <v>683</v>
+        <v>176</v>
       </c>
       <c r="D99" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>669</v>
+        <v>184</v>
       </c>
       <c r="B100" t="s">
-        <v>667</v>
+        <v>182</v>
       </c>
       <c r="C100" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D100" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>670</v>
+        <v>185</v>
       </c>
       <c r="B101" t="s">
-        <v>671</v>
+        <v>186</v>
       </c>
       <c r="C101" t="s">
-        <v>683</v>
+        <v>176</v>
       </c>
       <c r="D101" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>672</v>
+        <v>187</v>
       </c>
       <c r="B102" t="s">
-        <v>671</v>
+        <v>186</v>
       </c>
       <c r="C102" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D102" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>673</v>
+        <v>188</v>
       </c>
       <c r="B103" t="s">
-        <v>671</v>
+        <v>186</v>
       </c>
       <c r="C103" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D103" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>674</v>
+        <v>189</v>
       </c>
       <c r="B104" t="s">
-        <v>675</v>
+        <v>190</v>
       </c>
       <c r="C104" t="s">
-        <v>682</v>
+        <v>146</v>
       </c>
       <c r="D104" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>676</v>
+        <v>191</v>
       </c>
       <c r="B105" t="s">
-        <v>675</v>
+        <v>190</v>
       </c>
       <c r="C105" t="s">
-        <v>680</v>
+        <v>142</v>
       </c>
       <c r="D105" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>677</v>
+        <v>192</v>
       </c>
       <c r="B106" t="s">
-        <v>675</v>
+        <v>190</v>
       </c>
       <c r="C106" t="s">
-        <v>681</v>
+        <v>144</v>
       </c>
       <c r="D106" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>678</v>
+        <v>193</v>
       </c>
       <c r="B107" t="s">
-        <v>675</v>
+        <v>190</v>
       </c>
       <c r="C107" t="s">
-        <v>679</v>
+        <v>140</v>
       </c>
       <c r="D107" s="4">
         <v>46052</v>
       </c>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>590</v>
+        <v>194</v>
       </c>
       <c r="B108" t="s">
-        <v>485</v>
+        <v>195</v>
       </c>
       <c r="C108" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D108" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>591</v>
+        <v>197</v>
       </c>
       <c r="B109" t="s">
-        <v>486</v>
+        <v>198</v>
       </c>
       <c r="C109" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D109" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>592</v>
+        <v>199</v>
       </c>
       <c r="B110" t="s">
-        <v>487</v>
+        <v>200</v>
       </c>
       <c r="C110" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D110" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>593</v>
+        <v>201</v>
       </c>
       <c r="B111" t="s">
-        <v>488</v>
+        <v>202</v>
       </c>
       <c r="C111" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D111" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>594</v>
+        <v>203</v>
       </c>
       <c r="B112" t="s">
-        <v>489</v>
+        <v>204</v>
       </c>
       <c r="C112" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D112" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="113" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>595</v>
+        <v>205</v>
       </c>
       <c r="B113" t="s">
-        <v>490</v>
+        <v>206</v>
       </c>
       <c r="C113" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D113" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="114" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>596</v>
+        <v>207</v>
       </c>
       <c r="B114" t="s">
-        <v>580</v>
+        <v>208</v>
       </c>
       <c r="C114" t="s">
-        <v>570</v>
+        <v>209</v>
       </c>
       <c r="D114" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="115" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>597</v>
+        <v>210</v>
       </c>
       <c r="B115" t="s">
-        <v>581</v>
+        <v>211</v>
       </c>
       <c r="C115" t="s">
-        <v>570</v>
+        <v>209</v>
       </c>
       <c r="D115" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="116" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>598</v>
+        <v>212</v>
       </c>
       <c r="B116" t="s">
-        <v>582</v>
+        <v>213</v>
       </c>
       <c r="C116" t="s">
-        <v>570</v>
+        <v>209</v>
       </c>
       <c r="D116" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="117" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>599</v>
+        <v>214</v>
       </c>
       <c r="B117" t="s">
-        <v>583</v>
+        <v>215</v>
       </c>
       <c r="C117" t="s">
-        <v>570</v>
+        <v>209</v>
       </c>
       <c r="D117" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="118" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>600</v>
+        <v>216</v>
       </c>
       <c r="B118" t="s">
-        <v>583</v>
+        <v>215</v>
       </c>
       <c r="C118" t="s">
-        <v>586</v>
+        <v>217</v>
       </c>
       <c r="D118" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="119" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>601</v>
+        <v>218</v>
       </c>
       <c r="B119" t="s">
-        <v>584</v>
+        <v>219</v>
       </c>
       <c r="C119" t="s">
-        <v>570</v>
+        <v>209</v>
       </c>
       <c r="D119" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="120" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>602</v>
+        <v>220</v>
       </c>
       <c r="B120" t="s">
-        <v>584</v>
+        <v>219</v>
       </c>
       <c r="C120" t="s">
-        <v>586</v>
+        <v>217</v>
       </c>
       <c r="D120" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="121" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>603</v>
+        <v>221</v>
       </c>
       <c r="B121" t="s">
-        <v>585</v>
+        <v>222</v>
       </c>
       <c r="C121" t="s">
-        <v>570</v>
+        <v>209</v>
       </c>
       <c r="D121" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="122" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>604</v>
+        <v>223</v>
       </c>
       <c r="B122" t="s">
-        <v>585</v>
+        <v>222</v>
       </c>
       <c r="C122" t="s">
-        <v>586</v>
+        <v>217</v>
       </c>
       <c r="D122" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="123" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>605</v>
+        <v>224</v>
       </c>
       <c r="B123" t="s">
-        <v>589</v>
+        <v>225</v>
       </c>
       <c r="C123" t="s">
-        <v>586</v>
+        <v>217</v>
       </c>
       <c r="D123" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="124" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>606</v>
+        <v>226</v>
       </c>
       <c r="B124" t="s">
-        <v>588</v>
+        <v>227</v>
       </c>
       <c r="C124" t="s">
-        <v>586</v>
+        <v>217</v>
       </c>
       <c r="D124" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="125" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>607</v>
+        <v>228</v>
       </c>
       <c r="B125" t="s">
-        <v>587</v>
+        <v>229</v>
       </c>
       <c r="C125" t="s">
-        <v>586</v>
+        <v>217</v>
       </c>
       <c r="D125" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="126" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>608</v>
+        <v>230</v>
       </c>
       <c r="B126" t="s">
-        <v>491</v>
+        <v>231</v>
       </c>
       <c r="C126" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D126" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="127" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>609</v>
+        <v>232</v>
       </c>
       <c r="B127" t="s">
-        <v>493</v>
+        <v>233</v>
       </c>
       <c r="C127" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D127" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="128" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>627</v>
+        <v>234</v>
       </c>
       <c r="B128" t="s">
-        <v>492</v>
+        <v>235</v>
       </c>
       <c r="C128" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D128" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="129" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>610</v>
+        <v>236</v>
       </c>
       <c r="B129" t="s">
-        <v>494</v>
+        <v>237</v>
       </c>
       <c r="C129" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D129" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>611</v>
+        <v>238</v>
       </c>
       <c r="B130" t="s">
-        <v>495</v>
+        <v>239</v>
       </c>
       <c r="C130" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D130" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="131" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>612</v>
+        <v>240</v>
       </c>
       <c r="B131" t="s">
-        <v>496</v>
+        <v>241</v>
       </c>
       <c r="C131" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D131" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="132" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>613</v>
+        <v>242</v>
       </c>
       <c r="B132" t="s">
-        <v>497</v>
+        <v>243</v>
       </c>
       <c r="C132" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D132" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="133" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>614</v>
+        <v>244</v>
       </c>
       <c r="B133" t="s">
-        <v>498</v>
+        <v>245</v>
       </c>
       <c r="C133" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D133" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="134" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>615</v>
+        <v>246</v>
       </c>
       <c r="B134" t="s">
-        <v>499</v>
+        <v>247</v>
       </c>
       <c r="C134" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D134" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>616</v>
+        <v>248</v>
       </c>
       <c r="B135" t="s">
-        <v>500</v>
+        <v>249</v>
       </c>
       <c r="C135" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D135" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="136" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>617</v>
+        <v>250</v>
       </c>
       <c r="B136" t="s">
-        <v>501</v>
+        <v>251</v>
       </c>
       <c r="C136" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D136" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="137" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>618</v>
+        <v>252</v>
       </c>
       <c r="B137" t="s">
-        <v>502</v>
+        <v>253</v>
       </c>
       <c r="C137" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D137" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="138" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>619</v>
+        <v>254</v>
       </c>
       <c r="B138" t="s">
-        <v>503</v>
+        <v>255</v>
       </c>
       <c r="C138" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D138" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="139" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>620</v>
+        <v>256</v>
       </c>
       <c r="B139" t="s">
-        <v>504</v>
+        <v>257</v>
       </c>
       <c r="C139" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D139" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>621</v>
+        <v>258</v>
       </c>
       <c r="B140" t="s">
-        <v>505</v>
+        <v>259</v>
       </c>
       <c r="C140" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D140" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="141" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>622</v>
+        <v>260</v>
       </c>
       <c r="B141" t="s">
-        <v>506</v>
+        <v>261</v>
       </c>
       <c r="C141" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D141" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="142" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>623</v>
+        <v>262</v>
       </c>
       <c r="B142" t="s">
-        <v>507</v>
+        <v>263</v>
       </c>
       <c r="C142" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D142" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="143" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>624</v>
+        <v>264</v>
       </c>
       <c r="B143" t="s">
-        <v>508</v>
+        <v>265</v>
       </c>
       <c r="C143" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D143" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="144" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>625</v>
+        <v>266</v>
       </c>
       <c r="B144" t="s">
-        <v>509</v>
+        <v>267</v>
       </c>
       <c r="C144" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D144" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>626</v>
+        <v>268</v>
       </c>
       <c r="B145" t="s">
-        <v>510</v>
+        <v>269</v>
       </c>
       <c r="C145" t="s">
-        <v>511</v>
+        <v>196</v>
       </c>
       <c r="D145" s="4">
         <v>46009</v>
       </c>
     </row>
-    <row r="146" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>458</v>
+        <v>270</v>
       </c>
       <c r="B146" t="s">
-        <v>465</v>
+        <v>271</v>
       </c>
       <c r="C146" t="s">
-        <v>482</v>
+        <v>272</v>
       </c>
       <c r="D146" s="4">
         <v>45995</v>
       </c>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>446</v>
+        <v>273</v>
       </c>
       <c r="B147" t="s">
-        <v>469</v>
+        <v>274</v>
       </c>
       <c r="C147" t="s">
-        <v>482</v>
+        <v>272</v>
       </c>
       <c r="D147" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="148" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>450</v>
+        <v>275</v>
       </c>
       <c r="B148" t="s">
-        <v>470</v>
+        <v>276</v>
       </c>
       <c r="C148" t="s">
-        <v>482</v>
+        <v>272</v>
       </c>
       <c r="D148" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>448</v>
+        <v>277</v>
       </c>
       <c r="B149" t="s">
-        <v>471</v>
+        <v>278</v>
       </c>
       <c r="C149" t="s">
-        <v>482</v>
+        <v>272</v>
       </c>
       <c r="D149" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="150" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>456</v>
+        <v>279</v>
       </c>
       <c r="B150" t="s">
-        <v>464</v>
+        <v>280</v>
       </c>
       <c r="C150" t="s">
-        <v>482</v>
+        <v>272</v>
       </c>
       <c r="D150" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="151" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>512</v>
+        <v>281</v>
       </c>
       <c r="B151" t="s">
-        <v>466</v>
+        <v>282</v>
       </c>
       <c r="C151" t="s">
-        <v>482</v>
+        <v>272</v>
       </c>
       <c r="D151" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="152" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>462</v>
+        <v>283</v>
       </c>
       <c r="B152" t="s">
-        <v>467</v>
+        <v>284</v>
       </c>
       <c r="C152" t="s">
-        <v>482</v>
+        <v>272</v>
       </c>
       <c r="D152" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="153" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>460</v>
+        <v>285</v>
       </c>
       <c r="B153" t="s">
-        <v>468</v>
+        <v>286</v>
       </c>
       <c r="C153" t="s">
-        <v>482</v>
+        <v>272</v>
       </c>
       <c r="D153" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="154" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>452</v>
+        <v>287</v>
       </c>
       <c r="B154" t="s">
-        <v>472</v>
+        <v>288</v>
       </c>
       <c r="C154" t="s">
-        <v>482</v>
+        <v>272</v>
       </c>
       <c r="D154" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="155" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>26</v>
+        <v>289</v>
       </c>
       <c r="B155" t="s">
-        <v>3</v>
+        <v>290</v>
       </c>
       <c r="C155" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D155" s="4">
         <v>45868</v>
       </c>
     </row>
-    <row r="156" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>27</v>
+        <v>292</v>
       </c>
       <c r="B156" t="s">
-        <v>4</v>
+        <v>293</v>
       </c>
       <c r="C156" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D156" s="4">
         <v>45868</v>
       </c>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>28</v>
+        <v>294</v>
       </c>
       <c r="B157" t="s">
-        <v>5</v>
+        <v>295</v>
       </c>
       <c r="C157" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D157" s="4">
         <v>45868</v>
       </c>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>29</v>
+        <v>296</v>
       </c>
       <c r="B158" t="s">
-        <v>6</v>
+        <v>297</v>
       </c>
       <c r="C158" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D158" s="4">
         <v>45868</v>
       </c>
     </row>
-    <row r="159" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>30</v>
+        <v>298</v>
       </c>
       <c r="B159" t="s">
-        <v>7</v>
+        <v>299</v>
       </c>
       <c r="C159" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D159" s="4">
         <v>45868</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="6"/>
     </row>
-    <row r="160" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>31</v>
+        <v>300</v>
       </c>
       <c r="B160" t="s">
-        <v>8</v>
+        <v>301</v>
       </c>
       <c r="C160" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D160" s="4">
         <v>45868</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="6"/>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>32</v>
+        <v>302</v>
       </c>
       <c r="B161" t="s">
-        <v>9</v>
+        <v>303</v>
       </c>
       <c r="C161" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D161" s="4">
         <v>45868</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="6"/>
     </row>
-    <row r="162" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>33</v>
+        <v>304</v>
       </c>
       <c r="B162" t="s">
-        <v>10</v>
+        <v>305</v>
       </c>
       <c r="C162" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D162" s="4">
         <v>45868</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="6"/>
     </row>
-    <row r="163" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
       <c r="B163" t="s">
-        <v>11</v>
+        <v>307</v>
       </c>
       <c r="C163" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="D163" s="4">
         <v>45868</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="6"/>
     </row>
-    <row r="164" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>35</v>
+        <v>309</v>
       </c>
       <c r="B164" t="s">
-        <v>11</v>
+        <v>307</v>
       </c>
       <c r="C164" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D164" s="4">
         <v>45868</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="6"/>
     </row>
-    <row r="165" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>36</v>
+        <v>310</v>
       </c>
       <c r="B165" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="C165" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="D165" s="4">
         <v>45868</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="6"/>
     </row>
-    <row r="166" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>37</v>
+        <v>312</v>
       </c>
       <c r="B166" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="C166" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D166" s="4">
         <v>45868</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="6"/>
     </row>
-    <row r="167" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>38</v>
+        <v>313</v>
       </c>
       <c r="B167" t="s">
-        <v>13</v>
+        <v>314</v>
       </c>
       <c r="C167" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D167" s="4">
         <v>45868</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="6"/>
     </row>
-    <row r="168" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>39</v>
+        <v>315</v>
       </c>
       <c r="B168" t="s">
-        <v>13</v>
+        <v>314</v>
       </c>
       <c r="C168" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="D168" s="4">
         <v>45868</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="6"/>
     </row>
-    <row r="169" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>40</v>
+        <v>316</v>
       </c>
       <c r="B169" t="s">
-        <v>14</v>
+        <v>317</v>
       </c>
       <c r="C169" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="D169" s="4">
         <v>45868</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="6"/>
     </row>
-    <row r="170" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>41</v>
+        <v>318</v>
       </c>
       <c r="B170" t="s">
-        <v>14</v>
+        <v>317</v>
       </c>
       <c r="C170" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D170" s="4">
         <v>45868</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="6"/>
     </row>
-    <row r="171" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>42</v>
+        <v>319</v>
       </c>
       <c r="B171" t="s">
-        <v>15</v>
+        <v>320</v>
       </c>
       <c r="C171" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D171" s="4">
         <v>45868</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="6"/>
     </row>
-    <row r="172" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>43</v>
+        <v>321</v>
       </c>
       <c r="B172" t="s">
-        <v>15</v>
+        <v>320</v>
       </c>
       <c r="C172" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="D172" s="4">
         <v>45868</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="6"/>
     </row>
-    <row r="173" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>44</v>
+        <v>322</v>
       </c>
       <c r="B173" t="s">
-        <v>16</v>
+        <v>323</v>
       </c>
       <c r="C173" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="D173" s="4">
         <v>45868</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="6"/>
     </row>
-    <row r="174" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>45</v>
+        <v>324</v>
       </c>
       <c r="B174" t="s">
-        <v>16</v>
+        <v>323</v>
       </c>
       <c r="C174" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D174" s="4">
         <v>45868</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="6"/>
     </row>
-    <row r="175" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>46</v>
+        <v>325</v>
       </c>
       <c r="B175" t="s">
-        <v>17</v>
+        <v>326</v>
       </c>
       <c r="C175" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D175" s="4">
         <v>45868</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="6"/>
     </row>
-    <row r="176" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>47</v>
+        <v>327</v>
       </c>
       <c r="B176" t="s">
-        <v>17</v>
+        <v>326</v>
       </c>
       <c r="C176" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="D176" s="4">
         <v>45868</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="6"/>
     </row>
-    <row r="177" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>48</v>
+        <v>328</v>
       </c>
       <c r="B177" t="s">
-        <v>18</v>
+        <v>329</v>
       </c>
       <c r="C177" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="D177" s="4">
         <v>45868</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="6"/>
     </row>
-    <row r="178" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>49</v>
+        <v>330</v>
       </c>
       <c r="B178" t="s">
-        <v>18</v>
+        <v>329</v>
       </c>
       <c r="C178" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D178" s="4">
         <v>45868</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="6"/>
     </row>
-    <row r="179" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>50</v>
+        <v>331</v>
       </c>
       <c r="B179" t="s">
-        <v>19</v>
+        <v>332</v>
       </c>
       <c r="C179" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D179" s="4">
         <v>45868</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="6"/>
     </row>
-    <row r="180" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>51</v>
+        <v>333</v>
       </c>
       <c r="B180" t="s">
-        <v>19</v>
+        <v>332</v>
       </c>
       <c r="C180" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="D180" s="4">
         <v>45868</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="6"/>
     </row>
-    <row r="181" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>52</v>
+        <v>334</v>
       </c>
       <c r="B181" t="s">
-        <v>20</v>
+        <v>335</v>
       </c>
       <c r="C181" t="s">
-        <v>477</v>
+        <v>308</v>
       </c>
       <c r="D181" s="4">
         <v>45868</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="6"/>
     </row>
-    <row r="182" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>53</v>
+        <v>336</v>
       </c>
       <c r="B182" t="s">
-        <v>20</v>
+        <v>335</v>
       </c>
       <c r="C182" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D182" s="4">
         <v>45868</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="6"/>
     </row>
-    <row r="183" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>54</v>
+        <v>337</v>
       </c>
       <c r="B183" t="s">
-        <v>21</v>
+        <v>338</v>
       </c>
       <c r="C183" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D183" s="4">
         <v>45868</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="6"/>
     </row>
-    <row r="184" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>55</v>
+        <v>339</v>
       </c>
       <c r="B184" t="s">
-        <v>22</v>
+        <v>340</v>
       </c>
       <c r="C184" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D184" s="4">
         <v>45868</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="6"/>
     </row>
-    <row r="185" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>56</v>
+        <v>341</v>
       </c>
       <c r="B185" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="C185" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D185" s="4">
         <v>45868</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="6"/>
     </row>
-    <row r="186" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>57</v>
+        <v>343</v>
       </c>
       <c r="B186" t="s">
-        <v>24</v>
+        <v>344</v>
       </c>
       <c r="C186" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D186" s="4">
         <v>45868</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="6"/>
     </row>
-    <row r="187" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>58</v>
+        <v>345</v>
       </c>
       <c r="B187" t="s">
-        <v>25</v>
+        <v>346</v>
       </c>
       <c r="C187" t="s">
-        <v>474</v>
+        <v>291</v>
       </c>
       <c r="D187" s="4">
         <v>45868</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="6"/>
     </row>
-    <row r="188" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B188" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C188" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D188" s="4">
         <v>45868</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="6"/>
     </row>
-    <row r="189" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="B189" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="C189" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D189" s="4">
         <v>45868</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="6"/>
     </row>
-    <row r="190" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="B190" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C190" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D190" s="4">
         <v>45868</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="6"/>
     </row>
-    <row r="191" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="B191" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="C191" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D191" s="4">
         <v>45868</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="6"/>
     </row>
-    <row r="192" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:6">
       <c r="A192" t="s">
+        <v>356</v>
+      </c>
+      <c r="B192" t="s">
+        <v>357</v>
+      </c>
+      <c r="C192" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>480</v>
       </c>
       <c r="D192" s="4">
         <v>45868</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="6"/>
     </row>
-    <row r="193" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="B193" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="C193" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D193" s="4">
         <v>45868</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="6"/>
     </row>
-    <row r="194" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="B194" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="C194" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D194" s="4">
         <v>45868</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="6"/>
     </row>
-    <row r="195" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B195" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="C195" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D195" s="4">
         <v>45868</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="6"/>
     </row>
-    <row r="196" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="B196" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="C196" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D196" s="4">
         <v>45868</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="6"/>
     </row>
-    <row r="197" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="B197" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="C197" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D197" s="4">
         <v>45868</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="6"/>
     </row>
-    <row r="198" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="B198" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="C198" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D198" s="4">
         <v>45868</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="6"/>
     </row>
-    <row r="199" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="B199" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="C199" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D199" s="4">
         <v>45868</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="6"/>
     </row>
-    <row r="200" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="B200" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="C200" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="D200" s="4">
         <v>45868</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="6"/>
     </row>
-    <row r="201" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="B201" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="C201" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D201" s="4">
         <v>45868</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="6"/>
     </row>
-    <row r="202" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B202" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C202" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D202" s="4">
         <v>45868</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="6"/>
     </row>
-    <row r="203" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="B203" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="C203" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D203" s="4">
         <v>45868</v>
       </c>
       <c r="E203" s="6"/>
       <c r="F203" s="6"/>
     </row>
-    <row r="204" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="B204" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="C204" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D204" s="4">
         <v>45868</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="6"/>
     </row>
-    <row r="205" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="B205" t="s">
+        <v>384</v>
+      </c>
+      <c r="C205" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="D205" s="4">
         <v>45868</v>
       </c>
       <c r="E205" s="6"/>
       <c r="F205" s="6"/>
     </row>
-    <row r="206" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="B206" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="C206" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D206" s="4">
         <v>45868</v>
       </c>
       <c r="E206" s="6"/>
       <c r="F206" s="6"/>
     </row>
-    <row r="207" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B207" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C207" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D207" s="4">
         <v>45868</v>
       </c>
       <c r="E207" s="6"/>
       <c r="F207" s="6"/>
     </row>
-    <row r="208" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B208" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="C208" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D208" s="4">
         <v>45868</v>
       </c>
       <c r="E208" s="6"/>
       <c r="F208" s="6"/>
     </row>
-    <row r="209" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B209" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C209" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D209" s="4">
         <v>45868</v>
       </c>
       <c r="E209" s="6"/>
       <c r="F209" s="6"/>
     </row>
-    <row r="210" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="B210" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C210" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D210" s="4">
         <v>45868</v>
       </c>
       <c r="E210" s="6"/>
       <c r="F210" s="6"/>
     </row>
-    <row r="211" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B211" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="C211" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D211" s="4">
         <v>45868</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="6"/>
     </row>
-    <row r="212" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B212" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C212" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D212" s="4">
         <v>45868</v>
       </c>
       <c r="E212" s="6"/>
       <c r="F212" s="6"/>
     </row>
-    <row r="213" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="B213" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="C213" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D213" s="4">
         <v>45868</v>
       </c>
       <c r="E213" s="6"/>
       <c r="F213" s="6"/>
     </row>
-    <row r="214" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="B214" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="C214" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D214" s="4">
         <v>45868</v>
       </c>
       <c r="E214" s="6"/>
       <c r="F214" s="6"/>
     </row>
-    <row r="215" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B215" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C215" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D215" s="4">
         <v>45868</v>
       </c>
       <c r="E215" s="6"/>
       <c r="F215" s="6"/>
     </row>
-    <row r="216" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="B216" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="C216" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D216" s="4">
         <v>45868</v>
       </c>
       <c r="E216" s="6"/>
       <c r="F216" s="6"/>
     </row>
-    <row r="217" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="B217" t="s">
-        <v>484</v>
+        <v>408</v>
       </c>
       <c r="C217" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D217" s="4">
         <v>45868</v>
       </c>
       <c r="E217" s="6"/>
       <c r="F217" s="6"/>
     </row>
-    <row r="218" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="B218" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="C218" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D218" s="4">
         <v>45868</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="6"/>
     </row>
-    <row r="219" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="B219" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="C219" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D219" s="4">
         <v>45868</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="6"/>
     </row>
-    <row r="220" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="B220" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="C220" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D220" s="4">
         <v>45868</v>
       </c>
       <c r="E220" s="6"/>
       <c r="F220" s="6"/>
     </row>
-    <row r="221" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="B221" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="C221" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D221" s="4">
         <v>45868</v>
       </c>
       <c r="E221" s="6"/>
       <c r="F221" s="6"/>
     </row>
-    <row r="222" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="B222" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="C222" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D222" s="4">
         <v>45868</v>
       </c>
       <c r="E222" s="6"/>
       <c r="F222" s="6"/>
     </row>
-    <row r="223" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="B223" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="C223" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D223" s="4">
         <v>45868</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="6"/>
     </row>
-    <row r="224" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="B224" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="C224" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="D224" s="4">
         <v>45868</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="6"/>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225" t="s">
+        <v>423</v>
+      </c>
+      <c r="B225" t="s">
+        <v>424</v>
+      </c>
+      <c r="C225" t="s">
+        <v>425</v>
+      </c>
+      <c r="D225" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226" t="s">
+        <v>426</v>
+      </c>
+      <c r="B226" t="s">
+        <v>427</v>
+      </c>
+      <c r="C226" t="s">
+        <v>425</v>
+      </c>
+      <c r="D226" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227" t="s">
+        <v>428</v>
+      </c>
+      <c r="B227" t="s">
+        <v>429</v>
+      </c>
+      <c r="C227" t="s">
+        <v>425</v>
+      </c>
+      <c r="D227" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228" t="s">
+        <v>430</v>
+      </c>
+      <c r="B228" t="s">
+        <v>431</v>
+      </c>
+      <c r="C228" t="s">
+        <v>432</v>
+      </c>
+      <c r="D228" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229" t="s">
+        <v>433</v>
+      </c>
+      <c r="B229" t="s">
+        <v>434</v>
+      </c>
+      <c r="C229" t="s">
+        <v>432</v>
+      </c>
+      <c r="D229" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230" t="s">
+        <v>435</v>
+      </c>
+      <c r="B230" t="s">
+        <v>436</v>
+      </c>
+      <c r="C230" t="s">
+        <v>437</v>
+      </c>
+      <c r="D230" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231" t="s">
+        <v>438</v>
+      </c>
+      <c r="B231" t="s">
+        <v>439</v>
+      </c>
+      <c r="C231" t="s">
+        <v>146</v>
+      </c>
+      <c r="D231" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232" t="s">
+        <v>440</v>
+      </c>
+      <c r="B232" t="s">
+        <v>441</v>
+      </c>
+      <c r="C232" t="s">
+        <v>144</v>
+      </c>
+      <c r="D232" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" t="s">
+        <v>442</v>
+      </c>
+      <c r="B233" t="s">
+        <v>443</v>
+      </c>
+      <c r="C233" t="s">
+        <v>444</v>
+      </c>
+      <c r="D233" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234" t="s">
+        <v>445</v>
+      </c>
+      <c r="B234" t="s">
+        <v>446</v>
+      </c>
+      <c r="C234" t="s">
+        <v>432</v>
+      </c>
+      <c r="D234" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235" t="s">
+        <v>447</v>
+      </c>
+      <c r="B235" t="s">
+        <v>441</v>
+      </c>
+      <c r="C235" t="s">
+        <v>432</v>
+      </c>
+      <c r="D235" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236" t="s">
+        <v>448</v>
+      </c>
+      <c r="B236" t="s">
+        <v>441</v>
+      </c>
+      <c r="C236" t="s">
+        <v>146</v>
+      </c>
+      <c r="D236" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237" t="s">
+        <v>449</v>
+      </c>
+      <c r="B237" t="s">
+        <v>441</v>
+      </c>
+      <c r="C237" t="s">
+        <v>450</v>
+      </c>
+      <c r="D237" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238" t="s">
+        <v>451</v>
+      </c>
+      <c r="B238" t="s">
+        <v>452</v>
+      </c>
+      <c r="C238" t="s">
+        <v>450</v>
+      </c>
+      <c r="D238" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" t="s">
+        <v>453</v>
+      </c>
+      <c r="B239" t="s">
+        <v>454</v>
+      </c>
+      <c r="C239" t="s">
+        <v>455</v>
+      </c>
+      <c r="D239" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240" t="s">
+        <v>456</v>
+      </c>
+      <c r="B240" t="s">
+        <v>457</v>
+      </c>
+      <c r="C240" t="s">
+        <v>455</v>
+      </c>
+      <c r="D240" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241" t="s">
+        <v>458</v>
+      </c>
+      <c r="B241" t="s">
+        <v>459</v>
+      </c>
+      <c r="C241" t="s">
+        <v>455</v>
+      </c>
+      <c r="D241" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242" t="s">
+        <v>460</v>
+      </c>
+      <c r="B242" t="s">
+        <v>461</v>
+      </c>
+      <c r="C242" t="s">
+        <v>462</v>
+      </c>
+      <c r="D242" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243" t="s">
+        <v>463</v>
+      </c>
+      <c r="B243" t="s">
+        <v>464</v>
+      </c>
+      <c r="C243" t="s">
+        <v>462</v>
+      </c>
+      <c r="D243" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244" t="s">
+        <v>465</v>
+      </c>
+      <c r="B244" t="s">
+        <v>466</v>
+      </c>
+      <c r="C244" t="s">
+        <v>462</v>
+      </c>
+      <c r="D244" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245" t="s">
+        <v>467</v>
+      </c>
+      <c r="B245" t="s">
+        <v>468</v>
+      </c>
+      <c r="C245" t="s">
+        <v>462</v>
+      </c>
+      <c r="D245" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246" t="s">
+        <v>469</v>
+      </c>
+      <c r="B246" t="s">
+        <v>470</v>
+      </c>
+      <c r="C246" t="s">
+        <v>462</v>
+      </c>
+      <c r="D246" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247" t="s">
+        <v>471</v>
+      </c>
+      <c r="B247" t="s">
+        <v>472</v>
+      </c>
+      <c r="C247" t="s">
+        <v>462</v>
+      </c>
+      <c r="D247" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248" t="s">
+        <v>473</v>
+      </c>
+      <c r="B248" t="s">
+        <v>474</v>
+      </c>
+      <c r="C248" t="s">
+        <v>462</v>
+      </c>
+      <c r="D248" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" t="s">
+        <v>475</v>
+      </c>
+      <c r="B249" t="s">
+        <v>476</v>
+      </c>
+      <c r="C249" t="s">
+        <v>477</v>
+      </c>
+      <c r="D249" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" t="s">
+        <v>478</v>
+      </c>
+      <c r="B250" t="s">
+        <v>479</v>
+      </c>
+      <c r="C250" t="s">
+        <v>146</v>
+      </c>
+      <c r="D250" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" t="s">
+        <v>480</v>
+      </c>
+      <c r="B251" t="s">
+        <v>481</v>
+      </c>
+      <c r="C251" t="s">
+        <v>482</v>
+      </c>
+      <c r="D251" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" t="s">
+        <v>483</v>
+      </c>
+      <c r="B252" t="s">
+        <v>484</v>
+      </c>
+      <c r="C252" t="s">
+        <v>482</v>
+      </c>
+      <c r="D252" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" t="s">
+        <v>485</v>
+      </c>
+      <c r="B253" t="s">
+        <v>486</v>
+      </c>
+      <c r="C253" t="s">
+        <v>482</v>
+      </c>
+      <c r="D253" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" t="s">
+        <v>487</v>
+      </c>
+      <c r="B254" t="s">
+        <v>488</v>
+      </c>
+      <c r="C254" t="s">
+        <v>482</v>
+      </c>
+      <c r="D254" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" t="s">
+        <v>489</v>
+      </c>
+      <c r="B255" t="s">
+        <v>490</v>
+      </c>
+      <c r="C255" t="s">
+        <v>482</v>
+      </c>
+      <c r="D255" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256" t="s">
+        <v>491</v>
+      </c>
+      <c r="B256" t="s">
+        <v>492</v>
+      </c>
+      <c r="C256" t="s">
+        <v>482</v>
+      </c>
+      <c r="D256" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" t="s">
+        <v>493</v>
+      </c>
+      <c r="B257" t="s">
+        <v>439</v>
+      </c>
+      <c r="C257" t="s">
+        <v>482</v>
+      </c>
+      <c r="D257" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" t="s">
+        <v>494</v>
+      </c>
+      <c r="B258" t="s">
+        <v>495</v>
+      </c>
+      <c r="C258" t="s">
+        <v>482</v>
+      </c>
+      <c r="D258" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" t="s">
+        <v>496</v>
+      </c>
+      <c r="B259" t="s">
+        <v>497</v>
+      </c>
+      <c r="C259" t="s">
+        <v>482</v>
+      </c>
+      <c r="D259" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" t="s">
+        <v>498</v>
+      </c>
+      <c r="B260" t="s">
+        <v>441</v>
+      </c>
+      <c r="C260" t="s">
+        <v>482</v>
+      </c>
+      <c r="D260" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" t="s">
+        <v>499</v>
+      </c>
+      <c r="B261" t="s">
+        <v>500</v>
+      </c>
+      <c r="C261" t="s">
+        <v>482</v>
+      </c>
+      <c r="D261" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" t="s">
+        <v>501</v>
+      </c>
+      <c r="B262" t="s">
+        <v>452</v>
+      </c>
+      <c r="C262" t="s">
+        <v>482</v>
+      </c>
+      <c r="D262" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263" t="s">
+        <v>502</v>
+      </c>
+      <c r="B263" t="s">
+        <v>503</v>
+      </c>
+      <c r="C263" t="s">
+        <v>482</v>
+      </c>
+      <c r="D263" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264" t="s">
+        <v>504</v>
+      </c>
+      <c r="B264" t="s">
+        <v>479</v>
+      </c>
+      <c r="C264" t="s">
+        <v>482</v>
+      </c>
+      <c r="D264" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" t="s">
+        <v>505</v>
+      </c>
+      <c r="B265" t="s">
+        <v>484</v>
+      </c>
+      <c r="C265" t="s">
+        <v>450</v>
+      </c>
+      <c r="D265" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266" t="s">
+        <v>506</v>
+      </c>
+      <c r="B266" t="s">
+        <v>481</v>
+      </c>
+      <c r="C266" t="s">
+        <v>450</v>
+      </c>
+      <c r="D266" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" t="s">
+        <v>507</v>
+      </c>
+      <c r="B267" t="s">
+        <v>486</v>
+      </c>
+      <c r="C267" t="s">
+        <v>450</v>
+      </c>
+      <c r="D267" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268" t="s">
+        <v>508</v>
+      </c>
+      <c r="B268" t="s">
+        <v>488</v>
+      </c>
+      <c r="C268" t="s">
+        <v>450</v>
+      </c>
+      <c r="D268" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269" t="s">
+        <v>509</v>
+      </c>
+      <c r="B269" t="s">
+        <v>497</v>
+      </c>
+      <c r="C269" t="s">
+        <v>450</v>
+      </c>
+      <c r="D269" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270" t="s">
+        <v>510</v>
+      </c>
+      <c r="B270" t="s">
+        <v>500</v>
+      </c>
+      <c r="C270" t="s">
+        <v>450</v>
+      </c>
+      <c r="D270" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271" t="s">
+        <v>511</v>
+      </c>
+      <c r="B271" t="s">
+        <v>503</v>
+      </c>
+      <c r="C271" t="s">
+        <v>450</v>
+      </c>
+      <c r="D271" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272" t="s">
+        <v>512</v>
+      </c>
+      <c r="B272" t="s">
+        <v>479</v>
+      </c>
+      <c r="C272" t="s">
+        <v>450</v>
+      </c>
+      <c r="D272" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273" t="s">
+        <v>513</v>
+      </c>
+      <c r="B273" t="s">
+        <v>484</v>
+      </c>
+      <c r="C273" t="s">
+        <v>432</v>
+      </c>
+      <c r="D273" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274" t="s">
+        <v>514</v>
+      </c>
+      <c r="B274" t="s">
+        <v>481</v>
+      </c>
+      <c r="C274" t="s">
+        <v>432</v>
+      </c>
+      <c r="D274" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275" t="s">
+        <v>515</v>
+      </c>
+      <c r="B275" t="s">
+        <v>486</v>
+      </c>
+      <c r="C275" t="s">
+        <v>432</v>
+      </c>
+      <c r="D275" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" t="s">
+        <v>516</v>
+      </c>
+      <c r="B276" t="s">
+        <v>488</v>
+      </c>
+      <c r="C276" t="s">
+        <v>432</v>
+      </c>
+      <c r="D276" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" t="s">
+        <v>517</v>
+      </c>
+      <c r="B277" t="s">
+        <v>490</v>
+      </c>
+      <c r="C277" t="s">
+        <v>432</v>
+      </c>
+      <c r="D277" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" t="s">
+        <v>518</v>
+      </c>
+      <c r="B278" t="s">
+        <v>492</v>
+      </c>
+      <c r="C278" t="s">
+        <v>432</v>
+      </c>
+      <c r="D278" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279" t="s">
+        <v>519</v>
+      </c>
+      <c r="B279" t="s">
+        <v>439</v>
+      </c>
+      <c r="C279" t="s">
+        <v>432</v>
+      </c>
+      <c r="D279" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" t="s">
+        <v>520</v>
+      </c>
+      <c r="B280" t="s">
+        <v>495</v>
+      </c>
+      <c r="C280" t="s">
+        <v>432</v>
+      </c>
+      <c r="D280" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" t="s">
+        <v>521</v>
+      </c>
+      <c r="B281" t="s">
+        <v>497</v>
+      </c>
+      <c r="C281" t="s">
+        <v>432</v>
+      </c>
+      <c r="D281" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" t="s">
+        <v>522</v>
+      </c>
+      <c r="B282" t="s">
+        <v>500</v>
+      </c>
+      <c r="C282" t="s">
+        <v>432</v>
+      </c>
+      <c r="D282" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" t="s">
+        <v>523</v>
+      </c>
+      <c r="B283" t="s">
+        <v>452</v>
+      </c>
+      <c r="C283" t="s">
+        <v>432</v>
+      </c>
+      <c r="D283" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" t="s">
+        <v>524</v>
+      </c>
+      <c r="B284" t="s">
+        <v>503</v>
+      </c>
+      <c r="C284" t="s">
+        <v>432</v>
+      </c>
+      <c r="D284" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" t="s">
+        <v>525</v>
+      </c>
+      <c r="B285" t="s">
+        <v>479</v>
+      </c>
+      <c r="C285" t="s">
+        <v>432</v>
+      </c>
+      <c r="D285" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" t="s">
+        <v>526</v>
+      </c>
+      <c r="B286" t="s">
+        <v>484</v>
+      </c>
+      <c r="C286" t="s">
+        <v>527</v>
+      </c>
+      <c r="D286" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" t="s">
+        <v>528</v>
+      </c>
+      <c r="B287" t="s">
+        <v>481</v>
+      </c>
+      <c r="C287" t="s">
+        <v>527</v>
+      </c>
+      <c r="D287" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" t="s">
+        <v>529</v>
+      </c>
+      <c r="B288" t="s">
+        <v>486</v>
+      </c>
+      <c r="C288" t="s">
+        <v>527</v>
+      </c>
+      <c r="D288" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" t="s">
+        <v>530</v>
+      </c>
+      <c r="B289" t="s">
+        <v>488</v>
+      </c>
+      <c r="C289" t="s">
+        <v>527</v>
+      </c>
+      <c r="D289" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" t="s">
+        <v>531</v>
+      </c>
+      <c r="B290" t="s">
+        <v>490</v>
+      </c>
+      <c r="C290" t="s">
+        <v>527</v>
+      </c>
+      <c r="D290" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" t="s">
+        <v>532</v>
+      </c>
+      <c r="B291" t="s">
+        <v>439</v>
+      </c>
+      <c r="C291" t="s">
+        <v>527</v>
+      </c>
+      <c r="D291" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" t="s">
+        <v>533</v>
+      </c>
+      <c r="B292" t="s">
+        <v>495</v>
+      </c>
+      <c r="C292" t="s">
+        <v>527</v>
+      </c>
+      <c r="D292" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" t="s">
+        <v>534</v>
+      </c>
+      <c r="B293" t="s">
+        <v>441</v>
+      </c>
+      <c r="C293" t="s">
+        <v>527</v>
+      </c>
+      <c r="D293" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" t="s">
+        <v>535</v>
+      </c>
+      <c r="B294" t="s">
+        <v>500</v>
+      </c>
+      <c r="C294" t="s">
+        <v>527</v>
+      </c>
+      <c r="D294" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" t="s">
+        <v>536</v>
+      </c>
+      <c r="B295" t="s">
+        <v>452</v>
+      </c>
+      <c r="C295" t="s">
+        <v>527</v>
+      </c>
+      <c r="D295" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" t="s">
+        <v>537</v>
+      </c>
+      <c r="B296" t="s">
+        <v>503</v>
+      </c>
+      <c r="C296" t="s">
+        <v>527</v>
+      </c>
+      <c r="D296" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" t="s">
+        <v>538</v>
+      </c>
+      <c r="B297" t="s">
+        <v>479</v>
+      </c>
+      <c r="C297" t="s">
+        <v>527</v>
+      </c>
+      <c r="D297" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" t="s">
+        <v>539</v>
+      </c>
+      <c r="B298" t="s">
+        <v>492</v>
+      </c>
+      <c r="C298" t="s">
+        <v>540</v>
+      </c>
+      <c r="D298" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" t="s">
+        <v>541</v>
+      </c>
+      <c r="B299" t="s">
+        <v>484</v>
+      </c>
+      <c r="C299" t="s">
+        <v>144</v>
+      </c>
+      <c r="D299" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" t="s">
+        <v>542</v>
+      </c>
+      <c r="B300" t="s">
+        <v>492</v>
+      </c>
+      <c r="C300" t="s">
+        <v>527</v>
+      </c>
+      <c r="D300" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" t="s">
+        <v>543</v>
+      </c>
+      <c r="B301" t="s">
+        <v>481</v>
+      </c>
+      <c r="C301" t="s">
+        <v>144</v>
+      </c>
+      <c r="D301" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" t="s">
+        <v>544</v>
+      </c>
+      <c r="B302" t="s">
+        <v>486</v>
+      </c>
+      <c r="C302" t="s">
+        <v>144</v>
+      </c>
+      <c r="D302" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" t="s">
+        <v>545</v>
+      </c>
+      <c r="B303" t="s">
+        <v>488</v>
+      </c>
+      <c r="C303" t="s">
+        <v>144</v>
+      </c>
+      <c r="D303" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" t="s">
+        <v>546</v>
+      </c>
+      <c r="B304" t="s">
+        <v>490</v>
+      </c>
+      <c r="C304" t="s">
+        <v>144</v>
+      </c>
+      <c r="D304" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" t="s">
+        <v>547</v>
+      </c>
+      <c r="B305" t="s">
+        <v>492</v>
+      </c>
+      <c r="C305" t="s">
+        <v>144</v>
+      </c>
+      <c r="D305" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" t="s">
+        <v>548</v>
+      </c>
+      <c r="B306" t="s">
+        <v>439</v>
+      </c>
+      <c r="C306" t="s">
+        <v>144</v>
+      </c>
+      <c r="D306" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" t="s">
+        <v>549</v>
+      </c>
+      <c r="B307" t="s">
+        <v>495</v>
+      </c>
+      <c r="C307" t="s">
+        <v>144</v>
+      </c>
+      <c r="D307" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" t="s">
+        <v>550</v>
+      </c>
+      <c r="B308" t="s">
+        <v>497</v>
+      </c>
+      <c r="C308" t="s">
+        <v>144</v>
+      </c>
+      <c r="D308" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" t="s">
+        <v>551</v>
+      </c>
+      <c r="B309" t="s">
+        <v>500</v>
+      </c>
+      <c r="C309" t="s">
+        <v>144</v>
+      </c>
+      <c r="D309" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" t="s">
+        <v>552</v>
+      </c>
+      <c r="B310" t="s">
+        <v>452</v>
+      </c>
+      <c r="C310" t="s">
+        <v>144</v>
+      </c>
+      <c r="D310" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" t="s">
+        <v>553</v>
+      </c>
+      <c r="B311" t="s">
+        <v>503</v>
+      </c>
+      <c r="C311" t="s">
+        <v>144</v>
+      </c>
+      <c r="D311" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" t="s">
+        <v>554</v>
+      </c>
+      <c r="B312" t="s">
+        <v>479</v>
+      </c>
+      <c r="C312" t="s">
+        <v>144</v>
+      </c>
+      <c r="D312" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" t="s">
+        <v>555</v>
+      </c>
+      <c r="B313" t="s">
+        <v>484</v>
+      </c>
+      <c r="C313" t="s">
+        <v>146</v>
+      </c>
+      <c r="D313" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" t="s">
+        <v>556</v>
+      </c>
+      <c r="B314" t="s">
+        <v>481</v>
+      </c>
+      <c r="C314" t="s">
+        <v>146</v>
+      </c>
+      <c r="D314" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" t="s">
+        <v>557</v>
+      </c>
+      <c r="B315" t="s">
+        <v>486</v>
+      </c>
+      <c r="C315" t="s">
+        <v>146</v>
+      </c>
+      <c r="D315" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" t="s">
+        <v>558</v>
+      </c>
+      <c r="B316" t="s">
+        <v>488</v>
+      </c>
+      <c r="C316" t="s">
+        <v>146</v>
+      </c>
+      <c r="D316" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" t="s">
+        <v>559</v>
+      </c>
+      <c r="B317" t="s">
+        <v>490</v>
+      </c>
+      <c r="C317" t="s">
+        <v>146</v>
+      </c>
+      <c r="D317" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" t="s">
+        <v>560</v>
+      </c>
+      <c r="B318" t="s">
+        <v>492</v>
+      </c>
+      <c r="C318" t="s">
+        <v>146</v>
+      </c>
+      <c r="D318" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" t="s">
+        <v>561</v>
+      </c>
+      <c r="B319" t="s">
+        <v>495</v>
+      </c>
+      <c r="C319" t="s">
+        <v>146</v>
+      </c>
+      <c r="D319" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" t="s">
+        <v>562</v>
+      </c>
+      <c r="B320" t="s">
+        <v>497</v>
+      </c>
+      <c r="C320" t="s">
+        <v>146</v>
+      </c>
+      <c r="D320" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" t="s">
+        <v>563</v>
+      </c>
+      <c r="B321" t="s">
+        <v>497</v>
+      </c>
+      <c r="C321" t="s">
+        <v>146</v>
+      </c>
+      <c r="D321" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" t="s">
+        <v>564</v>
+      </c>
+      <c r="B322" t="s">
+        <v>500</v>
+      </c>
+      <c r="C322" t="s">
+        <v>146</v>
+      </c>
+      <c r="D322" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" t="s">
+        <v>565</v>
+      </c>
+      <c r="B323" t="s">
+        <v>452</v>
+      </c>
+      <c r="C323" t="s">
+        <v>146</v>
+      </c>
+      <c r="D323" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" t="s">
+        <v>566</v>
+      </c>
+      <c r="B324" t="s">
+        <v>567</v>
+      </c>
+      <c r="C324" t="s">
+        <v>568</v>
+      </c>
+      <c r="D324" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" t="s">
+        <v>569</v>
+      </c>
+      <c r="B325" t="s">
+        <v>570</v>
+      </c>
+      <c r="C325" t="s">
+        <v>568</v>
+      </c>
+      <c r="D325" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" t="s">
+        <v>571</v>
+      </c>
+      <c r="B326" t="s">
+        <v>572</v>
+      </c>
+      <c r="C326" t="s">
+        <v>573</v>
+      </c>
+      <c r="D326" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" t="s">
+        <v>574</v>
+      </c>
+      <c r="B327" t="s">
+        <v>575</v>
+      </c>
+      <c r="C327" t="s">
+        <v>573</v>
+      </c>
+      <c r="D327" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" t="s">
+        <v>576</v>
+      </c>
+      <c r="B328" t="s">
+        <v>577</v>
+      </c>
+      <c r="C328" t="s">
+        <v>573</v>
+      </c>
+      <c r="D328" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329" t="s">
+        <v>578</v>
+      </c>
+      <c r="B329" t="s">
+        <v>579</v>
+      </c>
+      <c r="C329" t="s">
+        <v>444</v>
+      </c>
+      <c r="D329" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330" t="s">
+        <v>580</v>
+      </c>
+      <c r="B330" t="s">
+        <v>581</v>
+      </c>
+      <c r="C330" t="s">
+        <v>444</v>
+      </c>
+      <c r="D330" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" t="s">
+        <v>582</v>
+      </c>
+      <c r="B331" t="s">
+        <v>583</v>
+      </c>
+      <c r="C331" t="s">
+        <v>584</v>
+      </c>
+      <c r="D331" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" t="s">
+        <v>585</v>
+      </c>
+      <c r="B332" t="s">
+        <v>586</v>
+      </c>
+      <c r="C332" t="s">
+        <v>568</v>
+      </c>
+      <c r="D332" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" t="s">
+        <v>587</v>
+      </c>
+      <c r="B333" t="s">
+        <v>588</v>
+      </c>
+      <c r="C333" t="s">
+        <v>573</v>
+      </c>
+      <c r="D333" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334" t="s">
+        <v>589</v>
+      </c>
+      <c r="B334" t="s">
+        <v>590</v>
+      </c>
+      <c r="C334" t="s">
+        <v>573</v>
+      </c>
+      <c r="D334" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335" t="s">
+        <v>591</v>
+      </c>
+      <c r="B335" t="s">
+        <v>592</v>
+      </c>
+      <c r="C335" t="s">
+        <v>573</v>
+      </c>
+      <c r="D335" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336" t="s">
+        <v>593</v>
+      </c>
+      <c r="B336" t="s">
+        <v>594</v>
+      </c>
+      <c r="C336" t="s">
+        <v>595</v>
+      </c>
+      <c r="D336" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337" t="s">
+        <v>596</v>
+      </c>
+      <c r="B337" t="s">
+        <v>503</v>
+      </c>
+      <c r="C337" t="s">
+        <v>146</v>
+      </c>
+      <c r="D337" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" t="s">
+        <v>597</v>
+      </c>
+      <c r="B338" t="s">
+        <v>598</v>
+      </c>
+      <c r="C338" t="s">
+        <v>444</v>
+      </c>
+      <c r="D338" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339" t="s">
+        <v>599</v>
+      </c>
+      <c r="B339" t="s">
+        <v>600</v>
+      </c>
+      <c r="C339" t="s">
+        <v>601</v>
+      </c>
+      <c r="D339" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" t="s">
+        <v>602</v>
+      </c>
+      <c r="B340" t="s">
+        <v>603</v>
+      </c>
+      <c r="C340" t="s">
+        <v>601</v>
+      </c>
+      <c r="D340" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" t="s">
+        <v>604</v>
+      </c>
+      <c r="B341" t="s">
+        <v>605</v>
+      </c>
+      <c r="C341" t="s">
+        <v>146</v>
+      </c>
+      <c r="D341" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" t="s">
+        <v>606</v>
+      </c>
+      <c r="B342" t="s">
+        <v>607</v>
+      </c>
+      <c r="C342" t="s">
+        <v>146</v>
+      </c>
+      <c r="D342" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" t="s">
+        <v>608</v>
+      </c>
+      <c r="B343" t="s">
+        <v>609</v>
+      </c>
+      <c r="C343" t="s">
+        <v>146</v>
+      </c>
+      <c r="D343" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" t="s">
+        <v>610</v>
+      </c>
+      <c r="B344" t="s">
+        <v>611</v>
+      </c>
+      <c r="C344" t="s">
+        <v>477</v>
+      </c>
+      <c r="D344" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" t="s">
+        <v>612</v>
+      </c>
+      <c r="B345" t="s">
+        <v>613</v>
+      </c>
+      <c r="C345" t="s">
+        <v>477</v>
+      </c>
+      <c r="D345" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" t="s">
+        <v>614</v>
+      </c>
+      <c r="B346" t="s">
+        <v>615</v>
+      </c>
+      <c r="C346" t="s">
+        <v>477</v>
+      </c>
+      <c r="D346" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" t="s">
+        <v>616</v>
+      </c>
+      <c r="B347" t="s">
+        <v>617</v>
+      </c>
+      <c r="C347" t="s">
+        <v>477</v>
+      </c>
+      <c r="D347" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" t="s">
+        <v>618</v>
+      </c>
+      <c r="B348" t="s">
+        <v>619</v>
+      </c>
+      <c r="C348" t="s">
+        <v>477</v>
+      </c>
+      <c r="D348" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" t="s">
+        <v>620</v>
+      </c>
+      <c r="B349" t="s">
+        <v>621</v>
+      </c>
+      <c r="C349" t="s">
+        <v>477</v>
+      </c>
+      <c r="D349" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" t="s">
+        <v>622</v>
+      </c>
+      <c r="B350" t="s">
+        <v>623</v>
+      </c>
+      <c r="C350" t="s">
+        <v>477</v>
+      </c>
+      <c r="D350" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" t="s">
+        <v>624</v>
+      </c>
+      <c r="B351" t="s">
+        <v>625</v>
+      </c>
+      <c r="C351" t="s">
+        <v>477</v>
+      </c>
+      <c r="D351" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" t="s">
+        <v>626</v>
+      </c>
+      <c r="B352" t="s">
+        <v>627</v>
+      </c>
+      <c r="C352" t="s">
+        <v>477</v>
+      </c>
+      <c r="D352" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" t="s">
+        <v>628</v>
+      </c>
+      <c r="B353" t="s">
+        <v>629</v>
+      </c>
+      <c r="C353" t="s">
+        <v>477</v>
+      </c>
+      <c r="D353" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" t="s">
+        <v>630</v>
+      </c>
+      <c r="B354" t="s">
+        <v>631</v>
+      </c>
+      <c r="C354" t="s">
+        <v>477</v>
+      </c>
+      <c r="D354" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" t="s">
+        <v>632</v>
+      </c>
+      <c r="B355" t="s">
+        <v>633</v>
+      </c>
+      <c r="C355" t="s">
+        <v>477</v>
+      </c>
+      <c r="D355" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" t="s">
+        <v>634</v>
+      </c>
+      <c r="B356" t="s">
+        <v>635</v>
+      </c>
+      <c r="C356" t="s">
+        <v>477</v>
+      </c>
+      <c r="D356" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" t="s">
+        <v>636</v>
+      </c>
+      <c r="B357" t="s">
+        <v>637</v>
+      </c>
+      <c r="C357" t="s">
+        <v>477</v>
+      </c>
+      <c r="D357" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" t="s">
+        <v>638</v>
+      </c>
+      <c r="B358" t="s">
+        <v>639</v>
+      </c>
+      <c r="C358" t="s">
+        <v>477</v>
+      </c>
+      <c r="D358" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" t="s">
+        <v>640</v>
+      </c>
+      <c r="B359" t="s">
+        <v>641</v>
+      </c>
+      <c r="C359" t="s">
+        <v>477</v>
+      </c>
+      <c r="D359" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" t="s">
+        <v>642</v>
+      </c>
+      <c r="B360" t="s">
+        <v>643</v>
+      </c>
+      <c r="C360" t="s">
+        <v>644</v>
+      </c>
+      <c r="D360" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" t="s">
+        <v>645</v>
+      </c>
+      <c r="B361" t="s">
+        <v>646</v>
+      </c>
+      <c r="C361" t="s">
+        <v>644</v>
+      </c>
+      <c r="D361" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" t="s">
+        <v>647</v>
+      </c>
+      <c r="B362" t="s">
+        <v>648</v>
+      </c>
+      <c r="C362" t="s">
+        <v>644</v>
+      </c>
+      <c r="D362" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" t="s">
+        <v>649</v>
+      </c>
+      <c r="B363" t="s">
+        <v>650</v>
+      </c>
+      <c r="C363" t="s">
+        <v>644</v>
+      </c>
+      <c r="D363" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" t="s">
+        <v>651</v>
+      </c>
+      <c r="B364" t="s">
+        <v>652</v>
+      </c>
+      <c r="C364" t="s">
+        <v>644</v>
+      </c>
+      <c r="D364" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" t="s">
+        <v>653</v>
+      </c>
+      <c r="B365" t="s">
+        <v>654</v>
+      </c>
+      <c r="C365" t="s">
+        <v>644</v>
+      </c>
+      <c r="D365" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" t="s">
+        <v>655</v>
+      </c>
+      <c r="B366" t="s">
+        <v>656</v>
+      </c>
+      <c r="C366" t="s">
+        <v>644</v>
+      </c>
+      <c r="D366" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" t="s">
+        <v>657</v>
+      </c>
+      <c r="B367" t="s">
+        <v>658</v>
+      </c>
+      <c r="C367" t="s">
+        <v>644</v>
+      </c>
+      <c r="D367" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" t="s">
+        <v>659</v>
+      </c>
+      <c r="B368" t="s">
+        <v>660</v>
+      </c>
+      <c r="C368" t="s">
+        <v>477</v>
+      </c>
+      <c r="D368" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" t="s">
+        <v>661</v>
+      </c>
+      <c r="B369" t="s">
+        <v>662</v>
+      </c>
+      <c r="C369" t="s">
+        <v>477</v>
+      </c>
+      <c r="D369" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" t="s">
+        <v>663</v>
+      </c>
+      <c r="B370" t="s">
+        <v>664</v>
+      </c>
+      <c r="C370" t="s">
+        <v>477</v>
+      </c>
+      <c r="D370" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" t="s">
+        <v>665</v>
+      </c>
+      <c r="B371" t="s">
+        <v>666</v>
+      </c>
+      <c r="C371" t="s">
+        <v>477</v>
+      </c>
+      <c r="D371" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" t="s">
+        <v>667</v>
+      </c>
+      <c r="B372" t="s">
+        <v>668</v>
+      </c>
+      <c r="C372" t="s">
+        <v>477</v>
+      </c>
+      <c r="D372" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" t="s">
+        <v>669</v>
+      </c>
+      <c r="B373" t="s">
+        <v>670</v>
+      </c>
+      <c r="C373" t="s">
+        <v>477</v>
+      </c>
+      <c r="D373" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" t="s">
+        <v>671</v>
+      </c>
+      <c r="B374" t="s">
+        <v>672</v>
+      </c>
+      <c r="C374" t="s">
+        <v>477</v>
+      </c>
+      <c r="D374" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" t="s">
+        <v>673</v>
+      </c>
+      <c r="B375" t="s">
+        <v>674</v>
+      </c>
+      <c r="C375" t="s">
+        <v>477</v>
+      </c>
+      <c r="D375" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" t="s">
+        <v>675</v>
+      </c>
+      <c r="B376" t="s">
+        <v>676</v>
+      </c>
+      <c r="C376" t="s">
+        <v>432</v>
+      </c>
+      <c r="D376" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" t="s">
+        <v>677</v>
+      </c>
+      <c r="B377" t="s">
+        <v>678</v>
+      </c>
+      <c r="C377" t="s">
+        <v>477</v>
+      </c>
+      <c r="D377" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" t="s">
+        <v>679</v>
+      </c>
+      <c r="B378" t="s">
+        <v>680</v>
+      </c>
+      <c r="C378" t="s">
+        <v>477</v>
+      </c>
+      <c r="D378" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" t="s">
+        <v>681</v>
+      </c>
+      <c r="B379" t="s">
+        <v>682</v>
+      </c>
+      <c r="C379" t="s">
+        <v>477</v>
+      </c>
+      <c r="D379" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" t="s">
+        <v>683</v>
+      </c>
+      <c r="B380" t="s">
+        <v>684</v>
+      </c>
+      <c r="C380" t="s">
+        <v>477</v>
+      </c>
+      <c r="D380" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" t="s">
+        <v>685</v>
+      </c>
+      <c r="B381" t="s">
+        <v>686</v>
+      </c>
+      <c r="C381" t="s">
+        <v>477</v>
+      </c>
+      <c r="D381" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" t="s">
+        <v>687</v>
+      </c>
+      <c r="B382" t="s">
+        <v>688</v>
+      </c>
+      <c r="C382" t="s">
+        <v>477</v>
+      </c>
+      <c r="D382" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" t="s">
+        <v>689</v>
+      </c>
+      <c r="B383" t="s">
+        <v>607</v>
+      </c>
+      <c r="C383" t="s">
+        <v>144</v>
+      </c>
+      <c r="D383" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" t="s">
+        <v>690</v>
+      </c>
+      <c r="B384" t="s">
+        <v>609</v>
+      </c>
+      <c r="C384" t="s">
+        <v>144</v>
+      </c>
+      <c r="D384" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" t="s">
+        <v>691</v>
+      </c>
+      <c r="B385" t="s">
+        <v>692</v>
+      </c>
+      <c r="C385" t="s">
+        <v>144</v>
+      </c>
+      <c r="D385" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" t="s">
+        <v>693</v>
+      </c>
+      <c r="B386" t="s">
+        <v>694</v>
+      </c>
+      <c r="C386" t="s">
+        <v>144</v>
+      </c>
+      <c r="D386" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" t="s">
+        <v>695</v>
+      </c>
+      <c r="B387" t="s">
+        <v>696</v>
+      </c>
+      <c r="C387" t="s">
+        <v>144</v>
+      </c>
+      <c r="D387" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" t="s">
+        <v>697</v>
+      </c>
+      <c r="B388" t="s">
+        <v>605</v>
+      </c>
+      <c r="C388" t="s">
+        <v>698</v>
+      </c>
+      <c r="D388" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" t="s">
+        <v>699</v>
+      </c>
+      <c r="B389" t="s">
+        <v>607</v>
+      </c>
+      <c r="C389" t="s">
+        <v>698</v>
+      </c>
+      <c r="D389" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" t="s">
+        <v>700</v>
+      </c>
+      <c r="B390" t="s">
+        <v>609</v>
+      </c>
+      <c r="C390" t="s">
+        <v>698</v>
+      </c>
+      <c r="D390" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" t="s">
+        <v>701</v>
+      </c>
+      <c r="B391" t="s">
+        <v>692</v>
+      </c>
+      <c r="C391" t="s">
+        <v>698</v>
+      </c>
+      <c r="D391" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" t="s">
+        <v>702</v>
+      </c>
+      <c r="B392" t="s">
+        <v>605</v>
+      </c>
+      <c r="C392" t="s">
+        <v>144</v>
+      </c>
+      <c r="D392" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" t="s">
+        <v>703</v>
+      </c>
+      <c r="B393" t="s">
+        <v>692</v>
+      </c>
+      <c r="C393" t="s">
+        <v>146</v>
+      </c>
+      <c r="D393" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" t="s">
+        <v>704</v>
+      </c>
+      <c r="B394" t="s">
+        <v>694</v>
+      </c>
+      <c r="C394" t="s">
+        <v>146</v>
+      </c>
+      <c r="D394" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" t="s">
+        <v>705</v>
+      </c>
+      <c r="B395" t="s">
+        <v>694</v>
+      </c>
+      <c r="C395" t="s">
+        <v>146</v>
+      </c>
+      <c r="D395" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" t="s">
+        <v>706</v>
+      </c>
+      <c r="B396" t="s">
+        <v>696</v>
+      </c>
+      <c r="C396" t="s">
+        <v>146</v>
+      </c>
+      <c r="D396" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397" t="s">
+        <v>707</v>
+      </c>
+      <c r="B397" t="s">
+        <v>708</v>
+      </c>
+      <c r="C397" t="s">
+        <v>709</v>
+      </c>
+      <c r="D397" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398" t="s">
+        <v>710</v>
+      </c>
+      <c r="B398" t="s">
+        <v>711</v>
+      </c>
+      <c r="C398" t="s">
+        <v>709</v>
+      </c>
+      <c r="D398" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399" t="s">
+        <v>712</v>
+      </c>
+      <c r="B399" t="s">
+        <v>713</v>
+      </c>
+      <c r="C399" t="s">
+        <v>709</v>
+      </c>
+      <c r="D399" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400" t="s">
+        <v>714</v>
+      </c>
+      <c r="B400" t="s">
+        <v>715</v>
+      </c>
+      <c r="C400" t="s">
+        <v>709</v>
+      </c>
+      <c r="D400" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401" t="s">
+        <v>716</v>
+      </c>
+      <c r="B401" t="s">
+        <v>717</v>
+      </c>
+      <c r="C401" t="s">
+        <v>709</v>
+      </c>
+      <c r="D401" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402" t="s">
+        <v>718</v>
+      </c>
+      <c r="B402" t="s">
+        <v>719</v>
+      </c>
+      <c r="C402" t="s">
+        <v>709</v>
+      </c>
+      <c r="D402" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403" t="s">
+        <v>720</v>
+      </c>
+      <c r="B403" t="s">
+        <v>721</v>
+      </c>
+      <c r="C403" t="s">
+        <v>709</v>
+      </c>
+      <c r="D403" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404" t="s">
+        <v>722</v>
+      </c>
+      <c r="B404" t="s">
+        <v>723</v>
+      </c>
+      <c r="C404" t="s">
+        <v>709</v>
+      </c>
+      <c r="D404" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405" t="s">
+        <v>724</v>
+      </c>
+      <c r="B405" t="s">
+        <v>725</v>
+      </c>
+      <c r="C405" t="s">
+        <v>709</v>
+      </c>
+      <c r="D405" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406" t="s">
+        <v>726</v>
+      </c>
+      <c r="B406" t="s">
+        <v>727</v>
+      </c>
+      <c r="C406" t="s">
+        <v>709</v>
+      </c>
+      <c r="D406" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407" t="s">
+        <v>728</v>
+      </c>
+      <c r="B407" t="s">
+        <v>729</v>
+      </c>
+      <c r="C407" t="s">
+        <v>709</v>
+      </c>
+      <c r="D407" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408" t="s">
+        <v>730</v>
+      </c>
+      <c r="B408" t="s">
+        <v>731</v>
+      </c>
+      <c r="C408" t="s">
+        <v>709</v>
+      </c>
+      <c r="D408" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409" t="s">
+        <v>732</v>
+      </c>
+      <c r="B409" t="s">
+        <v>733</v>
+      </c>
+      <c r="C409" t="s">
+        <v>709</v>
+      </c>
+      <c r="D409" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410" t="s">
+        <v>734</v>
+      </c>
+      <c r="B410" t="s">
+        <v>735</v>
+      </c>
+      <c r="C410" t="s">
+        <v>736</v>
+      </c>
+      <c r="D410" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411" t="s">
+        <v>737</v>
+      </c>
+      <c r="B411" t="s">
+        <v>738</v>
+      </c>
+      <c r="C411" t="s">
+        <v>736</v>
+      </c>
+      <c r="D411" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412" t="s">
+        <v>739</v>
+      </c>
+      <c r="B412" t="s">
+        <v>740</v>
+      </c>
+      <c r="C412" t="s">
+        <v>741</v>
+      </c>
+      <c r="D412" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413" t="s">
+        <v>742</v>
+      </c>
+      <c r="B413" t="s">
+        <v>743</v>
+      </c>
+      <c r="C413" t="s">
+        <v>741</v>
+      </c>
+      <c r="D413" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414" t="s">
+        <v>744</v>
+      </c>
+      <c r="B414" t="s">
+        <v>745</v>
+      </c>
+      <c r="C414" t="s">
+        <v>741</v>
+      </c>
+      <c r="D414" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415" t="s">
+        <v>746</v>
+      </c>
+      <c r="B415" t="s">
+        <v>747</v>
+      </c>
+      <c r="C415" t="s">
+        <v>741</v>
+      </c>
+      <c r="D415" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416" t="s">
+        <v>748</v>
+      </c>
+      <c r="B416" t="s">
+        <v>749</v>
+      </c>
+      <c r="C416" t="s">
+        <v>741</v>
+      </c>
+      <c r="D416" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417" t="s">
+        <v>750</v>
+      </c>
+      <c r="B417" t="s">
+        <v>751</v>
+      </c>
+      <c r="C417" t="s">
+        <v>741</v>
+      </c>
+      <c r="D417" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418" t="s">
+        <v>752</v>
+      </c>
+      <c r="B418" t="s">
+        <v>753</v>
+      </c>
+      <c r="C418" t="s">
+        <v>741</v>
+      </c>
+      <c r="D418" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419" t="s">
+        <v>754</v>
+      </c>
+      <c r="B419" t="s">
+        <v>755</v>
+      </c>
+      <c r="C419" t="s">
+        <v>741</v>
+      </c>
+      <c r="D419" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420" t="s">
+        <v>756</v>
+      </c>
+      <c r="B420" t="s">
+        <v>757</v>
+      </c>
+      <c r="C420" t="s">
+        <v>477</v>
+      </c>
+      <c r="D420" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421" t="s">
+        <v>758</v>
+      </c>
+      <c r="B421" t="s">
+        <v>759</v>
+      </c>
+      <c r="C421" t="s">
+        <v>601</v>
+      </c>
+      <c r="D421" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422" t="s">
+        <v>760</v>
+      </c>
+      <c r="B422" t="s">
+        <v>761</v>
+      </c>
+      <c r="C422" t="s">
+        <v>601</v>
+      </c>
+      <c r="D422" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423" t="s">
+        <v>762</v>
+      </c>
+      <c r="B423" t="s">
+        <v>763</v>
+      </c>
+      <c r="C423" t="s">
+        <v>764</v>
+      </c>
+      <c r="D423" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424" t="s">
+        <v>765</v>
+      </c>
+      <c r="B424" t="s">
+        <v>766</v>
+      </c>
+      <c r="C424" t="s">
+        <v>595</v>
+      </c>
+      <c r="D424" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425" t="s">
+        <v>767</v>
+      </c>
+      <c r="B425" t="s">
+        <v>768</v>
+      </c>
+      <c r="C425" t="s">
+        <v>769</v>
+      </c>
+      <c r="D425" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426" t="s">
+        <v>770</v>
+      </c>
+      <c r="B426" t="s">
+        <v>771</v>
+      </c>
+      <c r="C426" t="s">
+        <v>455</v>
+      </c>
+      <c r="D426" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427" t="s">
+        <v>772</v>
+      </c>
+      <c r="B427" t="s">
+        <v>773</v>
+      </c>
+      <c r="C427" t="s">
+        <v>698</v>
+      </c>
+      <c r="D427" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428" t="s">
+        <v>774</v>
+      </c>
+      <c r="B428" t="s">
+        <v>775</v>
+      </c>
+      <c r="C428" t="s">
+        <v>776</v>
+      </c>
+      <c r="D428" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429" t="s">
+        <v>777</v>
+      </c>
+      <c r="B429" t="s">
+        <v>778</v>
+      </c>
+      <c r="C429" t="s">
+        <v>146</v>
+      </c>
+      <c r="D429" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430" t="s">
+        <v>779</v>
+      </c>
+      <c r="B430" t="s">
+        <v>780</v>
+      </c>
+      <c r="C430" t="s">
+        <v>482</v>
+      </c>
+      <c r="D430" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431" t="s">
+        <v>781</v>
+      </c>
+      <c r="B431" t="s">
+        <v>782</v>
+      </c>
+      <c r="C431" t="s">
+        <v>146</v>
+      </c>
+      <c r="D431" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432" t="s">
+        <v>783</v>
+      </c>
+      <c r="B432" t="s">
+        <v>784</v>
+      </c>
+      <c r="C432" t="s">
+        <v>146</v>
+      </c>
+      <c r="D432" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433" t="s">
+        <v>785</v>
+      </c>
+      <c r="B433" t="s">
+        <v>786</v>
+      </c>
+      <c r="C433" t="s">
+        <v>144</v>
+      </c>
+      <c r="D433" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434" t="s">
+        <v>787</v>
+      </c>
+      <c r="B434" t="s">
+        <v>788</v>
+      </c>
+      <c r="C434" t="s">
+        <v>776</v>
+      </c>
+      <c r="D434" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435" t="s">
+        <v>789</v>
+      </c>
+      <c r="B435" t="s">
+        <v>790</v>
+      </c>
+      <c r="C435" t="s">
+        <v>601</v>
+      </c>
+      <c r="D435" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436" t="s">
+        <v>791</v>
+      </c>
+      <c r="B436" t="s">
+        <v>792</v>
+      </c>
+      <c r="C436" t="s">
+        <v>146</v>
+      </c>
+      <c r="D436" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437" t="s">
+        <v>793</v>
+      </c>
+      <c r="B437" t="s">
+        <v>794</v>
+      </c>
+      <c r="C437" t="s">
+        <v>146</v>
+      </c>
+      <c r="D437" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438" t="s">
+        <v>795</v>
+      </c>
+      <c r="B438" t="s">
+        <v>796</v>
+      </c>
+      <c r="C438" t="s">
+        <v>432</v>
+      </c>
+      <c r="D438" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439" t="s">
+        <v>797</v>
+      </c>
+      <c r="B439" t="s">
+        <v>784</v>
+      </c>
+      <c r="C439" t="s">
+        <v>144</v>
+      </c>
+      <c r="D439" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440" t="s">
+        <v>798</v>
+      </c>
+      <c r="B440" t="s">
+        <v>799</v>
+      </c>
+      <c r="C440" t="s">
+        <v>601</v>
+      </c>
+      <c r="D440" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441" t="s">
+        <v>800</v>
+      </c>
+      <c r="B441" t="s">
+        <v>801</v>
+      </c>
+      <c r="C441" t="s">
+        <v>482</v>
+      </c>
+      <c r="D441" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442" t="s">
+        <v>802</v>
+      </c>
+      <c r="B442" t="s">
+        <v>782</v>
+      </c>
+      <c r="C442" t="s">
+        <v>527</v>
+      </c>
+      <c r="D442" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443" t="s">
+        <v>803</v>
+      </c>
+      <c r="B443" t="s">
+        <v>804</v>
+      </c>
+      <c r="C443" t="s">
+        <v>144</v>
+      </c>
+      <c r="D443" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" t="s">
+        <v>805</v>
+      </c>
+      <c r="B444" t="s">
+        <v>806</v>
+      </c>
+      <c r="C444" t="s">
+        <v>601</v>
+      </c>
+      <c r="D444" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" t="s">
+        <v>807</v>
+      </c>
+      <c r="B445" t="s">
+        <v>808</v>
+      </c>
+      <c r="C445" t="s">
+        <v>595</v>
+      </c>
+      <c r="D445" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" t="s">
+        <v>809</v>
+      </c>
+      <c r="B446" t="s">
+        <v>810</v>
+      </c>
+      <c r="C446" t="s">
+        <v>432</v>
+      </c>
+      <c r="D446" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" t="s">
+        <v>811</v>
+      </c>
+      <c r="B447" t="s">
+        <v>812</v>
+      </c>
+      <c r="C447" t="s">
+        <v>601</v>
+      </c>
+      <c r="D447" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" t="s">
+        <v>813</v>
+      </c>
+      <c r="B448" t="s">
+        <v>814</v>
+      </c>
+      <c r="C448" t="s">
+        <v>432</v>
+      </c>
+      <c r="D448" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" t="s">
+        <v>815</v>
+      </c>
+      <c r="B449" t="s">
+        <v>816</v>
+      </c>
+      <c r="C449" t="s">
+        <v>450</v>
+      </c>
+      <c r="D449" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" t="s">
+        <v>817</v>
+      </c>
+      <c r="B450" t="s">
+        <v>818</v>
+      </c>
+      <c r="C450" t="s">
+        <v>450</v>
+      </c>
+      <c r="D450" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" t="s">
+        <v>819</v>
+      </c>
+      <c r="B451" t="s">
+        <v>816</v>
+      </c>
+      <c r="C451" t="s">
+        <v>527</v>
+      </c>
+      <c r="D451" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" t="s">
+        <v>820</v>
+      </c>
+      <c r="B452" t="s">
+        <v>821</v>
+      </c>
+      <c r="C452" t="s">
+        <v>432</v>
+      </c>
+      <c r="D452" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" t="s">
+        <v>822</v>
+      </c>
+      <c r="B453" t="s">
+        <v>792</v>
+      </c>
+      <c r="C453" t="s">
+        <v>450</v>
+      </c>
+      <c r="D453" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" t="s">
+        <v>823</v>
+      </c>
+      <c r="B454" t="s">
+        <v>824</v>
+      </c>
+      <c r="C454" t="s">
+        <v>432</v>
+      </c>
+      <c r="D454" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" t="s">
+        <v>825</v>
+      </c>
+      <c r="B455" t="s">
+        <v>826</v>
+      </c>
+      <c r="C455" t="s">
+        <v>764</v>
+      </c>
+      <c r="D455" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" t="s">
+        <v>827</v>
+      </c>
+      <c r="B456" t="s">
+        <v>828</v>
+      </c>
+      <c r="C456" t="s">
+        <v>776</v>
+      </c>
+      <c r="D456" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" t="s">
+        <v>829</v>
+      </c>
+      <c r="B457" t="s">
+        <v>830</v>
+      </c>
+      <c r="C457" t="s">
+        <v>601</v>
+      </c>
+      <c r="D457" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" t="s">
+        <v>831</v>
+      </c>
+      <c r="B458" t="s">
+        <v>832</v>
+      </c>
+      <c r="C458" t="s">
+        <v>573</v>
+      </c>
+      <c r="D458" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" t="s">
+        <v>833</v>
+      </c>
+      <c r="B459" t="s">
+        <v>834</v>
+      </c>
+      <c r="C459" t="s">
+        <v>764</v>
+      </c>
+      <c r="D459" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" t="s">
+        <v>835</v>
+      </c>
+      <c r="B460" t="s">
+        <v>836</v>
+      </c>
+      <c r="C460" t="s">
+        <v>482</v>
+      </c>
+      <c r="D460" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" t="s">
+        <v>837</v>
+      </c>
+      <c r="B461" t="s">
+        <v>838</v>
+      </c>
+      <c r="C461" t="s">
+        <v>573</v>
+      </c>
+      <c r="D461" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" t="s">
+        <v>839</v>
+      </c>
+      <c r="B462" t="s">
+        <v>840</v>
+      </c>
+      <c r="C462" t="s">
+        <v>144</v>
+      </c>
+      <c r="D462" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" t="s">
+        <v>841</v>
+      </c>
+      <c r="B463" t="s">
+        <v>842</v>
+      </c>
+      <c r="C463" t="s">
+        <v>573</v>
+      </c>
+      <c r="D463" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" t="s">
+        <v>843</v>
+      </c>
+      <c r="B464" t="s">
+        <v>844</v>
+      </c>
+      <c r="C464" t="s">
+        <v>432</v>
+      </c>
+      <c r="D464" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" t="s">
+        <v>845</v>
+      </c>
+      <c r="B465" t="s">
+        <v>846</v>
+      </c>
+      <c r="C465" t="s">
+        <v>764</v>
+      </c>
+      <c r="D465" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" t="s">
+        <v>847</v>
+      </c>
+      <c r="B466" t="s">
+        <v>848</v>
+      </c>
+      <c r="C466" t="s">
+        <v>527</v>
+      </c>
+      <c r="D466" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467" t="s">
+        <v>849</v>
+      </c>
+      <c r="B467" t="s">
+        <v>850</v>
+      </c>
+      <c r="C467" t="s">
+        <v>146</v>
+      </c>
+      <c r="D467" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468" t="s">
+        <v>851</v>
+      </c>
+      <c r="B468" t="s">
+        <v>852</v>
+      </c>
+      <c r="C468" t="s">
+        <v>601</v>
+      </c>
+      <c r="D468" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469" t="s">
+        <v>853</v>
+      </c>
+      <c r="B469" t="s">
+        <v>854</v>
+      </c>
+      <c r="C469" t="s">
+        <v>144</v>
+      </c>
+      <c r="D469" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470" t="s">
+        <v>855</v>
+      </c>
+      <c r="B470" t="s">
+        <v>778</v>
+      </c>
+      <c r="C470" t="s">
+        <v>527</v>
+      </c>
+      <c r="D470" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471" t="s">
+        <v>856</v>
+      </c>
+      <c r="B471" t="s">
+        <v>804</v>
+      </c>
+      <c r="C471" t="s">
+        <v>146</v>
+      </c>
+      <c r="D471" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472" t="s">
+        <v>857</v>
+      </c>
+      <c r="B472" t="s">
+        <v>814</v>
+      </c>
+      <c r="C472" t="s">
+        <v>146</v>
+      </c>
+      <c r="D472" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473" t="s">
+        <v>858</v>
+      </c>
+      <c r="B473" t="s">
+        <v>848</v>
+      </c>
+      <c r="C473" t="s">
+        <v>432</v>
+      </c>
+      <c r="D473" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474" t="s">
+        <v>859</v>
+      </c>
+      <c r="B474" t="s">
+        <v>860</v>
+      </c>
+      <c r="C474" t="s">
+        <v>601</v>
+      </c>
+      <c r="D474" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475" t="s">
+        <v>861</v>
+      </c>
+      <c r="B475" t="s">
+        <v>862</v>
+      </c>
+      <c r="C475" t="s">
+        <v>482</v>
+      </c>
+      <c r="D475" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476" t="s">
+        <v>863</v>
+      </c>
+      <c r="B476" t="s">
+        <v>864</v>
+      </c>
+      <c r="C476" t="s">
+        <v>527</v>
+      </c>
+      <c r="D476" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477" t="s">
+        <v>865</v>
+      </c>
+      <c r="B477" t="s">
+        <v>864</v>
+      </c>
+      <c r="C477" t="s">
+        <v>450</v>
+      </c>
+      <c r="D477" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478" t="s">
+        <v>866</v>
+      </c>
+      <c r="B478" t="s">
+        <v>867</v>
+      </c>
+      <c r="C478" t="s">
+        <v>432</v>
+      </c>
+      <c r="D478" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479" t="s">
+        <v>868</v>
+      </c>
+      <c r="B479" t="s">
+        <v>869</v>
+      </c>
+      <c r="C479" t="s">
+        <v>776</v>
+      </c>
+      <c r="D479" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480" t="s">
+        <v>870</v>
+      </c>
+      <c r="B480" t="s">
+        <v>871</v>
+      </c>
+      <c r="C480" t="s">
+        <v>144</v>
+      </c>
+      <c r="D480" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481" t="s">
+        <v>872</v>
+      </c>
+      <c r="B481" t="s">
+        <v>873</v>
+      </c>
+      <c r="C481" t="s">
+        <v>874</v>
+      </c>
+      <c r="D481" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482" t="s">
+        <v>875</v>
+      </c>
+      <c r="B482" t="s">
+        <v>876</v>
+      </c>
+      <c r="C482" t="s">
+        <v>601</v>
+      </c>
+      <c r="D482" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483" t="s">
+        <v>877</v>
+      </c>
+      <c r="B483" t="s">
+        <v>878</v>
+      </c>
+      <c r="C483" t="s">
+        <v>595</v>
+      </c>
+      <c r="D483" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484" t="s">
+        <v>879</v>
+      </c>
+      <c r="B484" t="s">
+        <v>880</v>
+      </c>
+      <c r="C484" t="s">
+        <v>527</v>
+      </c>
+      <c r="D484" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485" t="s">
+        <v>881</v>
+      </c>
+      <c r="B485" t="s">
+        <v>848</v>
+      </c>
+      <c r="C485" t="s">
+        <v>450</v>
+      </c>
+      <c r="D485" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486" t="s">
+        <v>882</v>
+      </c>
+      <c r="B486" t="s">
+        <v>792</v>
+      </c>
+      <c r="C486" t="s">
+        <v>142</v>
+      </c>
+      <c r="D486" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487" t="s">
+        <v>883</v>
+      </c>
+      <c r="B487" t="s">
+        <v>884</v>
+      </c>
+      <c r="C487" t="s">
+        <v>146</v>
+      </c>
+      <c r="D487" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488" t="s">
+        <v>885</v>
+      </c>
+      <c r="B488" t="s">
+        <v>886</v>
+      </c>
+      <c r="C488" t="s">
+        <v>432</v>
+      </c>
+      <c r="D488" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489" t="s">
+        <v>887</v>
+      </c>
+      <c r="B489" t="s">
+        <v>784</v>
+      </c>
+      <c r="C489" t="s">
+        <v>527</v>
+      </c>
+      <c r="D489" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490" t="s">
+        <v>888</v>
+      </c>
+      <c r="B490" t="s">
+        <v>889</v>
+      </c>
+      <c r="C490" t="s">
+        <v>601</v>
+      </c>
+      <c r="D490" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491" t="s">
+        <v>890</v>
+      </c>
+      <c r="B491" t="s">
+        <v>844</v>
+      </c>
+      <c r="C491" t="s">
+        <v>146</v>
+      </c>
+      <c r="D491" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492" t="s">
+        <v>891</v>
+      </c>
+      <c r="B492" t="s">
+        <v>892</v>
+      </c>
+      <c r="C492" t="s">
+        <v>601</v>
+      </c>
+      <c r="D492" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493" t="s">
+        <v>893</v>
+      </c>
+      <c r="B493" t="s">
+        <v>844</v>
+      </c>
+      <c r="C493" t="s">
+        <v>527</v>
+      </c>
+      <c r="D493" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494" t="s">
+        <v>894</v>
+      </c>
+      <c r="B494" t="s">
+        <v>794</v>
+      </c>
+      <c r="C494" t="s">
+        <v>432</v>
+      </c>
+      <c r="D494" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495" t="s">
+        <v>895</v>
+      </c>
+      <c r="B495" t="s">
+        <v>786</v>
+      </c>
+      <c r="C495" t="s">
+        <v>432</v>
+      </c>
+      <c r="D495" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496" t="s">
+        <v>896</v>
+      </c>
+      <c r="B496" t="s">
+        <v>862</v>
+      </c>
+      <c r="C496" t="s">
+        <v>527</v>
+      </c>
+      <c r="D496" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497" t="s">
+        <v>897</v>
+      </c>
+      <c r="B497" t="s">
+        <v>898</v>
+      </c>
+      <c r="C497" t="s">
+        <v>568</v>
+      </c>
+      <c r="D497" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498" t="s">
+        <v>899</v>
+      </c>
+      <c r="B498" t="s">
+        <v>900</v>
+      </c>
+      <c r="C498" t="s">
+        <v>568</v>
+      </c>
+      <c r="D498" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499" t="s">
+        <v>901</v>
+      </c>
+      <c r="B499" t="s">
+        <v>880</v>
+      </c>
+      <c r="C499" t="s">
+        <v>432</v>
+      </c>
+      <c r="D499" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500" t="s">
+        <v>902</v>
+      </c>
+      <c r="B500" t="s">
+        <v>824</v>
+      </c>
+      <c r="C500" t="s">
+        <v>146</v>
+      </c>
+      <c r="D500" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501" t="s">
+        <v>903</v>
+      </c>
+      <c r="B501" t="s">
+        <v>904</v>
+      </c>
+      <c r="C501" t="s">
+        <v>482</v>
+      </c>
+      <c r="D501" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502" t="s">
+        <v>905</v>
+      </c>
+      <c r="B502" t="s">
+        <v>906</v>
+      </c>
+      <c r="C502" t="s">
+        <v>568</v>
+      </c>
+      <c r="D502" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503" t="s">
+        <v>907</v>
+      </c>
+      <c r="B503" t="s">
+        <v>908</v>
+      </c>
+      <c r="C503" t="s">
+        <v>601</v>
+      </c>
+      <c r="D503" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504" t="s">
+        <v>909</v>
+      </c>
+      <c r="B504" t="s">
+        <v>778</v>
+      </c>
+      <c r="C504" t="s">
+        <v>144</v>
+      </c>
+      <c r="D504" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505" t="s">
+        <v>910</v>
+      </c>
+      <c r="B505" t="s">
+        <v>911</v>
+      </c>
+      <c r="C505" t="s">
+        <v>601</v>
+      </c>
+      <c r="D505" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506" t="s">
+        <v>912</v>
+      </c>
+      <c r="B506" t="s">
+        <v>850</v>
+      </c>
+      <c r="C506" t="s">
+        <v>432</v>
+      </c>
+      <c r="D506" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507" t="s">
+        <v>913</v>
+      </c>
+      <c r="B507" t="s">
+        <v>914</v>
+      </c>
+      <c r="C507" t="s">
+        <v>764</v>
+      </c>
+      <c r="D507" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508" t="s">
+        <v>915</v>
+      </c>
+      <c r="B508" t="s">
+        <v>794</v>
+      </c>
+      <c r="C508" t="s">
+        <v>450</v>
+      </c>
+      <c r="D508" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509" t="s">
+        <v>916</v>
+      </c>
+      <c r="B509" t="s">
+        <v>780</v>
+      </c>
+      <c r="C509" t="s">
+        <v>144</v>
+      </c>
+      <c r="D509" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510" t="s">
+        <v>917</v>
+      </c>
+      <c r="B510" t="s">
+        <v>918</v>
+      </c>
+      <c r="C510" t="s">
+        <v>601</v>
+      </c>
+      <c r="D510" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511" t="s">
+        <v>919</v>
+      </c>
+      <c r="B511" t="s">
+        <v>850</v>
+      </c>
+      <c r="C511" t="s">
+        <v>482</v>
+      </c>
+      <c r="D511" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512" t="s">
+        <v>920</v>
+      </c>
+      <c r="B512" t="s">
+        <v>854</v>
+      </c>
+      <c r="C512" t="s">
+        <v>432</v>
+      </c>
+      <c r="D512" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513" t="s">
+        <v>921</v>
+      </c>
+      <c r="B513" t="s">
+        <v>824</v>
+      </c>
+      <c r="C513" t="s">
+        <v>482</v>
+      </c>
+      <c r="D513" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514" t="s">
+        <v>922</v>
+      </c>
+      <c r="B514" t="s">
+        <v>923</v>
+      </c>
+      <c r="C514" t="s">
+        <v>601</v>
+      </c>
+      <c r="D514" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515" t="s">
+        <v>924</v>
+      </c>
+      <c r="B515" t="s">
+        <v>794</v>
+      </c>
+      <c r="C515" t="s">
+        <v>144</v>
+      </c>
+      <c r="D515" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516" t="s">
+        <v>925</v>
+      </c>
+      <c r="B516" t="s">
+        <v>904</v>
+      </c>
+      <c r="C516" t="s">
+        <v>146</v>
+      </c>
+      <c r="D516" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517" t="s">
+        <v>926</v>
+      </c>
+      <c r="B517" t="s">
+        <v>927</v>
+      </c>
+      <c r="C517" t="s">
+        <v>432</v>
+      </c>
+      <c r="D517" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518" t="s">
+        <v>928</v>
+      </c>
+      <c r="B518" t="s">
+        <v>824</v>
+      </c>
+      <c r="C518" t="s">
+        <v>736</v>
+      </c>
+      <c r="D518" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519" t="s">
+        <v>929</v>
+      </c>
+      <c r="B519" t="s">
+        <v>871</v>
+      </c>
+      <c r="C519" t="s">
+        <v>146</v>
+      </c>
+      <c r="D519" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520" t="s">
+        <v>930</v>
+      </c>
+      <c r="B520" t="s">
+        <v>931</v>
+      </c>
+      <c r="C520" t="s">
+        <v>601</v>
+      </c>
+      <c r="D520" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521" t="s">
+        <v>932</v>
+      </c>
+      <c r="B521" t="s">
+        <v>933</v>
+      </c>
+      <c r="C521" t="s">
+        <v>527</v>
+      </c>
+      <c r="D521" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522" t="s">
+        <v>934</v>
+      </c>
+      <c r="B522" t="s">
+        <v>801</v>
+      </c>
+      <c r="C522" t="s">
+        <v>144</v>
+      </c>
+      <c r="D522" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523" t="s">
+        <v>935</v>
+      </c>
+      <c r="B523" t="s">
+        <v>844</v>
+      </c>
+      <c r="C523" t="s">
+        <v>140</v>
+      </c>
+      <c r="D523" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524" t="s">
+        <v>936</v>
+      </c>
+      <c r="B524" t="s">
+        <v>937</v>
+      </c>
+      <c r="C524" t="s">
+        <v>601</v>
+      </c>
+      <c r="D524" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525" t="s">
+        <v>938</v>
+      </c>
+      <c r="B525" t="s">
+        <v>939</v>
+      </c>
+      <c r="C525" t="s">
+        <v>601</v>
+      </c>
+      <c r="D525" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526" t="s">
+        <v>940</v>
+      </c>
+      <c r="B526" t="s">
+        <v>941</v>
+      </c>
+      <c r="C526" t="s">
+        <v>764</v>
+      </c>
+      <c r="D526" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527" t="s">
+        <v>942</v>
+      </c>
+      <c r="B527" t="s">
+        <v>840</v>
+      </c>
+      <c r="C527" t="s">
+        <v>450</v>
+      </c>
+      <c r="D527" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528" t="s">
+        <v>943</v>
+      </c>
+      <c r="B528" t="s">
+        <v>786</v>
+      </c>
+      <c r="C528" t="s">
+        <v>146</v>
+      </c>
+      <c r="D528" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529" t="s">
+        <v>944</v>
+      </c>
+      <c r="B529" t="s">
+        <v>945</v>
+      </c>
+      <c r="C529" t="s">
+        <v>601</v>
+      </c>
+      <c r="D529" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530" t="s">
+        <v>946</v>
+      </c>
+      <c r="B530" t="s">
+        <v>867</v>
+      </c>
+      <c r="C530" t="s">
+        <v>146</v>
+      </c>
+      <c r="D530" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531" t="s">
+        <v>947</v>
+      </c>
+      <c r="B531" t="s">
+        <v>948</v>
+      </c>
+      <c r="C531" t="s">
+        <v>432</v>
+      </c>
+      <c r="D531" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532" t="s">
+        <v>949</v>
+      </c>
+      <c r="B532" t="s">
+        <v>871</v>
+      </c>
+      <c r="C532" t="s">
+        <v>432</v>
+      </c>
+      <c r="D532" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533" t="s">
+        <v>950</v>
+      </c>
+      <c r="B533" t="s">
+        <v>871</v>
+      </c>
+      <c r="C533" t="s">
+        <v>140</v>
+      </c>
+      <c r="D533" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534" t="s">
+        <v>951</v>
+      </c>
+      <c r="B534" t="s">
+        <v>821</v>
+      </c>
+      <c r="C534" t="s">
+        <v>482</v>
+      </c>
+      <c r="D534" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535" t="s">
+        <v>952</v>
+      </c>
+      <c r="B535" t="s">
+        <v>801</v>
+      </c>
+      <c r="C535" t="s">
+        <v>142</v>
+      </c>
+      <c r="D535" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536" t="s">
+        <v>953</v>
+      </c>
+      <c r="B536" t="s">
+        <v>816</v>
+      </c>
+      <c r="C536" t="s">
+        <v>144</v>
+      </c>
+      <c r="D536" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537" t="s">
+        <v>954</v>
+      </c>
+      <c r="B537" t="s">
+        <v>955</v>
+      </c>
+      <c r="C537" t="s">
+        <v>595</v>
+      </c>
+      <c r="D537" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538" t="s">
+        <v>956</v>
+      </c>
+      <c r="B538" t="s">
+        <v>786</v>
+      </c>
+      <c r="C538" t="s">
+        <v>142</v>
+      </c>
+      <c r="D538" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539" t="s">
+        <v>957</v>
+      </c>
+      <c r="B539" t="s">
+        <v>958</v>
+      </c>
+      <c r="C539" t="s">
+        <v>776</v>
+      </c>
+      <c r="D539" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540" t="s">
+        <v>959</v>
+      </c>
+      <c r="B540" t="s">
+        <v>960</v>
+      </c>
+      <c r="C540" t="s">
+        <v>477</v>
+      </c>
+      <c r="D540" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541" t="s">
+        <v>961</v>
+      </c>
+      <c r="B541" t="s">
+        <v>962</v>
+      </c>
+      <c r="C541" t="s">
+        <v>432</v>
+      </c>
+      <c r="D541" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542" t="s">
+        <v>963</v>
+      </c>
+      <c r="B542" t="s">
+        <v>836</v>
+      </c>
+      <c r="C542" t="s">
+        <v>144</v>
+      </c>
+      <c r="D542" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543" t="s">
+        <v>964</v>
+      </c>
+      <c r="B543" t="s">
+        <v>965</v>
+      </c>
+      <c r="C543" t="s">
+        <v>601</v>
+      </c>
+      <c r="D543" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544" t="s">
+        <v>966</v>
+      </c>
+      <c r="B544" t="s">
+        <v>884</v>
+      </c>
+      <c r="C544" t="s">
+        <v>144</v>
+      </c>
+      <c r="D544" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545" t="s">
+        <v>967</v>
+      </c>
+      <c r="B545" t="s">
+        <v>968</v>
+      </c>
+      <c r="C545" t="s">
+        <v>209</v>
+      </c>
+      <c r="D545" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546" t="s">
+        <v>969</v>
+      </c>
+      <c r="B546" t="s">
+        <v>792</v>
+      </c>
+      <c r="C546" t="s">
+        <v>482</v>
+      </c>
+      <c r="D546" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547" t="s">
+        <v>970</v>
+      </c>
+      <c r="B547" t="s">
+        <v>840</v>
+      </c>
+      <c r="C547" t="s">
+        <v>736</v>
+      </c>
+      <c r="D547" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548" t="s">
+        <v>971</v>
+      </c>
+      <c r="B548" t="s">
+        <v>867</v>
+      </c>
+      <c r="C548" t="s">
+        <v>527</v>
+      </c>
+      <c r="D548" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549" t="s">
+        <v>972</v>
+      </c>
+      <c r="B549" t="s">
+        <v>973</v>
+      </c>
+      <c r="C549" t="s">
+        <v>764</v>
+      </c>
+      <c r="D549" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550" t="s">
+        <v>974</v>
+      </c>
+      <c r="B550" t="s">
+        <v>871</v>
+      </c>
+      <c r="C550" t="s">
+        <v>527</v>
+      </c>
+      <c r="D550" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551" t="s">
+        <v>975</v>
+      </c>
+      <c r="B551" t="s">
+        <v>864</v>
+      </c>
+      <c r="C551" t="s">
+        <v>144</v>
+      </c>
+      <c r="D551" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552" t="s">
+        <v>976</v>
+      </c>
+      <c r="B552" t="s">
+        <v>844</v>
+      </c>
+      <c r="C552" t="s">
+        <v>482</v>
+      </c>
+      <c r="D552" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553" t="s">
+        <v>977</v>
+      </c>
+      <c r="B553" t="s">
+        <v>978</v>
+      </c>
+      <c r="C553" t="s">
+        <v>764</v>
+      </c>
+      <c r="D553" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554" t="s">
+        <v>979</v>
+      </c>
+      <c r="B554" t="s">
+        <v>980</v>
+      </c>
+      <c r="C554" t="s">
+        <v>601</v>
+      </c>
+      <c r="D554" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555" t="s">
+        <v>981</v>
+      </c>
+      <c r="B555" t="s">
+        <v>982</v>
+      </c>
+      <c r="C555" t="s">
+        <v>776</v>
+      </c>
+      <c r="D555" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556" t="s">
+        <v>983</v>
+      </c>
+      <c r="B556" t="s">
+        <v>984</v>
+      </c>
+      <c r="C556" t="s">
+        <v>573</v>
+      </c>
+      <c r="D556" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557" t="s">
+        <v>985</v>
+      </c>
+      <c r="B557" t="s">
+        <v>862</v>
+      </c>
+      <c r="C557" t="s">
+        <v>146</v>
+      </c>
+      <c r="D557" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558" t="s">
+        <v>986</v>
+      </c>
+      <c r="B558" t="s">
+        <v>987</v>
+      </c>
+      <c r="C558" t="s">
+        <v>568</v>
+      </c>
+      <c r="D558" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559" t="s">
+        <v>988</v>
+      </c>
+      <c r="B559" t="s">
+        <v>804</v>
+      </c>
+      <c r="C559" t="s">
+        <v>432</v>
+      </c>
+      <c r="D559" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560" t="s">
+        <v>989</v>
+      </c>
+      <c r="B560" t="s">
+        <v>990</v>
+      </c>
+      <c r="C560" t="s">
+        <v>601</v>
+      </c>
+      <c r="D560" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561" t="s">
+        <v>991</v>
+      </c>
+      <c r="B561" t="s">
+        <v>992</v>
+      </c>
+      <c r="C561" t="s">
+        <v>764</v>
+      </c>
+      <c r="D561" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562" t="s">
+        <v>993</v>
+      </c>
+      <c r="B562" t="s">
+        <v>780</v>
+      </c>
+      <c r="C562" t="s">
+        <v>450</v>
+      </c>
+      <c r="D562" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563" t="s">
+        <v>994</v>
+      </c>
+      <c r="B563" t="s">
+        <v>995</v>
+      </c>
+      <c r="C563" t="s">
+        <v>601</v>
+      </c>
+      <c r="D563" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564" t="s">
+        <v>996</v>
+      </c>
+      <c r="B564" t="s">
+        <v>997</v>
+      </c>
+      <c r="C564" t="s">
+        <v>601</v>
+      </c>
+      <c r="D564" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565" t="s">
+        <v>998</v>
+      </c>
+      <c r="B565" t="s">
+        <v>814</v>
+      </c>
+      <c r="C565" t="s">
+        <v>482</v>
+      </c>
+      <c r="D565" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566" t="s">
+        <v>999</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C566" t="s">
+        <v>601</v>
+      </c>
+      <c r="D566" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C567" t="s">
+        <v>437</v>
+      </c>
+      <c r="D567" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C568" t="s">
+        <v>601</v>
+      </c>
+      <c r="D568" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B569" t="s">
+        <v>792</v>
+      </c>
+      <c r="C569" t="s">
+        <v>140</v>
+      </c>
+      <c r="D569" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B570" t="s">
+        <v>818</v>
+      </c>
+      <c r="C570" t="s">
+        <v>146</v>
+      </c>
+      <c r="D570" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B571" t="s">
+        <v>784</v>
+      </c>
+      <c r="C571" t="s">
+        <v>482</v>
+      </c>
+      <c r="D571" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B572" t="s">
+        <v>854</v>
+      </c>
+      <c r="C572" t="s">
+        <v>482</v>
+      </c>
+      <c r="D572" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C573" t="s">
+        <v>432</v>
+      </c>
+      <c r="D573" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C574" t="s">
+        <v>601</v>
+      </c>
+      <c r="D574" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C575" t="s">
+        <v>425</v>
+      </c>
+      <c r="D575" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B576" t="s">
+        <v>794</v>
+      </c>
+      <c r="C576" t="s">
+        <v>527</v>
+      </c>
+      <c r="D576" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B577" t="s">
+        <v>814</v>
+      </c>
+      <c r="C577" t="s">
+        <v>450</v>
+      </c>
+      <c r="D577" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B578" t="s">
+        <v>862</v>
+      </c>
+      <c r="C578" t="s">
+        <v>432</v>
+      </c>
+      <c r="D578" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B579" t="s">
+        <v>844</v>
+      </c>
+      <c r="C579" t="s">
+        <v>142</v>
+      </c>
+      <c r="D579" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C580" t="s">
+        <v>477</v>
+      </c>
+      <c r="D580" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C581" t="s">
+        <v>601</v>
+      </c>
+      <c r="D581" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C582" t="s">
+        <v>601</v>
+      </c>
+      <c r="D582" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C583" t="s">
+        <v>601</v>
+      </c>
+      <c r="D583" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C584" t="s">
+        <v>425</v>
+      </c>
+      <c r="D584" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B585" t="s">
+        <v>867</v>
+      </c>
+      <c r="C585" t="s">
+        <v>482</v>
+      </c>
+      <c r="D585" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B586" t="s">
+        <v>824</v>
+      </c>
+      <c r="C586" t="s">
+        <v>450</v>
+      </c>
+      <c r="D586" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B587" t="s">
+        <v>884</v>
+      </c>
+      <c r="C587" t="s">
+        <v>527</v>
+      </c>
+      <c r="D587" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C588" t="s">
+        <v>776</v>
+      </c>
+      <c r="D588" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C589" t="s">
+        <v>601</v>
+      </c>
+      <c r="D589" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B590" t="s">
+        <v>818</v>
+      </c>
+      <c r="C590" t="s">
+        <v>432</v>
+      </c>
+      <c r="D590" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B591" t="s">
+        <v>854</v>
+      </c>
+      <c r="C591" t="s">
+        <v>527</v>
+      </c>
+      <c r="D591" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C592" t="s">
+        <v>601</v>
+      </c>
+      <c r="D592" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C593" t="s">
+        <v>601</v>
+      </c>
+      <c r="D593" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C594" t="s">
+        <v>601</v>
+      </c>
+      <c r="D594" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B595" t="s">
+        <v>880</v>
+      </c>
+      <c r="C595" t="s">
+        <v>450</v>
+      </c>
+      <c r="D595" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C596" t="s">
+        <v>601</v>
+      </c>
+      <c r="D596" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B597" t="s">
+        <v>778</v>
+      </c>
+      <c r="C597" t="s">
+        <v>140</v>
+      </c>
+      <c r="D597" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B598" t="s">
+        <v>844</v>
+      </c>
+      <c r="C598" t="s">
+        <v>450</v>
+      </c>
+      <c r="D598" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C599" t="s">
+        <v>425</v>
+      </c>
+      <c r="D599" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B600" t="s">
+        <v>871</v>
+      </c>
+      <c r="C600" t="s">
+        <v>450</v>
+      </c>
+      <c r="D600" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B601" t="s">
+        <v>884</v>
+      </c>
+      <c r="C601" t="s">
+        <v>482</v>
+      </c>
+      <c r="D601" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B602" t="s">
+        <v>933</v>
+      </c>
+      <c r="C602" t="s">
+        <v>482</v>
+      </c>
+      <c r="D602" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B603" t="s">
+        <v>801</v>
+      </c>
+      <c r="C603" t="s">
+        <v>527</v>
+      </c>
+      <c r="D603" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B604" t="s">
+        <v>933</v>
+      </c>
+      <c r="C604" t="s">
+        <v>450</v>
+      </c>
+      <c r="D604" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B605" t="s">
+        <v>801</v>
+      </c>
+      <c r="C605" t="s">
+        <v>146</v>
+      </c>
+      <c r="D605" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B606" t="s">
+        <v>854</v>
+      </c>
+      <c r="C606" t="s">
+        <v>146</v>
+      </c>
+      <c r="D606" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B607" t="s">
+        <v>786</v>
+      </c>
+      <c r="C607" t="s">
+        <v>450</v>
+      </c>
+      <c r="D607" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B608" t="s">
+        <v>933</v>
+      </c>
+      <c r="C608" t="s">
+        <v>144</v>
+      </c>
+      <c r="D608" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C609" t="s">
+        <v>601</v>
+      </c>
+      <c r="D609" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B610" t="s">
+        <v>824</v>
+      </c>
+      <c r="C610" t="s">
+        <v>144</v>
+      </c>
+      <c r="D610" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B611" t="s">
+        <v>880</v>
+      </c>
+      <c r="C611" t="s">
+        <v>146</v>
+      </c>
+      <c r="D611" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B612" t="s">
+        <v>818</v>
+      </c>
+      <c r="C612" t="s">
+        <v>144</v>
+      </c>
+      <c r="D612" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B613" t="s">
+        <v>848</v>
+      </c>
+      <c r="C613" t="s">
+        <v>146</v>
+      </c>
+      <c r="D613" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B614" t="s">
+        <v>778</v>
+      </c>
+      <c r="C614" t="s">
+        <v>450</v>
+      </c>
+      <c r="D614" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B615" t="s">
+        <v>821</v>
+      </c>
+      <c r="C615" t="s">
+        <v>146</v>
+      </c>
+      <c r="D615" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C616" t="s">
+        <v>595</v>
+      </c>
+      <c r="D616" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C617" t="s">
+        <v>432</v>
+      </c>
+      <c r="D617" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B618" t="s">
+        <v>848</v>
+      </c>
+      <c r="C618" t="s">
+        <v>482</v>
+      </c>
+      <c r="D618" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B619" t="s">
+        <v>818</v>
+      </c>
+      <c r="C619" t="s">
+        <v>527</v>
+      </c>
+      <c r="D619" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B620" t="s">
+        <v>784</v>
+      </c>
+      <c r="C620" t="s">
+        <v>432</v>
+      </c>
+      <c r="D620" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B621" t="s">
+        <v>884</v>
+      </c>
+      <c r="C621" t="s">
+        <v>450</v>
+      </c>
+      <c r="D621" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B622" t="s">
+        <v>850</v>
+      </c>
+      <c r="C622" t="s">
+        <v>144</v>
+      </c>
+      <c r="D622" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C623" t="s">
+        <v>776</v>
+      </c>
+      <c r="D623" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C624" t="s">
+        <v>568</v>
+      </c>
+      <c r="D624" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B625" t="s">
+        <v>786</v>
+      </c>
+      <c r="C625" t="s">
+        <v>527</v>
+      </c>
+      <c r="D625" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C626" t="s">
+        <v>432</v>
+      </c>
+      <c r="D626" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B627" t="s">
+        <v>904</v>
+      </c>
+      <c r="C627" t="s">
+        <v>144</v>
+      </c>
+      <c r="D627" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B628" t="s">
+        <v>782</v>
+      </c>
+      <c r="C628" t="s">
+        <v>432</v>
+      </c>
+      <c r="D628" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C629" t="s">
+        <v>432</v>
+      </c>
+      <c r="D629" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C630" t="s">
+        <v>432</v>
+      </c>
+      <c r="D630" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B631" t="s">
+        <v>844</v>
+      </c>
+      <c r="C631" t="s">
+        <v>144</v>
+      </c>
+      <c r="D631" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B632" t="s">
+        <v>864</v>
+      </c>
+      <c r="C632" t="s">
+        <v>146</v>
+      </c>
+      <c r="D632" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B633" t="s">
+        <v>780</v>
+      </c>
+      <c r="C633" t="s">
+        <v>736</v>
+      </c>
+      <c r="D633" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C634" t="s">
+        <v>601</v>
+      </c>
+      <c r="D634" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C635" t="s">
+        <v>601</v>
+      </c>
+      <c r="D635" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B636" t="s">
+        <v>840</v>
+      </c>
+      <c r="C636" t="s">
+        <v>432</v>
+      </c>
+      <c r="D636" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B637" t="s">
+        <v>801</v>
+      </c>
+      <c r="C637" t="s">
+        <v>450</v>
+      </c>
+      <c r="D637" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B638" t="s">
+        <v>864</v>
+      </c>
+      <c r="C638" t="s">
+        <v>482</v>
+      </c>
+      <c r="D638" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B639" t="s">
+        <v>864</v>
+      </c>
+      <c r="C639" t="s">
+        <v>432</v>
+      </c>
+      <c r="D639" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C640" t="s">
+        <v>595</v>
+      </c>
+      <c r="D640" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C641" t="s">
+        <v>568</v>
+      </c>
+      <c r="D641" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B642" t="s">
+        <v>848</v>
+      </c>
+      <c r="C642" t="s">
+        <v>144</v>
+      </c>
+      <c r="D642" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B643" t="s">
+        <v>933</v>
+      </c>
+      <c r="C643" t="s">
+        <v>432</v>
+      </c>
+      <c r="D643" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B644" t="s">
+        <v>778</v>
+      </c>
+      <c r="C644" t="s">
+        <v>142</v>
+      </c>
+      <c r="D644" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B645" t="s">
+        <v>782</v>
+      </c>
+      <c r="C645" t="s">
+        <v>144</v>
+      </c>
+      <c r="D645" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B646" t="s">
+        <v>782</v>
+      </c>
+      <c r="C646" t="s">
+        <v>482</v>
+      </c>
+      <c r="D646" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C647" t="s">
+        <v>568</v>
+      </c>
+      <c r="D647" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C648" t="s">
+        <v>776</v>
+      </c>
+      <c r="D648" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C649" t="s">
+        <v>601</v>
+      </c>
+      <c r="D649" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B650" t="s">
+        <v>836</v>
+      </c>
+      <c r="C650" t="s">
+        <v>527</v>
+      </c>
+      <c r="D650" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B651" t="s">
+        <v>814</v>
+      </c>
+      <c r="C651" t="s">
+        <v>144</v>
+      </c>
+      <c r="D651" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B652" t="s">
+        <v>818</v>
+      </c>
+      <c r="C652" t="s">
+        <v>482</v>
+      </c>
+      <c r="D652" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B653" t="s">
+        <v>804</v>
+      </c>
+      <c r="C653" t="s">
+        <v>482</v>
+      </c>
+      <c r="D653" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B654" t="s">
+        <v>821</v>
+      </c>
+      <c r="C654" t="s">
+        <v>736</v>
+      </c>
+      <c r="D654" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B655" t="s">
+        <v>836</v>
+      </c>
+      <c r="C655" t="s">
+        <v>432</v>
+      </c>
+      <c r="D655" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C656" t="s">
+        <v>764</v>
+      </c>
+      <c r="D656" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B657" t="s">
+        <v>880</v>
+      </c>
+      <c r="C657" t="s">
+        <v>144</v>
+      </c>
+      <c r="D657" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B658" t="s">
+        <v>816</v>
+      </c>
+      <c r="C658" t="s">
+        <v>146</v>
+      </c>
+      <c r="D658" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C659" t="s">
+        <v>601</v>
+      </c>
+      <c r="D659" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B660" t="s">
+        <v>867</v>
+      </c>
+      <c r="C660" t="s">
+        <v>144</v>
+      </c>
+      <c r="D660" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B661" t="s">
+        <v>862</v>
+      </c>
+      <c r="C661" t="s">
+        <v>450</v>
+      </c>
+      <c r="D661" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B662" t="s">
+        <v>850</v>
+      </c>
+      <c r="C662" t="s">
+        <v>450</v>
+      </c>
+      <c r="D662" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B663" t="s">
+        <v>821</v>
+      </c>
+      <c r="C663" t="s">
+        <v>450</v>
+      </c>
+      <c r="D663" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C664" t="s">
+        <v>601</v>
+      </c>
+      <c r="D664" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B665" t="s">
+        <v>854</v>
+      </c>
+      <c r="C665" t="s">
+        <v>450</v>
+      </c>
+      <c r="D665" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C666" t="s">
+        <v>776</v>
+      </c>
+      <c r="D666" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C667" t="s">
+        <v>776</v>
+      </c>
+      <c r="D667" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C668" t="s">
+        <v>776</v>
+      </c>
+      <c r="D668" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C669" t="s">
+        <v>776</v>
+      </c>
+      <c r="D669" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C670" t="s">
+        <v>568</v>
+      </c>
+      <c r="D670" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B671" t="s">
+        <v>792</v>
+      </c>
+      <c r="C671" t="s">
+        <v>144</v>
+      </c>
+      <c r="D671" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C672" t="s">
+        <v>432</v>
+      </c>
+      <c r="D672" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C673" t="s">
+        <v>601</v>
+      </c>
+      <c r="D673" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B674" t="s">
+        <v>804</v>
+      </c>
+      <c r="C674" t="s">
+        <v>450</v>
+      </c>
+      <c r="D674" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C675" t="s">
+        <v>601</v>
+      </c>
+      <c r="D675" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C676" t="s">
+        <v>601</v>
+      </c>
+      <c r="D676" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B677" t="s">
+        <v>836</v>
+      </c>
+      <c r="C677" t="s">
+        <v>146</v>
+      </c>
+      <c r="D677" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C678" t="s">
+        <v>209</v>
+      </c>
+      <c r="D678" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C679" t="s">
+        <v>764</v>
+      </c>
+      <c r="D679" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C680" t="s">
+        <v>764</v>
+      </c>
+      <c r="D680" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B681" t="s">
+        <v>850</v>
+      </c>
+      <c r="C681" t="s">
+        <v>527</v>
+      </c>
+      <c r="D681" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C682" t="s">
+        <v>601</v>
+      </c>
+      <c r="D682" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B683" t="s">
+        <v>840</v>
+      </c>
+      <c r="C683" t="s">
+        <v>146</v>
+      </c>
+      <c r="D683" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B684" t="s">
+        <v>786</v>
+      </c>
+      <c r="C684" t="s">
+        <v>482</v>
+      </c>
+      <c r="D684" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B685" t="s">
+        <v>778</v>
+      </c>
+      <c r="C685" t="s">
+        <v>482</v>
+      </c>
+      <c r="D685" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C686" t="s">
+        <v>601</v>
+      </c>
+      <c r="D686" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C687" t="s">
+        <v>776</v>
+      </c>
+      <c r="D687" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B688" t="s">
+        <v>840</v>
+      </c>
+      <c r="C688" t="s">
+        <v>482</v>
+      </c>
+      <c r="D688" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B689" t="s">
+        <v>818</v>
+      </c>
+      <c r="C689" t="s">
+        <v>736</v>
+      </c>
+      <c r="D689" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B690" t="s">
+        <v>933</v>
+      </c>
+      <c r="C690" t="s">
+        <v>146</v>
+      </c>
+      <c r="D690" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B691" t="s">
+        <v>871</v>
+      </c>
+      <c r="C691" t="s">
+        <v>482</v>
+      </c>
+      <c r="D691" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B692" t="s">
+        <v>880</v>
+      </c>
+      <c r="C692" t="s">
+        <v>482</v>
+      </c>
+      <c r="D692" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B693" t="s">
+        <v>801</v>
+      </c>
+      <c r="C693" t="s">
+        <v>140</v>
+      </c>
+      <c r="D693" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B694" t="s">
+        <v>884</v>
+      </c>
+      <c r="C694" t="s">
+        <v>432</v>
+      </c>
+      <c r="D694" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C695" t="s">
+        <v>584</v>
+      </c>
+      <c r="D695" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C696" t="s">
+        <v>601</v>
+      </c>
+      <c r="D696" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B697" t="s">
+        <v>804</v>
+      </c>
+      <c r="C697" t="s">
+        <v>527</v>
+      </c>
+      <c r="D697" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B698" t="s">
+        <v>821</v>
+      </c>
+      <c r="C698" t="s">
+        <v>144</v>
+      </c>
+      <c r="D698" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B699" t="s">
+        <v>816</v>
+      </c>
+      <c r="C699" t="s">
+        <v>482</v>
+      </c>
+      <c r="D699" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B700" t="s">
+        <v>904</v>
+      </c>
+      <c r="C700" t="s">
+        <v>527</v>
+      </c>
+      <c r="D700" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B701" t="s">
+        <v>867</v>
+      </c>
+      <c r="C701" t="s">
+        <v>450</v>
+      </c>
+      <c r="D701" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C702" t="s">
+        <v>568</v>
+      </c>
+      <c r="D702" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B703" t="s">
+        <v>786</v>
+      </c>
+      <c r="C703" t="s">
+        <v>140</v>
+      </c>
+      <c r="D703" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C704" t="s">
+        <v>764</v>
+      </c>
+      <c r="D704" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C705" t="s">
+        <v>764</v>
+      </c>
+      <c r="D705" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B706" t="s">
+        <v>862</v>
+      </c>
+      <c r="C706" t="s">
+        <v>144</v>
+      </c>
+      <c r="D706" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B707" t="s">
+        <v>871</v>
+      </c>
+      <c r="C707" t="s">
+        <v>142</v>
+      </c>
+      <c r="D707" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B708" t="s">
+        <v>904</v>
+      </c>
+      <c r="C708" t="s">
+        <v>432</v>
+      </c>
+      <c r="D708" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C709" t="s">
+        <v>601</v>
+      </c>
+      <c r="D709" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B710" t="s">
+        <v>816</v>
+      </c>
+      <c r="C710" t="s">
+        <v>432</v>
+      </c>
+      <c r="D710" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B711" t="s">
+        <v>824</v>
+      </c>
+      <c r="C711" t="s">
+        <v>527</v>
+      </c>
+      <c r="D711" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C712" t="s">
+        <v>764</v>
+      </c>
+      <c r="D712" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C713" t="s">
+        <v>425</v>
+      </c>
+      <c r="D713" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C714" t="s">
+        <v>527</v>
+      </c>
+      <c r="D714" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C715" t="s">
+        <v>527</v>
+      </c>
+      <c r="D715" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C716" t="s">
+        <v>527</v>
+      </c>
+      <c r="D716" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C717" t="s">
+        <v>527</v>
+      </c>
+      <c r="D717" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C718" t="s">
+        <v>573</v>
+      </c>
+      <c r="D718" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C719" t="s">
+        <v>573</v>
+      </c>
+      <c r="D719" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C720" t="s">
+        <v>573</v>
+      </c>
+      <c r="D720" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C721" t="s">
+        <v>601</v>
+      </c>
+      <c r="D721" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C722" t="s">
+        <v>584</v>
+      </c>
+      <c r="D722" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B723" t="s">
+        <v>583</v>
+      </c>
+      <c r="C723" t="s">
+        <v>584</v>
+      </c>
+      <c r="D723" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C724" t="s">
+        <v>444</v>
+      </c>
+      <c r="D724" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C725" t="s">
+        <v>209</v>
+      </c>
+      <c r="D725" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C726" t="s">
+        <v>432</v>
+      </c>
+      <c r="D726" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C727" t="s">
+        <v>584</v>
+      </c>
+      <c r="D727" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C728" t="s">
+        <v>209</v>
+      </c>
+      <c r="D728" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C729" t="s">
+        <v>432</v>
+      </c>
+      <c r="D729" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C730" t="s">
+        <v>209</v>
+      </c>
+      <c r="D730" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C731" t="s">
+        <v>432</v>
+      </c>
+      <c r="D731" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C732" t="s">
+        <v>432</v>
+      </c>
+      <c r="D732" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C733" t="s">
+        <v>432</v>
+      </c>
+      <c r="D733" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C734" t="s">
+        <v>432</v>
+      </c>
+      <c r="D734" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C735" t="s">
+        <v>432</v>
+      </c>
+      <c r="D735" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C736" t="s">
+        <v>584</v>
+      </c>
+      <c r="D736" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C737" t="s">
+        <v>432</v>
+      </c>
+      <c r="D737" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C738" t="s">
+        <v>432</v>
+      </c>
+      <c r="D738" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C739" t="s">
+        <v>432</v>
+      </c>
+      <c r="D739" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C740" t="s">
+        <v>584</v>
+      </c>
+      <c r="D740" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C741" t="s">
+        <v>573</v>
+      </c>
+      <c r="D741" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C742" t="s">
+        <v>425</v>
+      </c>
+      <c r="D742" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C743" t="s">
+        <v>425</v>
+      </c>
+      <c r="D743" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C744" t="s">
+        <v>444</v>
+      </c>
+      <c r="D744" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C745" t="s">
+        <v>874</v>
+      </c>
+      <c r="D745" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C746" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D746" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B747" t="s">
+        <v>598</v>
+      </c>
+      <c r="C747" t="s">
+        <v>874</v>
+      </c>
+      <c r="D747" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C748" t="s">
+        <v>444</v>
+      </c>
+      <c r="D748" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C749" t="s">
+        <v>444</v>
+      </c>
+      <c r="D749" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C750" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D750" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C751" t="s">
+        <v>874</v>
+      </c>
+      <c r="D751" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C752" t="s">
+        <v>444</v>
+      </c>
+      <c r="D752" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C753" t="s">
+        <v>444</v>
+      </c>
+      <c r="D753" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C754" t="s">
+        <v>444</v>
+      </c>
+      <c r="D754" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C755" t="s">
+        <v>444</v>
+      </c>
+      <c r="D755" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C756" t="s">
+        <v>444</v>
+      </c>
+      <c r="D756" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C757" t="s">
+        <v>432</v>
+      </c>
+      <c r="D757" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C758" t="s">
+        <v>601</v>
+      </c>
+      <c r="D758" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C759" t="s">
+        <v>209</v>
+      </c>
+      <c r="D759" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C760" t="s">
+        <v>437</v>
+      </c>
+      <c r="D760" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C761" t="s">
+        <v>769</v>
+      </c>
+      <c r="D761" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C762" t="s">
+        <v>573</v>
+      </c>
+      <c r="D762" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B763" t="s">
+        <v>696</v>
+      </c>
+      <c r="C763" t="s">
+        <v>698</v>
+      </c>
+      <c r="D763" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B764" t="s">
+        <v>794</v>
+      </c>
+      <c r="C764" t="s">
+        <v>482</v>
+      </c>
+      <c r="D764" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B765" t="s">
+        <v>821</v>
+      </c>
+      <c r="C765" t="s">
+        <v>527</v>
+      </c>
+      <c r="D765" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B766" t="s">
+        <v>840</v>
+      </c>
+      <c r="C766" t="s">
+        <v>527</v>
+      </c>
+      <c r="D766" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B767" t="s">
+        <v>780</v>
+      </c>
+      <c r="C767" t="s">
+        <v>146</v>
+      </c>
+      <c r="D767" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C768" t="s">
+        <v>573</v>
+      </c>
+      <c r="D768" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C769" t="s">
+        <v>769</v>
+      </c>
+      <c r="D769" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B770" t="s">
+        <v>814</v>
+      </c>
+      <c r="C770" t="s">
+        <v>527</v>
+      </c>
+      <c r="D770" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B771" t="s">
+        <v>792</v>
+      </c>
+      <c r="C771" t="s">
+        <v>527</v>
+      </c>
+      <c r="D771" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C772" t="s">
+        <v>601</v>
+      </c>
+      <c r="D772" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C773" t="s">
+        <v>444</v>
+      </c>
+      <c r="D773" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C774" t="s">
+        <v>776</v>
+      </c>
+      <c r="D774" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C775" t="s">
+        <v>776</v>
+      </c>
+      <c r="D775" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C776" t="s">
+        <v>444</v>
+      </c>
+      <c r="D776" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C777" t="s">
+        <v>444</v>
+      </c>
+      <c r="D777" s="4">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C778" t="s">
+        <v>444</v>
+      </c>
+      <c r="D778" s="4">
+        <v>46307</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D80" xr:uid="{08C5C210-ADF8-4DBB-9D19-98CE834E04EA}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D224">
       <sortCondition descending="1" ref="D1:D80"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1784736-BD36-46D4-BC4E-5646BD3C3F94}">
-  <dimension ref="A1:E262"/>
+  <dimension ref="A1:E911"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E271" sqref="E271"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="17.6640625" customWidth="1"/>
-    <col min="2" max="2" width="86.33203125" customWidth="1"/>
+    <col min="2" max="2" width="125.5546875" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" customWidth="1"/>
     <col min="4" max="4" width="19.77734375" style="5" customWidth="1"/>
     <col min="5" max="5" width="54.77734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>478</v>
+        <v>1328</v>
       </c>
       <c r="D1" s="3" t="s">
-        <v>483</v>
-[...219 lines deleted...]
-      <c r="C17" s="10" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" s="2" customFormat="1">
+      <c r="A2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C2" t="s">
+        <v>601</v>
+      </c>
+      <c r="D2" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C3" t="s">
         <v>482</v>
       </c>
-      <c r="D17" s="11">
-[...24 lines deleted...]
-      <c r="C19" s="10" t="s">
+      <c r="D3" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C4" t="s">
+        <v>432</v>
+      </c>
+      <c r="D4" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C5" t="s">
+        <v>437</v>
+      </c>
+      <c r="D5" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D6" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C7" t="s">
+        <v>709</v>
+      </c>
+      <c r="D7" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C8" t="s">
+        <v>601</v>
+      </c>
+      <c r="D8" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C9" t="s">
+        <v>432</v>
+      </c>
+      <c r="D9" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C10" t="s">
         <v>482</v>
       </c>
-      <c r="D19" s="11">
-[...74 lines deleted...]
-      <c r="A25" s="10" t="s">
+      <c r="D10" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C11" t="s">
+        <v>432</v>
+      </c>
+      <c r="D11" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C12" t="s">
+        <v>601</v>
+      </c>
+      <c r="D12" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C13" t="s">
+        <v>527</v>
+      </c>
+      <c r="D13" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C14" t="s">
+        <v>482</v>
+      </c>
+      <c r="D14" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C15" t="s">
+        <v>477</v>
+      </c>
+      <c r="D15" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C16" t="s">
+        <v>144</v>
+      </c>
+      <c r="D16" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C17" t="s">
+        <v>432</v>
+      </c>
+      <c r="D17" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C18" t="s">
+        <v>146</v>
+      </c>
+      <c r="D18" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C19" t="s">
+        <v>709</v>
+      </c>
+      <c r="D19" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C20" t="s">
+        <v>601</v>
+      </c>
+      <c r="D20" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C21" t="s">
+        <v>601</v>
+      </c>
+      <c r="D21" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C22" t="s">
+        <v>450</v>
+      </c>
+      <c r="D22" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C23" t="s">
+        <v>527</v>
+      </c>
+      <c r="D23" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C24" t="s">
+        <v>146</v>
+      </c>
+      <c r="D24" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C25" t="s">
+        <v>432</v>
+      </c>
+      <c r="D25" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C26" t="s">
+        <v>482</v>
+      </c>
+      <c r="D26" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C27" t="s">
+        <v>432</v>
+      </c>
+      <c r="D27" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C28" t="s">
+        <v>601</v>
+      </c>
+      <c r="D28" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C29" t="s">
+        <v>601</v>
+      </c>
+      <c r="D29" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C30" t="s">
+        <v>432</v>
+      </c>
+      <c r="D30" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C31" t="s">
+        <v>644</v>
+      </c>
+      <c r="D31" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C32" t="s">
+        <v>437</v>
+      </c>
+      <c r="D32" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C33" t="s">
+        <v>776</v>
+      </c>
+      <c r="D33" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C34" t="s">
+        <v>432</v>
+      </c>
+      <c r="D34" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C35" t="s">
+        <v>455</v>
+      </c>
+      <c r="D35" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C36" t="s">
+        <v>144</v>
+      </c>
+      <c r="D36" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C37" t="s">
         <v>764</v>
       </c>
-      <c r="B25" s="10" t="s">
-[...177 lines deleted...]
-    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="D37" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>551</v>
+        <v>1402</v>
       </c>
       <c r="B38" t="s">
-        <v>552</v>
+        <v>1403</v>
       </c>
       <c r="C38" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+      <c r="D38" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>562</v>
+        <v>1404</v>
       </c>
       <c r="B39" t="s">
-        <v>563</v>
+        <v>1405</v>
       </c>
       <c r="C39" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+        <v>776</v>
+      </c>
+      <c r="D39" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>566</v>
+        <v>1406</v>
       </c>
       <c r="B40" t="s">
-        <v>565</v>
+        <v>1401</v>
       </c>
       <c r="C40" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
+        <v>776</v>
+      </c>
+      <c r="D40" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>567</v>
+        <v>1407</v>
       </c>
       <c r="B41" t="s">
-        <v>565</v>
+        <v>1408</v>
       </c>
       <c r="C41" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+        <v>146</v>
+      </c>
+      <c r="D41" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>568</v>
+        <v>1409</v>
       </c>
       <c r="B42" t="s">
-        <v>565</v>
+        <v>1410</v>
       </c>
       <c r="C42" t="s">
-        <v>570</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+        <v>437</v>
+      </c>
+      <c r="D42" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>553</v>
+        <v>1411</v>
       </c>
       <c r="B43" t="s">
-        <v>554</v>
+        <v>1412</v>
       </c>
       <c r="C43" t="s">
-        <v>511</v>
-[...13 lines deleted...]
-        <v>561</v>
+        <v>437</v>
+      </c>
+      <c r="D43" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C44" t="s">
+        <v>764</v>
       </c>
       <c r="D44" s="9">
-        <v>46009</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>559</v>
+        <v>1414</v>
       </c>
       <c r="B45" t="s">
-        <v>560</v>
+        <v>1415</v>
       </c>
       <c r="C45" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+        <v>437</v>
+      </c>
+      <c r="D45" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>575</v>
+        <v>1416</v>
       </c>
       <c r="B46" t="s">
-        <v>572</v>
+        <v>1417</v>
       </c>
       <c r="C46" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+        <v>432</v>
+      </c>
+      <c r="D46" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>571</v>
+        <v>1418</v>
       </c>
       <c r="B47" t="s">
-        <v>572</v>
+        <v>1419</v>
       </c>
       <c r="C47" t="s">
-        <v>570</v>
-[...5 lines deleted...]
-    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+        <v>736</v>
+      </c>
+      <c r="D47" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>573</v>
+        <v>1420</v>
       </c>
       <c r="B48" t="s">
-        <v>572</v>
+        <v>1421</v>
       </c>
       <c r="C48" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+      <c r="D48" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>574</v>
+        <v>1422</v>
       </c>
       <c r="B49" t="s">
-        <v>572</v>
+        <v>1423</v>
       </c>
       <c r="C49" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+        <v>482</v>
+      </c>
+      <c r="D49" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>513</v>
+        <v>1424</v>
       </c>
       <c r="B50" t="s">
-        <v>514</v>
+        <v>1425</v>
       </c>
       <c r="C50" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+        <v>432</v>
+      </c>
+      <c r="D50" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>515</v>
+        <v>1426</v>
       </c>
       <c r="B51" t="s">
-        <v>516</v>
+        <v>1427</v>
       </c>
       <c r="C51" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
+        <v>601</v>
+      </c>
+      <c r="D51" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>576</v>
+        <v>1428</v>
       </c>
       <c r="B52" t="s">
-        <v>577</v>
+        <v>1429</v>
       </c>
       <c r="C52" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
+        <v>437</v>
+      </c>
+      <c r="D52" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>555</v>
+        <v>1430</v>
       </c>
       <c r="B53" t="s">
-        <v>556</v>
+        <v>1431</v>
       </c>
       <c r="C53" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
+        <v>432</v>
+      </c>
+      <c r="D53" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>517</v>
+        <v>1432</v>
       </c>
       <c r="B54" t="s">
-        <v>518</v>
+        <v>1433</v>
       </c>
       <c r="C54" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
+        <v>432</v>
+      </c>
+      <c r="D54" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>519</v>
+        <v>1434</v>
       </c>
       <c r="B55" t="s">
-        <v>520</v>
+        <v>1435</v>
       </c>
       <c r="C55" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
+        <v>584</v>
+      </c>
+      <c r="D55" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>521</v>
+        <v>1436</v>
       </c>
       <c r="B56" t="s">
-        <v>522</v>
+        <v>1437</v>
       </c>
       <c r="C56" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+        <v>482</v>
+      </c>
+      <c r="D56" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>523</v>
+        <v>1438</v>
       </c>
       <c r="B57" t="s">
-        <v>524</v>
+        <v>1399</v>
       </c>
       <c r="C57" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+        <v>146</v>
+      </c>
+      <c r="D57" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>525</v>
+        <v>1439</v>
       </c>
       <c r="B58" t="s">
-        <v>526</v>
+        <v>1440</v>
       </c>
       <c r="C58" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:4" x14ac:dyDescent="0.2">
+        <v>527</v>
+      </c>
+      <c r="D58" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C59" t="s">
+        <v>450</v>
+      </c>
+      <c r="D59" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C60" t="s">
+        <v>146</v>
+      </c>
+      <c r="D60" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C61" t="s">
+        <v>584</v>
+      </c>
+      <c r="D61" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C62" t="s">
+        <v>874</v>
+      </c>
+      <c r="D62" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C63" t="s">
+        <v>477</v>
+      </c>
+      <c r="D63" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C64" t="s">
+        <v>462</v>
+      </c>
+      <c r="D64" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C65" t="s">
+        <v>764</v>
+      </c>
+      <c r="D65" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C66" t="s">
+        <v>601</v>
+      </c>
+      <c r="D66" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C67" t="s">
+        <v>432</v>
+      </c>
+      <c r="D67" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C68" t="s">
+        <v>776</v>
+      </c>
+      <c r="D68" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C69" t="s">
+        <v>874</v>
+      </c>
+      <c r="D69" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C70" t="s">
+        <v>432</v>
+      </c>
+      <c r="D70" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C71" t="s">
+        <v>874</v>
+      </c>
+      <c r="D71" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C72" t="s">
+        <v>776</v>
+      </c>
+      <c r="D72" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C73" t="s">
+        <v>874</v>
+      </c>
+      <c r="D73" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C74" t="s">
+        <v>736</v>
+      </c>
+      <c r="D74" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C75" t="s">
+        <v>644</v>
+      </c>
+      <c r="D75" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C76" t="s">
+        <v>709</v>
+      </c>
+      <c r="D76" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C77" t="s">
+        <v>432</v>
+      </c>
+      <c r="D77" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C78" t="s">
+        <v>601</v>
+      </c>
+      <c r="D78" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C79" t="s">
+        <v>432</v>
+      </c>
+      <c r="D79" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C80" t="s">
+        <v>482</v>
+      </c>
+      <c r="D80" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C81" t="s">
+        <v>146</v>
+      </c>
+      <c r="D81" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C82" t="s">
+        <v>709</v>
+      </c>
+      <c r="D82" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C83" t="s">
+        <v>874</v>
+      </c>
+      <c r="D83" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C84" t="s">
+        <v>584</v>
+      </c>
+      <c r="D84" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C85" t="s">
+        <v>764</v>
+      </c>
+      <c r="D85" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C86" t="s">
+        <v>450</v>
+      </c>
+      <c r="D86" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C87" t="s">
+        <v>146</v>
+      </c>
+      <c r="D87" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C88" t="s">
+        <v>776</v>
+      </c>
+      <c r="D88" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C89" t="s">
+        <v>144</v>
+      </c>
+      <c r="D89" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C90" t="s">
+        <v>144</v>
+      </c>
+      <c r="D90" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C91" t="s">
+        <v>764</v>
+      </c>
+      <c r="D91" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C92" t="s">
+        <v>776</v>
+      </c>
+      <c r="D92" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C93" t="s">
+        <v>432</v>
+      </c>
+      <c r="D93" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C94" t="s">
+        <v>432</v>
+      </c>
+      <c r="D94" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C95" t="s">
+        <v>874</v>
+      </c>
+      <c r="D95" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C96" t="s">
+        <v>462</v>
+      </c>
+      <c r="D96" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C97" t="s">
+        <v>741</v>
+      </c>
+      <c r="D97" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C98" t="s">
+        <v>776</v>
+      </c>
+      <c r="D98" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C99" t="s">
+        <v>432</v>
+      </c>
+      <c r="D99" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C100" t="s">
+        <v>462</v>
+      </c>
+      <c r="D100" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C101" t="s">
         <v>527</v>
       </c>
-      <c r="B59" t="s">
-[...597 lines deleted...]
-    <row r="102" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="D101" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>69</v>
+        <v>1520</v>
       </c>
       <c r="B102" t="s">
-        <v>70</v>
+        <v>1521</v>
       </c>
       <c r="C102" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-    <row r="103" spans="1:4" x14ac:dyDescent="0.2">
+        <v>462</v>
+      </c>
+      <c r="D102" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>301</v>
+        <v>1522</v>
       </c>
       <c r="B103" t="s">
-        <v>302</v>
+        <v>1523</v>
       </c>
       <c r="C103" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-    <row r="104" spans="1:4" x14ac:dyDescent="0.2">
+        <v>477</v>
+      </c>
+      <c r="D103" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>121</v>
+        <v>1524</v>
       </c>
       <c r="B104" t="s">
-        <v>120</v>
+        <v>1525</v>
       </c>
       <c r="C104" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="105" spans="1:4" x14ac:dyDescent="0.2">
+        <v>764</v>
+      </c>
+      <c r="D104" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>82</v>
+        <v>1526</v>
       </c>
       <c r="B105" t="s">
-        <v>83</v>
+        <v>1500</v>
       </c>
       <c r="C105" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="106" spans="1:4" x14ac:dyDescent="0.2">
+        <v>776</v>
+      </c>
+      <c r="D105" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>129</v>
+        <v>1527</v>
       </c>
       <c r="B106" t="s">
-        <v>130</v>
+        <v>1469</v>
       </c>
       <c r="C106" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="107" spans="1:4" x14ac:dyDescent="0.2">
+        <v>874</v>
+      </c>
+      <c r="D106" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>138</v>
+        <v>1528</v>
       </c>
       <c r="B107" t="s">
-        <v>139</v>
+        <v>1529</v>
       </c>
       <c r="C107" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="108" spans="1:4" x14ac:dyDescent="0.2">
+        <v>601</v>
+      </c>
+      <c r="D107" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>141</v>
+        <v>1530</v>
       </c>
       <c r="B108" t="s">
-        <v>142</v>
+        <v>1459</v>
       </c>
       <c r="C108" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="109" spans="1:4" x14ac:dyDescent="0.2">
+        <v>764</v>
+      </c>
+      <c r="D108" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>73</v>
+        <v>1531</v>
       </c>
       <c r="B109" t="s">
-        <v>74</v>
+        <v>1532</v>
       </c>
       <c r="C109" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="110" spans="1:4" x14ac:dyDescent="0.2">
+        <v>874</v>
+      </c>
+      <c r="D109" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>122</v>
+        <v>1533</v>
       </c>
       <c r="B110" t="s">
-        <v>123</v>
+        <v>1534</v>
       </c>
       <c r="C110" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="111" spans="1:4" x14ac:dyDescent="0.2">
+        <v>874</v>
+      </c>
+      <c r="D110" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>124</v>
+        <v>1535</v>
       </c>
       <c r="B111" t="s">
-        <v>123</v>
+        <v>1373</v>
       </c>
       <c r="C111" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:4" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+      <c r="D111" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>131</v>
+        <v>1536</v>
       </c>
       <c r="B112" t="s">
-        <v>132</v>
+        <v>1537</v>
       </c>
       <c r="C112" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="113" spans="1:4" x14ac:dyDescent="0.2">
+        <v>874</v>
+      </c>
+      <c r="D112" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>76</v>
+        <v>1538</v>
       </c>
       <c r="B113" t="s">
-        <v>77</v>
+        <v>1539</v>
       </c>
       <c r="C113" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="114" spans="1:4" x14ac:dyDescent="0.2">
+        <v>874</v>
+      </c>
+      <c r="D113" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>93</v>
+        <v>1540</v>
       </c>
       <c r="B114" t="s">
-        <v>94</v>
+        <v>1453</v>
       </c>
       <c r="C114" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="115" spans="1:4" x14ac:dyDescent="0.2">
+        <v>776</v>
+      </c>
+      <c r="D114" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>101</v>
+        <v>1541</v>
       </c>
       <c r="B115" t="s">
-        <v>102</v>
+        <v>1542</v>
       </c>
       <c r="C115" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:4" x14ac:dyDescent="0.2">
+        <v>764</v>
+      </c>
+      <c r="D115" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>91</v>
+        <v>1543</v>
       </c>
       <c r="B116" t="s">
-        <v>92</v>
+        <v>1544</v>
       </c>
       <c r="C116" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-    <row r="117" spans="1:4" x14ac:dyDescent="0.2">
+        <v>432</v>
+      </c>
+      <c r="D116" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>88</v>
+        <v>1545</v>
       </c>
       <c r="B117" t="s">
-        <v>89</v>
+        <v>1546</v>
       </c>
       <c r="C117" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-    <row r="118" spans="1:4" x14ac:dyDescent="0.2">
+        <v>462</v>
+      </c>
+      <c r="D117" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>84</v>
+        <v>1547</v>
       </c>
       <c r="B118" t="s">
-        <v>85</v>
+        <v>1548</v>
       </c>
       <c r="C118" t="s">
         <v>477</v>
       </c>
-      <c r="D118" s="4">
+      <c r="D118" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C119" t="s">
+        <v>146</v>
+      </c>
+      <c r="D119" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C120" t="s">
+        <v>874</v>
+      </c>
+      <c r="D120" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C121" t="s">
+        <v>482</v>
+      </c>
+      <c r="D121" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C122" t="s">
+        <v>477</v>
+      </c>
+      <c r="D122" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C123" t="s">
+        <v>874</v>
+      </c>
+      <c r="D123" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C124" t="s">
+        <v>874</v>
+      </c>
+      <c r="D124" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C125" t="s">
+        <v>432</v>
+      </c>
+      <c r="D125" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C126" t="s">
+        <v>601</v>
+      </c>
+      <c r="D126" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C127" t="s">
+        <v>776</v>
+      </c>
+      <c r="D127" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C128" t="s">
+        <v>432</v>
+      </c>
+      <c r="D128" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C129" t="s">
+        <v>769</v>
+      </c>
+      <c r="D129" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C130" t="s">
+        <v>709</v>
+      </c>
+      <c r="D130" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C131" t="s">
+        <v>769</v>
+      </c>
+      <c r="D131" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C132" t="s">
+        <v>764</v>
+      </c>
+      <c r="D132" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C133" t="s">
+        <v>477</v>
+      </c>
+      <c r="D133" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C134" t="s">
+        <v>764</v>
+      </c>
+      <c r="D134" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C135" t="s">
+        <v>462</v>
+      </c>
+      <c r="D135" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C136" t="s">
+        <v>698</v>
+      </c>
+      <c r="D136" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C137" t="s">
+        <v>482</v>
+      </c>
+      <c r="D137" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C138" t="s">
+        <v>144</v>
+      </c>
+      <c r="D138" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C139" t="s">
+        <v>776</v>
+      </c>
+      <c r="D139" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C140" t="s">
+        <v>769</v>
+      </c>
+      <c r="D140" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C141" t="s">
+        <v>482</v>
+      </c>
+      <c r="D141" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C142" t="s">
+        <v>527</v>
+      </c>
+      <c r="D142" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C143" t="s">
+        <v>709</v>
+      </c>
+      <c r="D143" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C144" t="s">
+        <v>769</v>
+      </c>
+      <c r="D144" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C145" t="s">
+        <v>769</v>
+      </c>
+      <c r="D145" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C146" t="s">
+        <v>709</v>
+      </c>
+      <c r="D146" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C147" t="s">
+        <v>698</v>
+      </c>
+      <c r="D147" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C148" t="s">
+        <v>601</v>
+      </c>
+      <c r="D148" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C149" t="s">
+        <v>776</v>
+      </c>
+      <c r="D149" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C150" t="s">
+        <v>482</v>
+      </c>
+      <c r="D150" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C151" t="s">
+        <v>776</v>
+      </c>
+      <c r="D151" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C152" t="s">
+        <v>769</v>
+      </c>
+      <c r="D152" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D153" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C154" t="s">
+        <v>477</v>
+      </c>
+      <c r="D154" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C155" t="s">
+        <v>601</v>
+      </c>
+      <c r="D155" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C156" t="s">
+        <v>462</v>
+      </c>
+      <c r="D156" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C157" t="s">
+        <v>601</v>
+      </c>
+      <c r="D157" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C158" t="s">
+        <v>144</v>
+      </c>
+      <c r="D158" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C159" t="s">
+        <v>769</v>
+      </c>
+      <c r="D159" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C160" t="s">
+        <v>432</v>
+      </c>
+      <c r="D160" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C161" t="s">
+        <v>769</v>
+      </c>
+      <c r="D161" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C162" t="s">
+        <v>527</v>
+      </c>
+      <c r="D162" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D163" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C164" t="s">
+        <v>776</v>
+      </c>
+      <c r="D164" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C165" t="s">
+        <v>764</v>
+      </c>
+      <c r="D165" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C166" t="s">
+        <v>764</v>
+      </c>
+      <c r="D166" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C167" t="s">
+        <v>769</v>
+      </c>
+      <c r="D167" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C168" t="s">
+        <v>769</v>
+      </c>
+      <c r="D168" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C169" t="s">
+        <v>776</v>
+      </c>
+      <c r="D169" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C170" t="s">
+        <v>601</v>
+      </c>
+      <c r="D170" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C171" t="s">
+        <v>769</v>
+      </c>
+      <c r="D171" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C172" t="s">
+        <v>776</v>
+      </c>
+      <c r="D172" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C173" t="s">
+        <v>764</v>
+      </c>
+      <c r="D173" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C174" t="s">
+        <v>527</v>
+      </c>
+      <c r="D174" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C175" t="s">
+        <v>776</v>
+      </c>
+      <c r="D175" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B176" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C176" t="s">
+        <v>144</v>
+      </c>
+      <c r="D176" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C177" t="s">
+        <v>482</v>
+      </c>
+      <c r="D177" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B178" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C178" t="s">
+        <v>432</v>
+      </c>
+      <c r="D178" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C179" t="s">
+        <v>769</v>
+      </c>
+      <c r="D179" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B180" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C180" t="s">
+        <v>144</v>
+      </c>
+      <c r="D180" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C181" t="s">
+        <v>769</v>
+      </c>
+      <c r="D181" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C182" t="s">
+        <v>144</v>
+      </c>
+      <c r="D182" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C183" t="s">
+        <v>462</v>
+      </c>
+      <c r="D183" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C184" t="s">
+        <v>769</v>
+      </c>
+      <c r="D184" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C185" t="s">
+        <v>709</v>
+      </c>
+      <c r="D185" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C186" t="s">
+        <v>144</v>
+      </c>
+      <c r="D186" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C187" t="s">
+        <v>769</v>
+      </c>
+      <c r="D187" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C188" t="s">
+        <v>764</v>
+      </c>
+      <c r="D188" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C189" t="s">
+        <v>527</v>
+      </c>
+      <c r="D189" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C190" t="s">
+        <v>144</v>
+      </c>
+      <c r="D190" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C191" t="s">
+        <v>709</v>
+      </c>
+      <c r="D191" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C192" t="s">
+        <v>482</v>
+      </c>
+      <c r="D192" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C193" t="s">
+        <v>709</v>
+      </c>
+      <c r="D193" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C194" t="s">
+        <v>146</v>
+      </c>
+      <c r="D194" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C195" t="s">
+        <v>146</v>
+      </c>
+      <c r="D195" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C196" t="s">
+        <v>432</v>
+      </c>
+      <c r="D196" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B197" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C197" t="s">
+        <v>432</v>
+      </c>
+      <c r="D197" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B198" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C198" t="s">
+        <v>769</v>
+      </c>
+      <c r="D198" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C199" t="s">
+        <v>769</v>
+      </c>
+      <c r="D199" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C200" t="s">
+        <v>764</v>
+      </c>
+      <c r="D200" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C201" t="s">
+        <v>769</v>
+      </c>
+      <c r="D201" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C202" t="s">
+        <v>776</v>
+      </c>
+      <c r="D202" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C203" t="s">
+        <v>432</v>
+      </c>
+      <c r="D203" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C204" t="s">
+        <v>741</v>
+      </c>
+      <c r="D204" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C205" t="s">
+        <v>450</v>
+      </c>
+      <c r="D205" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C206" t="s">
+        <v>432</v>
+      </c>
+      <c r="D206" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C207" t="s">
+        <v>776</v>
+      </c>
+      <c r="D207" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C208" t="s">
+        <v>769</v>
+      </c>
+      <c r="D208" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C209" t="s">
+        <v>601</v>
+      </c>
+      <c r="D209" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C210" t="s">
+        <v>776</v>
+      </c>
+      <c r="D210" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C211" t="s">
+        <v>209</v>
+      </c>
+      <c r="D211" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C212" t="s">
+        <v>644</v>
+      </c>
+      <c r="D212" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C213" t="s">
+        <v>450</v>
+      </c>
+      <c r="D213" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B214" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C214" t="s">
+        <v>601</v>
+      </c>
+      <c r="D214" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C215" t="s">
+        <v>425</v>
+      </c>
+      <c r="D215" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C216" t="s">
+        <v>601</v>
+      </c>
+      <c r="D216" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B217" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C217" t="s">
+        <v>601</v>
+      </c>
+      <c r="D217" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B218" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C218" t="s">
+        <v>601</v>
+      </c>
+      <c r="D218" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C219" t="s">
+        <v>144</v>
+      </c>
+      <c r="D219" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C220" t="s">
+        <v>209</v>
+      </c>
+      <c r="D220" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C221" t="s">
+        <v>477</v>
+      </c>
+      <c r="D221" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C222" t="s">
+        <v>209</v>
+      </c>
+      <c r="D222" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C223" t="s">
+        <v>144</v>
+      </c>
+      <c r="D223" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C224" t="s">
+        <v>209</v>
+      </c>
+      <c r="D224" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C225" t="s">
+        <v>601</v>
+      </c>
+      <c r="D225" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C226" t="s">
+        <v>209</v>
+      </c>
+      <c r="D226" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B227" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C227" t="s">
+        <v>709</v>
+      </c>
+      <c r="D227" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B228" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C228" t="s">
+        <v>709</v>
+      </c>
+      <c r="D228" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C229" t="s">
+        <v>527</v>
+      </c>
+      <c r="D229" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B230" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C230" t="s">
+        <v>209</v>
+      </c>
+      <c r="D230" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C231" t="s">
+        <v>455</v>
+      </c>
+      <c r="D231" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C232" t="s">
+        <v>432</v>
+      </c>
+      <c r="D232" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B233" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C233" t="s">
+        <v>601</v>
+      </c>
+      <c r="D233" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C234" t="s">
+        <v>432</v>
+      </c>
+      <c r="D234" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C235" t="s">
+        <v>709</v>
+      </c>
+      <c r="D235" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C236" t="s">
+        <v>209</v>
+      </c>
+      <c r="D236" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E236" s="6"/>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B237" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C237" t="s">
+        <v>764</v>
+      </c>
+      <c r="D237" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E237" s="6"/>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C238" t="s">
+        <v>146</v>
+      </c>
+      <c r="D238" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E238" s="6"/>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B239" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C239" t="s">
+        <v>432</v>
+      </c>
+      <c r="D239" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E239" s="6"/>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C240" t="s">
+        <v>527</v>
+      </c>
+      <c r="D240" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E240" s="6"/>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B241" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C241" t="s">
+        <v>482</v>
+      </c>
+      <c r="D241" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E241" s="6"/>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C242" t="s">
+        <v>601</v>
+      </c>
+      <c r="D242" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E242" s="6"/>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C243" t="s">
+        <v>209</v>
+      </c>
+      <c r="D243" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E243" s="6"/>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" t="s">
+        <v>426</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C244" t="s">
+        <v>425</v>
+      </c>
+      <c r="D244" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E244" s="6"/>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C245" t="s">
+        <v>209</v>
+      </c>
+      <c r="D245" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E245" s="6"/>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C246" t="s">
+        <v>764</v>
+      </c>
+      <c r="D246" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E246" s="6"/>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C247" t="s">
+        <v>209</v>
+      </c>
+      <c r="D247" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E247" s="6"/>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C248" t="s">
+        <v>477</v>
+      </c>
+      <c r="D248" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E248" s="6"/>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C249" t="s">
+        <v>601</v>
+      </c>
+      <c r="D249" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E249" s="6"/>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C250" t="s">
+        <v>527</v>
+      </c>
+      <c r="D250" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E250" s="6"/>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C251" t="s">
+        <v>144</v>
+      </c>
+      <c r="D251" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E251" s="6"/>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C252" t="s">
+        <v>601</v>
+      </c>
+      <c r="D252" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E252" s="6"/>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C253" t="s">
+        <v>736</v>
+      </c>
+      <c r="D253" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E253" s="6"/>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C254" t="s">
+        <v>776</v>
+      </c>
+      <c r="D254" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E254" s="6"/>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C255" t="s">
+        <v>764</v>
+      </c>
+      <c r="D255" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E255" s="6"/>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C256" t="s">
+        <v>601</v>
+      </c>
+      <c r="D256" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E256" s="6"/>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C257" t="s">
+        <v>432</v>
+      </c>
+      <c r="D257" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E257" s="6"/>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B258" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C258" t="s">
+        <v>644</v>
+      </c>
+      <c r="D258" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E258" s="6"/>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C259" t="s">
+        <v>776</v>
+      </c>
+      <c r="D259" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E259" s="6"/>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C260" t="s">
+        <v>432</v>
+      </c>
+      <c r="D260" s="9">
+        <v>46307</v>
+      </c>
+      <c r="E260" s="6"/>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C261" t="s">
+        <v>462</v>
+      </c>
+      <c r="D261" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C262" t="s">
+        <v>432</v>
+      </c>
+      <c r="D262" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C263" t="s">
+        <v>144</v>
+      </c>
+      <c r="D263" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C264" t="s">
+        <v>144</v>
+      </c>
+      <c r="D264" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C265" t="s">
+        <v>144</v>
+      </c>
+      <c r="D265" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C266" t="s">
+        <v>527</v>
+      </c>
+      <c r="D266" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C267" t="s">
+        <v>455</v>
+      </c>
+      <c r="D267" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C268" t="s">
+        <v>432</v>
+      </c>
+      <c r="D268" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C269" t="s">
+        <v>209</v>
+      </c>
+      <c r="D269" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B270" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C270" t="s">
+        <v>209</v>
+      </c>
+      <c r="D270" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B271" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C271" t="s">
+        <v>584</v>
+      </c>
+      <c r="D271" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C272" t="s">
+        <v>462</v>
+      </c>
+      <c r="D272" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C273" t="s">
+        <v>209</v>
+      </c>
+      <c r="D273" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C274" t="s">
+        <v>209</v>
+      </c>
+      <c r="D274" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C275" t="s">
+        <v>432</v>
+      </c>
+      <c r="D275" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C276" t="s">
+        <v>482</v>
+      </c>
+      <c r="D276" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C277" t="s">
+        <v>209</v>
+      </c>
+      <c r="D277" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C278" t="s">
+        <v>209</v>
+      </c>
+      <c r="D278" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C279" t="s">
+        <v>709</v>
+      </c>
+      <c r="D279" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C280" t="s">
+        <v>776</v>
+      </c>
+      <c r="D280" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C281" t="s">
+        <v>736</v>
+      </c>
+      <c r="D281" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C282" t="s">
+        <v>482</v>
+      </c>
+      <c r="D282" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C283" t="s">
+        <v>776</v>
+      </c>
+      <c r="D283" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C284" t="s">
+        <v>736</v>
+      </c>
+      <c r="D284" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C285" t="s">
+        <v>482</v>
+      </c>
+      <c r="D285" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C286" t="s">
+        <v>462</v>
+      </c>
+      <c r="D286" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C287" t="s">
+        <v>432</v>
+      </c>
+      <c r="D287" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C288" t="s">
+        <v>709</v>
+      </c>
+      <c r="D288" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" t="s">
+        <v>428</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C289" t="s">
+        <v>425</v>
+      </c>
+      <c r="D289" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D290" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C291" t="s">
+        <v>776</v>
+      </c>
+      <c r="D291" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C292" t="s">
+        <v>736</v>
+      </c>
+      <c r="D292" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C293" t="s">
+        <v>144</v>
+      </c>
+      <c r="D293" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C294" t="s">
+        <v>482</v>
+      </c>
+      <c r="D294" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D295" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C296" t="s">
+        <v>144</v>
+      </c>
+      <c r="D296" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C297" t="s">
+        <v>709</v>
+      </c>
+      <c r="D297" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C298" t="s">
+        <v>527</v>
+      </c>
+      <c r="D298" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C299" t="s">
+        <v>527</v>
+      </c>
+      <c r="D299" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C300" t="s">
+        <v>432</v>
+      </c>
+      <c r="D300" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C301" t="s">
+        <v>477</v>
+      </c>
+      <c r="D301" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C302" t="s">
+        <v>601</v>
+      </c>
+      <c r="D302" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C303" t="s">
+        <v>764</v>
+      </c>
+      <c r="D303" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C304" t="s">
+        <v>432</v>
+      </c>
+      <c r="D304" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C305" t="s">
+        <v>527</v>
+      </c>
+      <c r="D305" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C306" t="s">
+        <v>764</v>
+      </c>
+      <c r="D306" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C307" t="s">
+        <v>776</v>
+      </c>
+      <c r="D307" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D308" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D309" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D310" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C311" t="s">
+        <v>698</v>
+      </c>
+      <c r="D311" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C312" t="s">
+        <v>764</v>
+      </c>
+      <c r="D312" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C313" t="s">
+        <v>644</v>
+      </c>
+      <c r="D313" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D314" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C315" t="s">
+        <v>764</v>
+      </c>
+      <c r="D315" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C316" t="s">
+        <v>144</v>
+      </c>
+      <c r="D316" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C317" t="s">
+        <v>527</v>
+      </c>
+      <c r="D317" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C318" t="s">
+        <v>477</v>
+      </c>
+      <c r="D318" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C319" t="s">
+        <v>450</v>
+      </c>
+      <c r="D319" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C320" t="s">
+        <v>144</v>
+      </c>
+      <c r="D320" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C321" t="s">
+        <v>601</v>
+      </c>
+      <c r="D321" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C322" t="s">
+        <v>776</v>
+      </c>
+      <c r="D322" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C323" t="s">
+        <v>776</v>
+      </c>
+      <c r="D323" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C324" t="s">
+        <v>527</v>
+      </c>
+      <c r="D324" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C325" t="s">
+        <v>601</v>
+      </c>
+      <c r="D325" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C326" t="s">
+        <v>196</v>
+      </c>
+      <c r="D326" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C327" t="s">
+        <v>736</v>
+      </c>
+      <c r="D327" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C328" t="s">
+        <v>450</v>
+      </c>
+      <c r="D328" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C329" t="s">
+        <v>764</v>
+      </c>
+      <c r="D329" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C330" t="s">
+        <v>477</v>
+      </c>
+      <c r="D330" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C331" t="s">
+        <v>196</v>
+      </c>
+      <c r="D331" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C332" t="s">
+        <v>709</v>
+      </c>
+      <c r="D332" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C333" t="s">
+        <v>527</v>
+      </c>
+      <c r="D333" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C334" t="s">
+        <v>196</v>
+      </c>
+      <c r="D334" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C335" t="s">
+        <v>601</v>
+      </c>
+      <c r="D335" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C336" t="s">
+        <v>644</v>
+      </c>
+      <c r="D336" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C337" t="s">
+        <v>776</v>
+      </c>
+      <c r="D337" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C338" t="s">
+        <v>196</v>
+      </c>
+      <c r="D338" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C339" t="s">
+        <v>196</v>
+      </c>
+      <c r="D339" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C340" t="s">
+        <v>764</v>
+      </c>
+      <c r="D340" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C341" t="s">
+        <v>709</v>
+      </c>
+      <c r="D341" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C342" t="s">
+        <v>196</v>
+      </c>
+      <c r="D342" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C343" t="s">
+        <v>146</v>
+      </c>
+      <c r="D343" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C344" t="s">
+        <v>477</v>
+      </c>
+      <c r="D344" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C345" t="s">
+        <v>196</v>
+      </c>
+      <c r="D345" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="8" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B346" s="8" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C346" s="8" t="s">
+        <v>709</v>
+      </c>
+      <c r="D346" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C347" t="s">
+        <v>196</v>
+      </c>
+      <c r="D347" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C348" t="s">
+        <v>764</v>
+      </c>
+      <c r="D348" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C349" t="s">
+        <v>144</v>
+      </c>
+      <c r="D349" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C350" t="s">
+        <v>432</v>
+      </c>
+      <c r="D350" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C351" t="s">
+        <v>764</v>
+      </c>
+      <c r="D351" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C352" t="s">
+        <v>764</v>
+      </c>
+      <c r="D352" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C353" t="s">
+        <v>196</v>
+      </c>
+      <c r="D353" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C354" t="s">
+        <v>432</v>
+      </c>
+      <c r="D354" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C355" t="s">
+        <v>776</v>
+      </c>
+      <c r="D355" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C356" t="s">
+        <v>601</v>
+      </c>
+      <c r="D356" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C357" t="s">
+        <v>196</v>
+      </c>
+      <c r="D357" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C358" t="s">
+        <v>144</v>
+      </c>
+      <c r="D358" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C359" t="s">
+        <v>601</v>
+      </c>
+      <c r="D359" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C360" t="s">
+        <v>776</v>
+      </c>
+      <c r="D360" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C361" t="s">
+        <v>776</v>
+      </c>
+      <c r="D361" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C362" t="s">
+        <v>601</v>
+      </c>
+      <c r="D362" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C363" t="s">
+        <v>601</v>
+      </c>
+      <c r="D363" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C364" t="s">
+        <v>477</v>
+      </c>
+      <c r="D364" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C365" t="s">
+        <v>146</v>
+      </c>
+      <c r="D365" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C366" t="s">
+        <v>709</v>
+      </c>
+      <c r="D366" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C367" t="s">
+        <v>776</v>
+      </c>
+      <c r="D367" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C368" t="s">
+        <v>196</v>
+      </c>
+      <c r="D368" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C369" t="s">
+        <v>196</v>
+      </c>
+      <c r="D369" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C370" t="s">
+        <v>595</v>
+      </c>
+      <c r="D370" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C371" t="s">
+        <v>450</v>
+      </c>
+      <c r="D371" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C372" t="s">
+        <v>482</v>
+      </c>
+      <c r="D372" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C373" t="s">
+        <v>776</v>
+      </c>
+      <c r="D373" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C374" t="s">
+        <v>764</v>
+      </c>
+      <c r="D374" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C375" t="s">
+        <v>595</v>
+      </c>
+      <c r="D375" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C376" t="s">
+        <v>455</v>
+      </c>
+      <c r="D376" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C377" t="s">
+        <v>595</v>
+      </c>
+      <c r="D377" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C378" t="s">
+        <v>776</v>
+      </c>
+      <c r="D378" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C379" t="s">
+        <v>146</v>
+      </c>
+      <c r="D379" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B380" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C380" t="s">
+        <v>462</v>
+      </c>
+      <c r="D380" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B381" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C381" t="s">
+        <v>432</v>
+      </c>
+      <c r="D381" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B382" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C382" t="s">
+        <v>477</v>
+      </c>
+      <c r="D382" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B383" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C383" t="s">
+        <v>444</v>
+      </c>
+      <c r="D383" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B384" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C384" t="s">
+        <v>444</v>
+      </c>
+      <c r="D384" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B385" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C385" t="s">
+        <v>444</v>
+      </c>
+      <c r="D385" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B386" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C386" t="s">
+        <v>144</v>
+      </c>
+      <c r="D386" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B387" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C387" t="s">
+        <v>776</v>
+      </c>
+      <c r="D387" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C388" t="s">
+        <v>450</v>
+      </c>
+      <c r="D388" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B389" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C389" t="s">
+        <v>455</v>
+      </c>
+      <c r="D389" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B390" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C390" t="s">
+        <v>455</v>
+      </c>
+      <c r="D390" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C391" t="s">
+        <v>450</v>
+      </c>
+      <c r="D391" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B392" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C392" t="s">
+        <v>444</v>
+      </c>
+      <c r="D392" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B393" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C393" t="s">
+        <v>146</v>
+      </c>
+      <c r="D393" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B394" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C394" t="s">
+        <v>527</v>
+      </c>
+      <c r="D394" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B395" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C395" t="s">
+        <v>450</v>
+      </c>
+      <c r="D395" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B396" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C396" t="s">
+        <v>444</v>
+      </c>
+      <c r="D396" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B397" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C397" t="s">
+        <v>477</v>
+      </c>
+      <c r="D397" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B398" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C398" t="s">
+        <v>764</v>
+      </c>
+      <c r="D398" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B399" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C399" t="s">
+        <v>584</v>
+      </c>
+      <c r="D399" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B400" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C400" t="s">
+        <v>444</v>
+      </c>
+      <c r="D400" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C401" t="s">
+        <v>432</v>
+      </c>
+      <c r="D401" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C402" t="s">
+        <v>432</v>
+      </c>
+      <c r="D402" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B403" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C403" t="s">
+        <v>527</v>
+      </c>
+      <c r="D403" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B404" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C404" t="s">
+        <v>644</v>
+      </c>
+      <c r="D404" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C405" t="s">
+        <v>482</v>
+      </c>
+      <c r="D405" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C406" t="s">
+        <v>776</v>
+      </c>
+      <c r="D406" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C407" t="s">
+        <v>764</v>
+      </c>
+      <c r="D407" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B408" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C408" t="s">
+        <v>482</v>
+      </c>
+      <c r="D408" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B409" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C409" t="s">
+        <v>144</v>
+      </c>
+      <c r="D409" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B410" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C410" t="s">
+        <v>432</v>
+      </c>
+      <c r="D410" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B411" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C411" t="s">
+        <v>432</v>
+      </c>
+      <c r="D411" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C412" t="s">
+        <v>764</v>
+      </c>
+      <c r="D412" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C413" t="s">
+        <v>146</v>
+      </c>
+      <c r="D413" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B414" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C414" t="s">
+        <v>477</v>
+      </c>
+      <c r="D414" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C415" t="s">
+        <v>146</v>
+      </c>
+      <c r="D415" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B416" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C416" t="s">
+        <v>482</v>
+      </c>
+      <c r="D416" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B417" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C417" t="s">
+        <v>477</v>
+      </c>
+      <c r="D417" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C418" t="s">
+        <v>776</v>
+      </c>
+      <c r="D418" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B419" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C419" t="s">
+        <v>444</v>
+      </c>
+      <c r="D419" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B420" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C420" t="s">
+        <v>450</v>
+      </c>
+      <c r="D420" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B421" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C421" t="s">
+        <v>482</v>
+      </c>
+      <c r="D421" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C422" t="s">
+        <v>764</v>
+      </c>
+      <c r="D422" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B423" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C423" t="s">
+        <v>477</v>
+      </c>
+      <c r="D423" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B424" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C424" t="s">
+        <v>432</v>
+      </c>
+      <c r="D424" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B425" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C425" t="s">
+        <v>444</v>
+      </c>
+      <c r="D425" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B426" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C426" t="s">
+        <v>462</v>
+      </c>
+      <c r="D426" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B427" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C427" t="s">
+        <v>764</v>
+      </c>
+      <c r="D427" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B428" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C428" t="s">
+        <v>444</v>
+      </c>
+      <c r="D428" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C429" t="s">
+        <v>482</v>
+      </c>
+      <c r="D429" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B430" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C430" t="s">
+        <v>741</v>
+      </c>
+      <c r="D430" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B431" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C431" t="s">
+        <v>477</v>
+      </c>
+      <c r="D431" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C432" t="s">
+        <v>764</v>
+      </c>
+      <c r="D432" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B433" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C433" t="s">
+        <v>432</v>
+      </c>
+      <c r="D433" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B434" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C434" t="s">
+        <v>764</v>
+      </c>
+      <c r="D434" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C435" t="s">
+        <v>601</v>
+      </c>
+      <c r="D435" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B436" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C436" t="s">
+        <v>444</v>
+      </c>
+      <c r="D436" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B437" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C437" t="s">
+        <v>444</v>
+      </c>
+      <c r="D437" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B438" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C438" t="s">
+        <v>444</v>
+      </c>
+      <c r="D438" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B439" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C439" t="s">
+        <v>482</v>
+      </c>
+      <c r="D439" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C440" t="s">
+        <v>764</v>
+      </c>
+      <c r="D440" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B441" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C441" t="s">
+        <v>444</v>
+      </c>
+      <c r="D441" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B442" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C442" t="s">
+        <v>709</v>
+      </c>
+      <c r="D442" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B443" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C443" t="s">
+        <v>425</v>
+      </c>
+      <c r="D443" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B444" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C444" t="s">
+        <v>444</v>
+      </c>
+      <c r="D444" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C445" t="s">
+        <v>450</v>
+      </c>
+      <c r="D445" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B446" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C446" t="s">
+        <v>432</v>
+      </c>
+      <c r="D446" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B447" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C447" t="s">
+        <v>764</v>
+      </c>
+      <c r="D447" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C448" t="s">
+        <v>432</v>
+      </c>
+      <c r="D448" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B449" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C449" t="s">
+        <v>444</v>
+      </c>
+      <c r="D449" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B450" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C450" t="s">
+        <v>450</v>
+      </c>
+      <c r="D450" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B451" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C451" t="s">
+        <v>477</v>
+      </c>
+      <c r="D451" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B452" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C452" t="s">
+        <v>601</v>
+      </c>
+      <c r="D452" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B453" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C453" t="s">
+        <v>450</v>
+      </c>
+      <c r="D453" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B454" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C454" t="s">
+        <v>432</v>
+      </c>
+      <c r="D454" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C455" t="s">
+        <v>601</v>
+      </c>
+      <c r="D455" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B456" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C456" t="s">
+        <v>146</v>
+      </c>
+      <c r="D456" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B457" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C457" t="s">
+        <v>432</v>
+      </c>
+      <c r="D457" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B458" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C458" t="s">
+        <v>444</v>
+      </c>
+      <c r="D458" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B459" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C459" t="s">
+        <v>425</v>
+      </c>
+      <c r="D459" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B460" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C460" t="s">
+        <v>709</v>
+      </c>
+      <c r="D460" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C461" t="s">
+        <v>764</v>
+      </c>
+      <c r="D461" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B462" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C462" t="s">
+        <v>764</v>
+      </c>
+      <c r="D462" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C463" t="s">
+        <v>601</v>
+      </c>
+      <c r="D463" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B464" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C464" t="s">
+        <v>432</v>
+      </c>
+      <c r="D464" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C465" t="s">
+        <v>764</v>
+      </c>
+      <c r="D465" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C466" t="s">
+        <v>432</v>
+      </c>
+      <c r="D466" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B467" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C467" t="s">
+        <v>444</v>
+      </c>
+      <c r="D467" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B468" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C468" t="s">
+        <v>144</v>
+      </c>
+      <c r="D468" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C469" t="s">
+        <v>450</v>
+      </c>
+      <c r="D469" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B470" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C470" t="s">
+        <v>644</v>
+      </c>
+      <c r="D470" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B471" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C471" t="s">
+        <v>477</v>
+      </c>
+      <c r="D471" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B472" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C472" t="s">
+        <v>482</v>
+      </c>
+      <c r="D472" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B473" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C473" t="s">
+        <v>601</v>
+      </c>
+      <c r="D473" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B474" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C474" t="s">
+        <v>444</v>
+      </c>
+      <c r="D474" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B475" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C475" t="s">
+        <v>736</v>
+      </c>
+      <c r="D475" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B476" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C476" t="s">
+        <v>425</v>
+      </c>
+      <c r="D476" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B477" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C477" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D477" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B478" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C478" t="s">
+        <v>698</v>
+      </c>
+      <c r="D478" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C479" t="s">
+        <v>527</v>
+      </c>
+      <c r="D479" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C480" t="s">
+        <v>527</v>
+      </c>
+      <c r="D480" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B481" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C481" t="s">
+        <v>432</v>
+      </c>
+      <c r="D481" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C482" t="s">
+        <v>432</v>
+      </c>
+      <c r="D482" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B483" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C483" t="s">
+        <v>709</v>
+      </c>
+      <c r="D483" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B484" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C484" t="s">
+        <v>644</v>
+      </c>
+      <c r="D484" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C485" t="s">
+        <v>601</v>
+      </c>
+      <c r="D485" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B486" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C486" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D486" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B487" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C487" t="s">
+        <v>741</v>
+      </c>
+      <c r="D487" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B488" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C488" t="s">
+        <v>776</v>
+      </c>
+      <c r="D488" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B489" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C489" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D489" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B490" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C490" t="s">
+        <v>455</v>
+      </c>
+      <c r="D490" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B491" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C491" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D491" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C492" t="s">
+        <v>601</v>
+      </c>
+      <c r="D492" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B493" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C493" t="s">
+        <v>709</v>
+      </c>
+      <c r="D493" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B494" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C494" t="s">
+        <v>527</v>
+      </c>
+      <c r="D494" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B495" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C495" t="s">
+        <v>482</v>
+      </c>
+      <c r="D495" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C496" t="s">
+        <v>450</v>
+      </c>
+      <c r="D496" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B497" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C497" t="s">
+        <v>477</v>
+      </c>
+      <c r="D497" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B498" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C498" t="s">
+        <v>776</v>
+      </c>
+      <c r="D498" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B499" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C499" t="s">
+        <v>482</v>
+      </c>
+      <c r="D499" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B500" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C500" t="s">
+        <v>477</v>
+      </c>
+      <c r="D500" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C501" t="s">
+        <v>764</v>
+      </c>
+      <c r="D501" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B502" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C502" t="s">
+        <v>764</v>
+      </c>
+      <c r="D502" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C503" t="s">
+        <v>146</v>
+      </c>
+      <c r="D503" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C504" t="s">
+        <v>432</v>
+      </c>
+      <c r="D504" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B505" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C505" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D505" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B506" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D506" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B507" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C507" t="s">
+        <v>450</v>
+      </c>
+      <c r="D507" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B508" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C508" t="s">
+        <v>146</v>
+      </c>
+      <c r="D508" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B509" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C509" t="s">
+        <v>462</v>
+      </c>
+      <c r="D509" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B510" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D510" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B511" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C511" t="s">
+        <v>601</v>
+      </c>
+      <c r="D511" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B512" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C512" t="s">
+        <v>425</v>
+      </c>
+      <c r="D512" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C513" t="s">
+        <v>601</v>
+      </c>
+      <c r="D513" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B514" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C514" t="s">
+        <v>482</v>
+      </c>
+      <c r="D514" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C515" t="s">
+        <v>776</v>
+      </c>
+      <c r="D515" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C516" t="s">
+        <v>432</v>
+      </c>
+      <c r="D516" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C517" t="s">
+        <v>601</v>
+      </c>
+      <c r="D517" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B518" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C518" t="s">
+        <v>477</v>
+      </c>
+      <c r="D518" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B519" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C519" t="s">
+        <v>477</v>
+      </c>
+      <c r="D519" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B520" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C520" t="s">
+        <v>432</v>
+      </c>
+      <c r="D520" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B521" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C521" t="s">
+        <v>477</v>
+      </c>
+      <c r="D521" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B522" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C522" t="s">
+        <v>527</v>
+      </c>
+      <c r="D522" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B523" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C523" t="s">
+        <v>477</v>
+      </c>
+      <c r="D523" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B524" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C524" t="s">
+        <v>477</v>
+      </c>
+      <c r="D524" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B525" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C525" t="s">
+        <v>741</v>
+      </c>
+      <c r="D525" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C526" t="s">
+        <v>601</v>
+      </c>
+      <c r="D526" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B527" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D527" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B528" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C528" t="s">
+        <v>644</v>
+      </c>
+      <c r="D528" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B529" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C529" t="s">
+        <v>146</v>
+      </c>
+      <c r="D529" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C530" t="s">
+        <v>776</v>
+      </c>
+      <c r="D530" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B531" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C531" t="s">
+        <v>764</v>
+      </c>
+      <c r="D531" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C532" t="s">
+        <v>776</v>
+      </c>
+      <c r="D532" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C533" t="s">
+        <v>764</v>
+      </c>
+      <c r="D533" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B534" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C534" t="s">
+        <v>741</v>
+      </c>
+      <c r="D534" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C535" t="s">
+        <v>146</v>
+      </c>
+      <c r="D535" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B536" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C536" t="s">
+        <v>144</v>
+      </c>
+      <c r="D536" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B537" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C537" t="s">
+        <v>709</v>
+      </c>
+      <c r="D537" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B538" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C538" t="s">
+        <v>425</v>
+      </c>
+      <c r="D538" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C539" t="s">
+        <v>601</v>
+      </c>
+      <c r="D539" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B540" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C540" t="s">
+        <v>764</v>
+      </c>
+      <c r="D540" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C541" t="s">
+        <v>764</v>
+      </c>
+      <c r="D541" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B542" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D542" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B543" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C543" t="s">
+        <v>146</v>
+      </c>
+      <c r="D543" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C544" t="s">
+        <v>146</v>
+      </c>
+      <c r="D544" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C545" t="s">
+        <v>601</v>
+      </c>
+      <c r="D545" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B546" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C546" t="s">
+        <v>425</v>
+      </c>
+      <c r="D546" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B547" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C547" t="s">
+        <v>482</v>
+      </c>
+      <c r="D547" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B548" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D548" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B549" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C549" t="s">
+        <v>455</v>
+      </c>
+      <c r="D549" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B550" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C550" t="s">
+        <v>482</v>
+      </c>
+      <c r="D550" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C551" t="s">
+        <v>432</v>
+      </c>
+      <c r="D551" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B552" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D552" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B553" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C553" t="s">
+        <v>601</v>
+      </c>
+      <c r="D553" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B554" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C554" t="s">
+        <v>144</v>
+      </c>
+      <c r="D554" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C555" t="s">
+        <v>644</v>
+      </c>
+      <c r="D555" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C556" t="s">
+        <v>764</v>
+      </c>
+      <c r="D556" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B557" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C557" t="s">
+        <v>573</v>
+      </c>
+      <c r="D557" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C558" t="s">
+        <v>601</v>
+      </c>
+      <c r="D558" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C559" t="s">
+        <v>764</v>
+      </c>
+      <c r="D559" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C560" t="s">
+        <v>601</v>
+      </c>
+      <c r="D560" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B561" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C561" t="s">
+        <v>601</v>
+      </c>
+      <c r="D561" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B562" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C562" t="s">
+        <v>601</v>
+      </c>
+      <c r="D562" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C563" t="s">
+        <v>146</v>
+      </c>
+      <c r="D563" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B564" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C564" t="s">
+        <v>482</v>
+      </c>
+      <c r="D564" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B565" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C565" t="s">
+        <v>455</v>
+      </c>
+      <c r="D565" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B566" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C566" t="s">
+        <v>477</v>
+      </c>
+      <c r="D566" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B567" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C567" t="s">
+        <v>573</v>
+      </c>
+      <c r="D567" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B568" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C568" t="s">
+        <v>764</v>
+      </c>
+      <c r="D568" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B569" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C569" t="s">
+        <v>601</v>
+      </c>
+      <c r="D569" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B570" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C570" t="s">
+        <v>482</v>
+      </c>
+      <c r="D570" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C571" t="s">
+        <v>601</v>
+      </c>
+      <c r="D571" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B572" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C572" t="s">
+        <v>573</v>
+      </c>
+      <c r="D572" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C573" t="s">
+        <v>146</v>
+      </c>
+      <c r="D573" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B574" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C574" t="s">
+        <v>573</v>
+      </c>
+      <c r="D574" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C575" t="s">
+        <v>601</v>
+      </c>
+      <c r="D575" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B576" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C576" t="s">
+        <v>736</v>
+      </c>
+      <c r="D576" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C577" t="s">
+        <v>764</v>
+      </c>
+      <c r="D577" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B578" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C578" t="s">
+        <v>776</v>
+      </c>
+      <c r="D578" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C579" t="s">
+        <v>601</v>
+      </c>
+      <c r="D579" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C580" t="s">
+        <v>601</v>
+      </c>
+      <c r="D580" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C581" t="s">
+        <v>601</v>
+      </c>
+      <c r="D581" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B582" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C582" t="s">
+        <v>601</v>
+      </c>
+      <c r="D582" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B583" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C583" t="s">
+        <v>573</v>
+      </c>
+      <c r="D583" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B584" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C584" t="s">
+        <v>425</v>
+      </c>
+      <c r="D584" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C585" t="s">
+        <v>482</v>
+      </c>
+      <c r="D585" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586" t="s">
+        <v>423</v>
+      </c>
+      <c r="B586" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C586" t="s">
+        <v>425</v>
+      </c>
+      <c r="D586" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B587" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C587" t="s">
+        <v>776</v>
+      </c>
+      <c r="D587" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B588" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C588" t="s">
+        <v>455</v>
+      </c>
+      <c r="D588" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C589" t="s">
+        <v>601</v>
+      </c>
+      <c r="D589" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B590" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C590" t="s">
+        <v>144</v>
+      </c>
+      <c r="D590" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C591" t="s">
+        <v>601</v>
+      </c>
+      <c r="D591" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B592" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C592" t="s">
+        <v>477</v>
+      </c>
+      <c r="D592" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C593" t="s">
+        <v>482</v>
+      </c>
+      <c r="D593" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B594" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C594" t="s">
+        <v>146</v>
+      </c>
+      <c r="D594" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B595" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C595" t="s">
+        <v>573</v>
+      </c>
+      <c r="D595" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C596" t="s">
+        <v>432</v>
+      </c>
+      <c r="D596" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B597" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C597" t="s">
+        <v>568</v>
+      </c>
+      <c r="D597" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C598" t="s">
+        <v>601</v>
+      </c>
+      <c r="D598" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C599" t="s">
+        <v>477</v>
+      </c>
+      <c r="D599" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C600" t="s">
+        <v>146</v>
+      </c>
+      <c r="D600" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C601" t="s">
+        <v>432</v>
+      </c>
+      <c r="D601" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C602" t="s">
+        <v>425</v>
+      </c>
+      <c r="D602" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C603" t="s">
+        <v>450</v>
+      </c>
+      <c r="D603" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B604" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C604" t="s">
+        <v>601</v>
+      </c>
+      <c r="D604" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" s="8" customFormat="1">
+      <c r="A605" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B605" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C605" t="s">
+        <v>601</v>
+      </c>
+      <c r="D605" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B606" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C606" t="s">
+        <v>450</v>
+      </c>
+      <c r="D606" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B607" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C607" t="s">
+        <v>527</v>
+      </c>
+      <c r="D607" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C608" t="s">
+        <v>776</v>
+      </c>
+      <c r="D608" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C609" t="s">
+        <v>450</v>
+      </c>
+      <c r="D609" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B610" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C610" t="s">
+        <v>432</v>
+      </c>
+      <c r="D610" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B611" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C611" t="s">
+        <v>455</v>
+      </c>
+      <c r="D611" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B612" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C612" t="s">
+        <v>568</v>
+      </c>
+      <c r="D612" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B613" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C613" t="s">
+        <v>482</v>
+      </c>
+      <c r="D613" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B614" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C614" t="s">
+        <v>462</v>
+      </c>
+      <c r="D614" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C615" t="s">
+        <v>764</v>
+      </c>
+      <c r="D615" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C616" t="s">
+        <v>146</v>
+      </c>
+      <c r="D616" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B617" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C617" t="s">
+        <v>477</v>
+      </c>
+      <c r="D617" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B618" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C618" t="s">
+        <v>709</v>
+      </c>
+      <c r="D618" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B619" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C619" t="s">
+        <v>601</v>
+      </c>
+      <c r="D619" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B620" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C620" t="s">
+        <v>776</v>
+      </c>
+      <c r="D620" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B621" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C621" t="s">
+        <v>568</v>
+      </c>
+      <c r="D621" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B622" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C622" t="s">
+        <v>736</v>
+      </c>
+      <c r="D622" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B623" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C623" t="s">
+        <v>432</v>
+      </c>
+      <c r="D623" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B624" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C624" t="s">
+        <v>776</v>
+      </c>
+      <c r="D624" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B625" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C625" t="s">
+        <v>644</v>
+      </c>
+      <c r="D625" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B626" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C626" t="s">
+        <v>601</v>
+      </c>
+      <c r="D626" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C627" t="s">
+        <v>146</v>
+      </c>
+      <c r="D627" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C628" t="s">
+        <v>432</v>
+      </c>
+      <c r="D628" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C629" t="s">
+        <v>736</v>
+      </c>
+      <c r="D629" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B630" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C630" t="s">
+        <v>644</v>
+      </c>
+      <c r="D630" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C631" t="s">
+        <v>527</v>
+      </c>
+      <c r="D631" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C632" t="s">
+        <v>776</v>
+      </c>
+      <c r="D632" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B633" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C633" t="s">
+        <v>776</v>
+      </c>
+      <c r="D633" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B634" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C634" t="s">
+        <v>776</v>
+      </c>
+      <c r="D634" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C635" t="s">
+        <v>450</v>
+      </c>
+      <c r="D635" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C636" t="s">
+        <v>776</v>
+      </c>
+      <c r="D636" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B637" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C637" t="s">
+        <v>432</v>
+      </c>
+      <c r="D637" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B638" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C638" t="s">
+        <v>568</v>
+      </c>
+      <c r="D638" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B639" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C639" t="s">
+        <v>584</v>
+      </c>
+      <c r="D639" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C640" t="s">
+        <v>764</v>
+      </c>
+      <c r="D640" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C641" t="s">
+        <v>146</v>
+      </c>
+      <c r="D641" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B642" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C642" t="s">
+        <v>482</v>
+      </c>
+      <c r="D642" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B643" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C643" t="s">
+        <v>432</v>
+      </c>
+      <c r="D643" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B644" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C644" t="s">
+        <v>477</v>
+      </c>
+      <c r="D644" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C645" t="s">
+        <v>601</v>
+      </c>
+      <c r="D645" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C646" t="s">
+        <v>764</v>
+      </c>
+      <c r="D646" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B647" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C647" t="s">
+        <v>568</v>
+      </c>
+      <c r="D647" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B648" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C648" t="s">
+        <v>527</v>
+      </c>
+      <c r="D648" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B649" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C649" t="s">
+        <v>568</v>
+      </c>
+      <c r="D649" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C650" t="s">
+        <v>601</v>
+      </c>
+      <c r="D650" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C651" t="s">
+        <v>776</v>
+      </c>
+      <c r="D651" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B652" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C652" t="s">
+        <v>432</v>
+      </c>
+      <c r="D652" s="9">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653" s="6" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B653" s="6" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C653" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D653" s="7">
+        <v>46184</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654" s="6" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B654" s="6" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C654" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D654" s="7">
+        <v>46164</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655" s="6" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B655" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C655" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D655" s="7">
+        <v>46164</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656" s="6" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B656" s="6" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C656" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D656" s="7">
+        <v>46164</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657" s="6" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B657" s="6" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C657" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D657" s="7">
+        <v>46164</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658" s="6" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B658" s="6" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C658" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D658" s="7">
+        <v>46164</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659" s="6" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B659" s="6" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C659" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D659" s="7">
+        <v>46164</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660" s="6" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B660" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C660" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D660" s="7">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B661" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C661" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D661" s="7">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662" s="6" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B662" s="6" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C662" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D662" s="7">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663" s="6" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B663" s="6" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C663" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D663" s="7">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664" s="6" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B664" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C664" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D664" s="7">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665" s="6" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B665" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C665" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D665" s="7">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666" s="6" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B666" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C666" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D666" s="7">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667" s="6" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B667" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C667" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D667" s="7">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668" s="6" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B668" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C668" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="D668" s="7">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669" s="6" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B669" s="6" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C669" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D669" s="7">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670" s="6" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B670" s="6" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C670" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="D670" s="7">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671" s="6" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B671" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C671" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D671" s="7">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672" s="6" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B672" s="6" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C672" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D672" s="7">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673" s="6" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B673" s="6" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C673" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D673" s="7">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674" s="6" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B674" s="6" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C674" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D674" s="7">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675" s="6" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B675" s="6" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C675" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D675" s="7">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676" s="6" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B676" s="6" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C676" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D676" s="7">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677" s="6" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B677" s="6" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C677" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D677" s="7">
+        <v>46156</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C678" t="s">
+        <v>196</v>
+      </c>
+      <c r="D678" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C679" t="s">
+        <v>196</v>
+      </c>
+      <c r="D679" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C680" t="s">
+        <v>196</v>
+      </c>
+      <c r="D680" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C681" t="s">
+        <v>196</v>
+      </c>
+      <c r="D681" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C682" t="s">
+        <v>196</v>
+      </c>
+      <c r="D682" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C683" t="s">
+        <v>196</v>
+      </c>
+      <c r="D683" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C684" t="s">
+        <v>196</v>
+      </c>
+      <c r="D684" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C685" t="s">
+        <v>196</v>
+      </c>
+      <c r="D685" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C686" t="s">
+        <v>769</v>
+      </c>
+      <c r="D686" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C687" t="s">
+        <v>769</v>
+      </c>
+      <c r="D687" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C688" t="s">
+        <v>196</v>
+      </c>
+      <c r="D688" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C689" t="s">
+        <v>196</v>
+      </c>
+      <c r="D689" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C690" t="s">
+        <v>769</v>
+      </c>
+      <c r="D690" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C691" t="s">
+        <v>196</v>
+      </c>
+      <c r="D691" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D692" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C693" t="s">
+        <v>209</v>
+      </c>
+      <c r="D693" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C694" t="s">
+        <v>196</v>
+      </c>
+      <c r="D694" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C695" t="s">
+        <v>769</v>
+      </c>
+      <c r="D695" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C696" t="s">
+        <v>769</v>
+      </c>
+      <c r="D696" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C697" t="s">
+        <v>769</v>
+      </c>
+      <c r="D697" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C698" t="s">
+        <v>209</v>
+      </c>
+      <c r="D698" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C699" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D699" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C700" t="s">
+        <v>196</v>
+      </c>
+      <c r="D700" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C701" t="s">
+        <v>196</v>
+      </c>
+      <c r="D701" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C702" t="s">
+        <v>196</v>
+      </c>
+      <c r="D702" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C703" t="s">
+        <v>769</v>
+      </c>
+      <c r="D703" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C704" t="s">
+        <v>769</v>
+      </c>
+      <c r="D704" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C705" t="s">
+        <v>196</v>
+      </c>
+      <c r="D705" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C706" t="s">
+        <v>196</v>
+      </c>
+      <c r="D706" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C707" t="s">
+        <v>196</v>
+      </c>
+      <c r="D707" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C708" t="s">
+        <v>196</v>
+      </c>
+      <c r="D708" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C709" t="s">
+        <v>196</v>
+      </c>
+      <c r="D709" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C710" t="s">
+        <v>196</v>
+      </c>
+      <c r="D710" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C711" t="s">
+        <v>196</v>
+      </c>
+      <c r="D711" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C712" t="s">
+        <v>196</v>
+      </c>
+      <c r="D712" s="4">
+        <v>46009</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D713" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="119" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D119" s="4">
+    <row r="714" spans="1:4">
+      <c r="A714" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C714" t="s">
+        <v>349</v>
+      </c>
+      <c r="D714" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="120" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D120" s="4">
+    <row r="715" spans="1:4">
+      <c r="A715" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C715" t="s">
+        <v>349</v>
+      </c>
+      <c r="D715" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="121" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D121" s="4">
+    <row r="716" spans="1:4">
+      <c r="A716" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C716" t="s">
+        <v>272</v>
+      </c>
+      <c r="D716" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="122" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D122" s="4">
+    <row r="717" spans="1:4">
+      <c r="A717" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C717" t="s">
+        <v>291</v>
+      </c>
+      <c r="D717" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="123" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D123" s="4">
+    <row r="718" spans="1:4">
+      <c r="A718" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C718" t="s">
+        <v>272</v>
+      </c>
+      <c r="D718" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="124" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D124" s="4">
+    <row r="719" spans="1:4">
+      <c r="A719" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C719" t="s">
+        <v>272</v>
+      </c>
+      <c r="D719" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="125" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D125" s="4">
+    <row r="720" spans="1:4">
+      <c r="A720" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C720" t="s">
+        <v>272</v>
+      </c>
+      <c r="D720" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="126" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D126" s="4">
+    <row r="721" spans="1:4">
+      <c r="A721" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C721" t="s">
+        <v>272</v>
+      </c>
+      <c r="D721" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="127" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D127" s="4">
+    <row r="722" spans="1:4">
+      <c r="A722" t="s">
+        <v>273</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C722" t="s">
+        <v>272</v>
+      </c>
+      <c r="D722" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="128" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B128" t="s">
+    <row r="723" spans="1:4">
+      <c r="A723" t="s">
+        <v>277</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C723" t="s">
+        <v>272</v>
+      </c>
+      <c r="D723" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724" t="s">
+        <v>275</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C724" t="s">
+        <v>272</v>
+      </c>
+      <c r="D724" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725" t="s">
+        <v>287</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C725" t="s">
+        <v>272</v>
+      </c>
+      <c r="D725" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C726" t="s">
+        <v>376</v>
+      </c>
+      <c r="D726" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C727" t="s">
+        <v>376</v>
+      </c>
+      <c r="D727" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C728" t="s">
+        <v>272</v>
+      </c>
+      <c r="D728" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C729" t="s">
+        <v>376</v>
+      </c>
+      <c r="D729" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730" t="s">
+        <v>279</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C730" t="s">
+        <v>272</v>
+      </c>
+      <c r="D730" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C731" t="s">
+        <v>349</v>
+      </c>
+      <c r="D731" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C732" t="s">
+        <v>291</v>
+      </c>
+      <c r="D732" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C733" t="s">
+        <v>291</v>
+      </c>
+      <c r="D733" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C734" t="s">
+        <v>291</v>
+      </c>
+      <c r="D734" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C735" t="s">
+        <v>349</v>
+      </c>
+      <c r="D735" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C736" t="s">
+        <v>291</v>
+      </c>
+      <c r="D736" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C737" t="s">
+        <v>698</v>
+      </c>
+      <c r="D737" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C738" t="s">
+        <v>349</v>
+      </c>
+      <c r="D738" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D739" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C740" t="s">
+        <v>291</v>
+      </c>
+      <c r="D740" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C741" t="s">
+        <v>291</v>
+      </c>
+      <c r="D741" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C742" t="s">
+        <v>291</v>
+      </c>
+      <c r="D742" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C743" t="s">
+        <v>376</v>
+      </c>
+      <c r="D743" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C744" t="s">
+        <v>349</v>
+      </c>
+      <c r="D744" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D745" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D746" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D747" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D748" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D749" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D750" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C751" t="s">
+        <v>291</v>
+      </c>
+      <c r="D751" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D752" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D753" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C754" t="s">
+        <v>349</v>
+      </c>
+      <c r="D754" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C755" t="s">
+        <v>291</v>
+      </c>
+      <c r="D755" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C756" t="s">
+        <v>291</v>
+      </c>
+      <c r="D756" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C757" t="s">
+        <v>291</v>
+      </c>
+      <c r="D757" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C758" t="s">
+        <v>291</v>
+      </c>
+      <c r="D758" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C759" t="s">
+        <v>291</v>
+      </c>
+      <c r="D759" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C760" t="s">
+        <v>291</v>
+      </c>
+      <c r="D760" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C761" t="s">
+        <v>291</v>
+      </c>
+      <c r="D761" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C762" t="s">
+        <v>291</v>
+      </c>
+      <c r="D762" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C763" t="s">
+        <v>291</v>
+      </c>
+      <c r="D763" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C764" t="s">
+        <v>291</v>
+      </c>
+      <c r="D764" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C765" t="s">
+        <v>291</v>
+      </c>
+      <c r="D765" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C766" t="s">
+        <v>291</v>
+      </c>
+      <c r="D766" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D767" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C768" t="s">
         <v>308</v>
       </c>
-      <c r="C128" t="s">
-[...2 lines deleted...]
-      <c r="D128" s="4">
+      <c r="D768" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="129" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D129" s="4">
+    <row r="769" spans="1:4">
+      <c r="A769" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C769" t="s">
+        <v>308</v>
+      </c>
+      <c r="D769" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D130" s="4">
+    <row r="770" spans="1:4">
+      <c r="A770" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D770" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="131" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D131" s="4">
+    <row r="771" spans="1:4">
+      <c r="A771" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D771" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="132" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D132" s="4">
+    <row r="772" spans="1:4">
+      <c r="A772" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D772" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="133" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D133" s="4">
+    <row r="773" spans="1:4">
+      <c r="A773" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D773" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="134" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D134" s="4">
+    <row r="774" spans="1:4">
+      <c r="A774" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D774" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D135" s="4">
+    <row r="775" spans="1:4">
+      <c r="A775" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D775" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="136" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D136" s="4">
+    <row r="776" spans="1:4">
+      <c r="A776" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C776" t="s">
+        <v>291</v>
+      </c>
+      <c r="D776" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="137" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D137" s="4">
+    <row r="777" spans="1:4">
+      <c r="A777" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C777" t="s">
+        <v>376</v>
+      </c>
+      <c r="D777" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="138" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D138" s="4">
+    <row r="778" spans="1:4">
+      <c r="A778" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C778" t="s">
+        <v>376</v>
+      </c>
+      <c r="D778" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="139" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D139" s="4">
+    <row r="779" spans="1:4">
+      <c r="A779" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C779" t="s">
+        <v>376</v>
+      </c>
+      <c r="D779" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D140" s="4">
+    <row r="780" spans="1:4">
+      <c r="A780" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C780" t="s">
+        <v>376</v>
+      </c>
+      <c r="D780" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="141" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D141" s="4">
+    <row r="781" spans="1:4">
+      <c r="A781" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C781" t="s">
+        <v>376</v>
+      </c>
+      <c r="D781" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="142" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D142" s="4">
+    <row r="782" spans="1:4">
+      <c r="A782" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C782" t="s">
+        <v>349</v>
+      </c>
+      <c r="D782" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="143" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D143" s="4">
+    <row r="783" spans="1:4">
+      <c r="A783" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C783" t="s">
+        <v>349</v>
+      </c>
+      <c r="D783" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="144" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D144" s="4">
+    <row r="784" spans="1:4">
+      <c r="A784" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C784" t="s">
+        <v>349</v>
+      </c>
+      <c r="D784" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D145" s="4">
+    <row r="785" spans="1:4">
+      <c r="A785" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C785" t="s">
+        <v>349</v>
+      </c>
+      <c r="D785" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="146" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D146" s="4">
+    <row r="786" spans="1:4">
+      <c r="A786" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D786" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="147" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D147" s="4">
+    <row r="787" spans="1:4">
+      <c r="A787" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D787" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D148" s="4">
+    <row r="788" spans="1:4">
+      <c r="A788" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D788" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="149" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D149" s="4">
+    <row r="789" spans="1:4">
+      <c r="A789" t="s">
+        <v>270</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C789" t="s">
+        <v>272</v>
+      </c>
+      <c r="D789" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="150" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D150" s="4">
+    <row r="790" spans="1:4">
+      <c r="A790" t="s">
+        <v>285</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C790" t="s">
+        <v>272</v>
+      </c>
+      <c r="D790" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D151" s="4">
+    <row r="791" spans="1:4">
+      <c r="A791" t="s">
+        <v>283</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C791" t="s">
+        <v>272</v>
+      </c>
+      <c r="D791" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="152" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D152" s="4">
+    <row r="792" spans="1:4">
+      <c r="A792" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C792" t="s">
+        <v>349</v>
+      </c>
+      <c r="D792" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="153" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D153" s="4">
+    <row r="793" spans="1:4">
+      <c r="A793" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D793" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="154" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D154" s="4">
+    <row r="794" spans="1:4">
+      <c r="A794" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C794" t="s">
+        <v>349</v>
+      </c>
+      <c r="D794" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="155" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D155" s="4">
+    <row r="795" spans="1:4">
+      <c r="A795" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C795" t="s">
+        <v>291</v>
+      </c>
+      <c r="D795" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D156" s="4">
+    <row r="796" spans="1:4">
+      <c r="A796" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C796" t="s">
+        <v>291</v>
+      </c>
+      <c r="D796" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="157" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D157" s="4">
+    <row r="797" spans="1:4">
+      <c r="A797" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C797" t="s">
+        <v>376</v>
+      </c>
+      <c r="D797" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="158" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D158" s="4">
+    <row r="798" spans="1:4">
+      <c r="A798" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C798" t="s">
+        <v>291</v>
+      </c>
+      <c r="D798" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="159" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D159" s="4">
+    <row r="799" spans="1:4">
+      <c r="A799" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C799" t="s">
+        <v>376</v>
+      </c>
+      <c r="D799" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="160" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D160" s="4">
+    <row r="800" spans="1:4">
+      <c r="A800" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C800" t="s">
+        <v>376</v>
+      </c>
+      <c r="D800" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="161" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D161" s="4">
+    <row r="801" spans="1:4">
+      <c r="A801" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C801" t="s">
+        <v>376</v>
+      </c>
+      <c r="D801" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="162" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D162" s="4">
+    <row r="802" spans="1:4">
+      <c r="A802" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C802" t="s">
+        <v>376</v>
+      </c>
+      <c r="D802" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="163" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D163" s="4">
+    <row r="803" spans="1:4">
+      <c r="A803" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C803" t="s">
+        <v>376</v>
+      </c>
+      <c r="D803" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="164" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D164" s="4">
+    <row r="804" spans="1:4">
+      <c r="A804" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C804" t="s">
+        <v>376</v>
+      </c>
+      <c r="D804" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="165" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D165" s="4">
+    <row r="805" spans="1:4">
+      <c r="A805" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C805" t="s">
+        <v>376</v>
+      </c>
+      <c r="D805" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="166" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D166" s="4">
+    <row r="806" spans="1:4">
+      <c r="A806" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C806" t="s">
+        <v>349</v>
+      </c>
+      <c r="D806" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="167" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D167" s="4">
+    <row r="807" spans="1:4">
+      <c r="A807" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C807" t="s">
+        <v>349</v>
+      </c>
+      <c r="D807" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="168" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D168" s="4">
+    <row r="808" spans="1:4">
+      <c r="A808" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C808" t="s">
+        <v>349</v>
+      </c>
+      <c r="D808" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="169" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D169" s="4">
+    <row r="809" spans="1:4">
+      <c r="A809" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C809" t="s">
+        <v>349</v>
+      </c>
+      <c r="D809" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="170" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D170" s="4">
+    <row r="810" spans="1:4">
+      <c r="A810" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C810" t="s">
+        <v>291</v>
+      </c>
+      <c r="D810" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="171" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D171" s="4">
+    <row r="811" spans="1:4">
+      <c r="A811" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D811" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="172" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D172" s="4">
+    <row r="812" spans="1:4">
+      <c r="A812" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C812" t="s">
+        <v>291</v>
+      </c>
+      <c r="D812" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="173" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D173" s="4">
+    <row r="813" spans="1:4">
+      <c r="A813" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D813" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="174" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D174" s="4">
+    <row r="814" spans="1:4">
+      <c r="A814" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C814" t="s">
+        <v>349</v>
+      </c>
+      <c r="D814" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="175" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D175" s="4">
+    <row r="815" spans="1:4">
+      <c r="A815" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C815" t="s">
+        <v>349</v>
+      </c>
+      <c r="D815" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="176" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D176" s="4">
+    <row r="816" spans="1:4">
+      <c r="A816" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C816" t="s">
+        <v>308</v>
+      </c>
+      <c r="D816" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="177" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D177" s="4">
+    <row r="817" spans="1:4">
+      <c r="A817" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C817" t="s">
+        <v>308</v>
+      </c>
+      <c r="D817" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="178" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D178" s="4">
+    <row r="818" spans="1:4">
+      <c r="A818" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D818" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="179" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D179" s="4">
+    <row r="819" spans="1:4">
+      <c r="A819" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D819" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="180" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D180" s="4">
+    <row r="820" spans="1:4">
+      <c r="A820" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D820" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="181" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D181" s="4">
+    <row r="821" spans="1:4">
+      <c r="A821" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D821" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="182" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D182" s="4">
+    <row r="822" spans="1:4">
+      <c r="A822" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D822" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="183" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D183" s="4">
+    <row r="823" spans="1:4">
+      <c r="A823" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D823" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="184" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D184" s="4">
+    <row r="824" spans="1:4">
+      <c r="A824" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D824" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="185" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D185" s="4">
+    <row r="825" spans="1:4">
+      <c r="A825" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D825" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="186" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D186" s="4">
+    <row r="826" spans="1:4">
+      <c r="A826" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D826" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="187" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D187" s="4">
+    <row r="827" spans="1:4">
+      <c r="A827" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D827" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="188" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D188" s="4">
+    <row r="828" spans="1:4">
+      <c r="A828" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D828" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="189" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D189" s="4">
+    <row r="829" spans="1:4">
+      <c r="A829" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D829" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="190" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D190" s="4">
+    <row r="830" spans="1:4">
+      <c r="A830" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D830" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="191" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D191" s="4">
+    <row r="831" spans="1:4">
+      <c r="A831" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D831" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="192" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D192" s="4">
+    <row r="832" spans="1:4">
+      <c r="A832" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D832" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="193" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D193" s="4">
+    <row r="833" spans="1:4">
+      <c r="A833" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D833" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="194" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D194" s="4">
+    <row r="834" spans="1:4">
+      <c r="A834" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D834" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="195" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D195" s="4">
+    <row r="835" spans="1:4">
+      <c r="A835" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D835" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="196" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D196" s="4">
+    <row r="836" spans="1:4">
+      <c r="A836" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D836" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="197" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D197" s="4">
+    <row r="837" spans="1:4">
+      <c r="A837" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D837" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="198" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D198" s="4">
+    <row r="838" spans="1:4">
+      <c r="A838" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D838" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="199" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D199" s="4">
+    <row r="839" spans="1:4">
+      <c r="A839" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D839" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="200" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D200" s="4">
+    <row r="840" spans="1:4">
+      <c r="A840" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C840" t="s">
+        <v>291</v>
+      </c>
+      <c r="D840" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="201" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D201" s="4">
+    <row r="841" spans="1:4">
+      <c r="A841" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C841" t="s">
+        <v>291</v>
+      </c>
+      <c r="D841" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="202" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D202" s="4">
+    <row r="842" spans="1:4">
+      <c r="A842" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C842" t="s">
+        <v>291</v>
+      </c>
+      <c r="D842" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="203" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D203" s="4">
+    <row r="843" spans="1:4">
+      <c r="A843" t="s">
+        <v>2755</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C843" t="s">
+        <v>291</v>
+      </c>
+      <c r="D843" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="204" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D204" s="4">
+    <row r="844" spans="1:4">
+      <c r="A844" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C844" t="s">
+        <v>291</v>
+      </c>
+      <c r="D844" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="205" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D205" s="4">
+    <row r="845" spans="1:4">
+      <c r="A845" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C845" t="s">
+        <v>291</v>
+      </c>
+      <c r="D845" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="206" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D206" s="4">
+    <row r="846" spans="1:4">
+      <c r="A846" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C846" t="s">
+        <v>291</v>
+      </c>
+      <c r="D846" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="207" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D207" s="4">
+    <row r="847" spans="1:4">
+      <c r="A847" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C847" t="s">
+        <v>291</v>
+      </c>
+      <c r="D847" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="208" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D208" s="4">
+    <row r="848" spans="1:4">
+      <c r="A848" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C848" t="s">
+        <v>291</v>
+      </c>
+      <c r="D848" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="209" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D209" s="4">
+    <row r="849" spans="1:4">
+      <c r="A849" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C849" t="s">
+        <v>291</v>
+      </c>
+      <c r="D849" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="210" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D210" s="4">
+    <row r="850" spans="1:4">
+      <c r="A850" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C850" t="s">
+        <v>291</v>
+      </c>
+      <c r="D850" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="211" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D211" s="4">
+    <row r="851" spans="1:4">
+      <c r="A851" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C851" t="s">
+        <v>291</v>
+      </c>
+      <c r="D851" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="212" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D212" s="4">
+    <row r="852" spans="1:4">
+      <c r="A852" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C852" t="s">
+        <v>291</v>
+      </c>
+      <c r="D852" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="213" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D213" s="4">
+    <row r="853" spans="1:4">
+      <c r="A853" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C853" t="s">
+        <v>291</v>
+      </c>
+      <c r="D853" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="214" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D214" s="4">
+    <row r="854" spans="1:4">
+      <c r="A854" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C854" t="s">
+        <v>291</v>
+      </c>
+      <c r="D854" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="215" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D215" s="4">
+    <row r="855" spans="1:4">
+      <c r="A855" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C855" t="s">
+        <v>291</v>
+      </c>
+      <c r="D855" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="216" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D216" s="4">
+    <row r="856" spans="1:4">
+      <c r="A856" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C856" t="s">
+        <v>291</v>
+      </c>
+      <c r="D856" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="217" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D217" s="4">
+    <row r="857" spans="1:4">
+      <c r="A857" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C857" t="s">
+        <v>291</v>
+      </c>
+      <c r="D857" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="218" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D218" s="4">
+    <row r="858" spans="1:4">
+      <c r="A858" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C858" t="s">
+        <v>291</v>
+      </c>
+      <c r="D858" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="219" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D219" s="4">
+    <row r="859" spans="1:4">
+      <c r="A859" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C859" t="s">
+        <v>291</v>
+      </c>
+      <c r="D859" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="220" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D220" s="4">
+    <row r="860" spans="1:4">
+      <c r="A860" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C860" t="s">
+        <v>291</v>
+      </c>
+      <c r="D860" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="221" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D221" s="4">
+    <row r="861" spans="1:4">
+      <c r="A861" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C861" t="s">
+        <v>291</v>
+      </c>
+      <c r="D861" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="222" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D222" s="4">
+    <row r="862" spans="1:4">
+      <c r="A862" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C862" t="s">
+        <v>349</v>
+      </c>
+      <c r="D862" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="223" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D223" s="4">
+    <row r="863" spans="1:4">
+      <c r="A863" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C863" t="s">
+        <v>349</v>
+      </c>
+      <c r="D863" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="224" spans="1:4" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D224" s="4">
+    <row r="864" spans="1:4">
+      <c r="A864" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C864" t="s">
+        <v>349</v>
+      </c>
+      <c r="D864" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D225" s="4">
+    <row r="865" spans="1:4">
+      <c r="A865" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C865" t="s">
+        <v>349</v>
+      </c>
+      <c r="D865" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D226" s="4">
+    <row r="866" spans="1:4">
+      <c r="A866" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C866" t="s">
+        <v>349</v>
+      </c>
+      <c r="D866" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D227" s="4">
+    <row r="867" spans="1:4">
+      <c r="A867" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C867" t="s">
+        <v>349</v>
+      </c>
+      <c r="D867" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D228" s="4">
+    <row r="868" spans="1:4">
+      <c r="A868" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C868" t="s">
+        <v>349</v>
+      </c>
+      <c r="D868" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D229" s="4">
+    <row r="869" spans="1:4">
+      <c r="A869" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C869" t="s">
+        <v>349</v>
+      </c>
+      <c r="D869" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D230" s="4">
+    <row r="870" spans="1:4">
+      <c r="A870" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C870" t="s">
+        <v>349</v>
+      </c>
+      <c r="D870" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D231" s="4">
+    <row r="871" spans="1:4">
+      <c r="A871" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C871" t="s">
+        <v>349</v>
+      </c>
+      <c r="D871" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D232" s="4">
+    <row r="872" spans="1:4">
+      <c r="A872" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C872" t="s">
+        <v>349</v>
+      </c>
+      <c r="D872" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D233" s="4">
+    <row r="873" spans="1:4">
+      <c r="A873" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C873" t="s">
+        <v>349</v>
+      </c>
+      <c r="D873" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D234" s="4">
+    <row r="874" spans="1:4">
+      <c r="A874" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C874" t="s">
+        <v>376</v>
+      </c>
+      <c r="D874" s="4">
         <v>45972</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D235" s="4">
+    <row r="875" spans="1:4">
+      <c r="A875" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C875" t="s">
+        <v>376</v>
+      </c>
+      <c r="D875" s="4">
         <v>45972</v>
       </c>
-      <c r="E235" s="8"/>
-[...11 lines deleted...]
-      <c r="D236" s="4">
+    </row>
+    <row r="876" spans="1:4">
+      <c r="A876" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C876" t="s">
+        <v>376</v>
+      </c>
+      <c r="D876" s="4">
         <v>45972</v>
       </c>
-      <c r="E236" s="10"/>
-[...11 lines deleted...]
-      <c r="D237" s="4">
+    </row>
+    <row r="877" spans="1:4">
+      <c r="A877" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C877" t="s">
+        <v>376</v>
+      </c>
+      <c r="D877" s="4">
         <v>45972</v>
       </c>
-      <c r="E237" s="10"/>
-[...11 lines deleted...]
-      <c r="D238" s="4">
+    </row>
+    <row r="878" spans="1:4">
+      <c r="A878" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C878" t="s">
+        <v>376</v>
+      </c>
+      <c r="D878" s="4">
         <v>45972</v>
       </c>
-      <c r="E238" s="10"/>
-[...11 lines deleted...]
-      <c r="D239" s="4">
+    </row>
+    <row r="879" spans="1:4">
+      <c r="A879" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C879" t="s">
+        <v>376</v>
+      </c>
+      <c r="D879" s="4">
         <v>45972</v>
       </c>
-      <c r="E239" s="10"/>
-[...11 lines deleted...]
-      <c r="D240" s="4">
+    </row>
+    <row r="880" spans="1:4">
+      <c r="A880" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C880" t="s">
+        <v>376</v>
+      </c>
+      <c r="D880" s="4">
         <v>45972</v>
       </c>
-      <c r="E240" s="10"/>
-[...11 lines deleted...]
-      <c r="D241" s="4">
+    </row>
+    <row r="881" spans="1:4">
+      <c r="A881" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C881" t="s">
+        <v>376</v>
+      </c>
+      <c r="D881" s="4">
         <v>45972</v>
       </c>
-      <c r="E241" s="10"/>
-[...2 lines deleted...]
-      <c r="A242" t="s">
+    </row>
+    <row r="882" spans="1:4">
+      <c r="A882" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C882" t="s">
+        <v>376</v>
+      </c>
+      <c r="D882" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4">
+      <c r="A883" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C883" t="s">
+        <v>376</v>
+      </c>
+      <c r="D883" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4">
+      <c r="A884" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C884" t="s">
+        <v>376</v>
+      </c>
+      <c r="D884" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4">
+      <c r="A885" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C885" t="s">
+        <v>376</v>
+      </c>
+      <c r="D885" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4">
+      <c r="A886" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C886" t="s">
+        <v>376</v>
+      </c>
+      <c r="D886" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4">
+      <c r="A887" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C887" t="s">
+        <v>376</v>
+      </c>
+      <c r="D887" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4">
+      <c r="A888" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C888" t="s">
+        <v>376</v>
+      </c>
+      <c r="D888" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4">
+      <c r="A889" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C889" t="s">
+        <v>376</v>
+      </c>
+      <c r="D889" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4">
+      <c r="A890" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C890" t="s">
+        <v>349</v>
+      </c>
+      <c r="D890" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4">
+      <c r="A891" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D891" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4">
+      <c r="A892" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C892" t="s">
+        <v>698</v>
+      </c>
+      <c r="D892" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4">
+      <c r="A893" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C893" t="s">
+        <v>349</v>
+      </c>
+      <c r="D893" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4">
+      <c r="A894" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C894" t="s">
+        <v>349</v>
+      </c>
+      <c r="D894" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="A895" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C895" t="s">
+        <v>376</v>
+      </c>
+      <c r="D895" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4">
+      <c r="A896" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C896" t="s">
+        <v>349</v>
+      </c>
+      <c r="D896" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="A897" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C897" t="s">
+        <v>291</v>
+      </c>
+      <c r="D897" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4">
+      <c r="A898" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C898" t="s">
+        <v>291</v>
+      </c>
+      <c r="D898" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="A899" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C899" t="s">
+        <v>291</v>
+      </c>
+      <c r="D899" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="A900" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C900" t="s">
+        <v>291</v>
+      </c>
+      <c r="D900" s="4">
+        <v>45972</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="A901" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C901" t="s">
         <v>272</v>
       </c>
-      <c r="B242" t="s">
-[...5 lines deleted...]
-      <c r="D242" s="4">
+      <c r="D901" s="4">
         <v>45972</v>
       </c>
-      <c r="E242" s="10"/>
-[...11 lines deleted...]
-      <c r="D243" s="4">
+    </row>
+    <row r="902" spans="1:4">
+      <c r="A902" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C902" t="s">
+        <v>272</v>
+      </c>
+      <c r="D902" s="4">
         <v>45972</v>
       </c>
-      <c r="E243" s="10"/>
-[...11 lines deleted...]
-      <c r="D244" s="4">
+    </row>
+    <row r="903" spans="1:4">
+      <c r="A903" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C903" t="s">
+        <v>272</v>
+      </c>
+      <c r="D903" s="4">
         <v>45972</v>
       </c>
-      <c r="E244" s="10"/>
-[...11 lines deleted...]
-      <c r="D245" s="4">
+    </row>
+    <row r="904" spans="1:4">
+      <c r="A904" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C904" t="s">
+        <v>272</v>
+      </c>
+      <c r="D904" s="4">
         <v>45972</v>
       </c>
-      <c r="E245" s="10"/>
-[...11 lines deleted...]
-      <c r="D246" s="4">
+    </row>
+    <row r="905" spans="1:4">
+      <c r="A905" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C905" t="s">
+        <v>272</v>
+      </c>
+      <c r="D905" s="4">
         <v>45972</v>
       </c>
-      <c r="E246" s="10"/>
-[...11 lines deleted...]
-      <c r="D247" s="4">
+    </row>
+    <row r="906" spans="1:4">
+      <c r="A906" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C906" t="s">
+        <v>272</v>
+      </c>
+      <c r="D906" s="4">
         <v>45972</v>
       </c>
-      <c r="E247" s="10"/>
-[...11 lines deleted...]
-      <c r="D248" s="4">
+    </row>
+    <row r="907" spans="1:4">
+      <c r="A907" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C907" t="s">
+        <v>272</v>
+      </c>
+      <c r="D907" s="4">
         <v>45972</v>
       </c>
-      <c r="E248" s="10"/>
-[...11 lines deleted...]
-      <c r="D249" s="4">
+    </row>
+    <row r="908" spans="1:4">
+      <c r="A908" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C908" t="s">
+        <v>272</v>
+      </c>
+      <c r="D908" s="4">
         <v>45972</v>
       </c>
-      <c r="E249" s="10"/>
-[...11 lines deleted...]
-      <c r="D250" s="4">
+    </row>
+    <row r="909" spans="1:4">
+      <c r="A909" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C909" t="s">
+        <v>272</v>
+      </c>
+      <c r="D909" s="4">
         <v>45972</v>
       </c>
-      <c r="E250" s="10"/>
-[...11 lines deleted...]
-      <c r="D251" s="4">
+    </row>
+    <row r="910" spans="1:4">
+      <c r="A910" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C910" t="s">
+        <v>272</v>
+      </c>
+      <c r="D910" s="4">
         <v>45972</v>
       </c>
-      <c r="E251" s="10"/>
-[...11 lines deleted...]
-      <c r="D252" s="4">
+    </row>
+    <row r="911" spans="1:4">
+      <c r="A911" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C911" t="s">
+        <v>272</v>
+      </c>
+      <c r="D911" s="4">
         <v>45972</v>
       </c>
-      <c r="E252" s="10"/>
-[...133 lines deleted...]
-      <c r="E262" s="8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D200" xr:uid="{C1784736-BD36-46D4-BC4E-5646BD3C3F94}">
-    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D260">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D911">
       <sortCondition descending="1" ref="D1:D200"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="b730e7d6-c425-431b-bd73-b4339b91269f"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF8D4FCEFB1F6641A2CAFF0DFD721E6D" ma:contentTypeVersion="11" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="3c6fadb075ce3c9d25a8ef76d385a60e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="979848dc-7a4e-4b56-a50e-e3587a1d5ccc" xmlns:ns3="c7b39086-3f3a-49db-b989-af35e128dfd9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc0a65d884aed19a2006d97155f0ad4d" ns2:_="" ns3:_="">
+    <xsd:import namespace="979848dc-7a4e-4b56-a50e-e3587a1d5ccc"/>
+    <xsd:import namespace="c7b39086-3f3a-49db-b989-af35e128dfd9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8a440cf5-a91e-4d62-a23a-720456a2bff8" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="979848dc-7a4e-4b56-a50e-e3587a1d5ccc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f1a5bf20-2747-41e9-9fee-c32d61dcfd74" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f1a5bf20-2747-41e9-9fee-c32d61dcfd74" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b730e7d6-c425-431b-bd73-b4339b91269f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7b39086-3f3a-49db-b989-af35e128dfd9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{78f0e086-ec58-4517-b6b8-a75b86f99a13}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b730e7d6-c425-431b-bd73-b4339b91269f">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{29578bee-5abb-4f6c-afe3-8757375409d6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c7b39086-3f3a-49db-b989-af35e128dfd9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -10159,117 +33014,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8a440cf5-a91e-4d62-a23a-720456a2bff8">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="979848dc-7a4e-4b56-a50e-e3587a1d5ccc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="b730e7d6-c425-431b-bd73-b4339b91269f" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c7b39086-3f3a-49db-b989-af35e128dfd9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23B59CDC-A387-424E-B5D5-A75A2D579239}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF07ED67-7527-4B7A-8E86-0BE63F7D5AC7}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB332A7D-E50F-4FA0-B08D-88168912CF1A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23B59CDC-A387-424E-B5D5-A75A2D579239}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE33B922-44D8-454A-9B83-FF00D676FF12}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE33B922-44D8-454A-9B83-FF00D676FF12}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...17 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Nicoline Opbroek</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100EF29792FEDD5404EBE70B82CC6D056B9</vt:lpwstr>
+    <vt:lpwstr>0x010100DF8D4FCEFB1F6641A2CAFF0DFD721E6D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>